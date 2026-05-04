--- v0 (2026-03-24)
+++ v1 (2026-05-04)
@@ -214,468 +214,468 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-23 tunes inflammatory functions of human mucosal-associated invariant T cells</w:t>
+                <w:t xml:space="preserve">Sparse factor analysis for categorical data with the group-sparse generalized singular value decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Camard</w:t>
+                <w:t xml:space="preserve">Ju-Chi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tharshana Stephen</w:t>
+                <w:t xml:space="preserve">Julie Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Yahia-Cherbal</w:t>
+                <w:t xml:space="preserve">Anjali Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guillemot</w:t>
+                <w:t xml:space="preserve">Arnaud Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mella</w:t>
+                <w:t xml:space="preserve">Cheng-Ta Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (2), pp.111898. </w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 209, pp.108179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.111898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2025.108179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730346v2</w:t>
+                <w:t xml:space="preserve">hal-05320163v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse factor analysis for categorical data with the group-sparse generalized singular value decomposition</w:t>
+                <w:t xml:space="preserve">Motivation to continue and the value of care work among French Red Cross volunteers and workers during the COVID-19 pandemic: a mixed methods study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ju-Chi Yu</w:t>
+                <w:t xml:space="preserve">Leonardo Heyerdahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Le Borgne</w:t>
+                <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anjali Krishnan</w:t>
+                <w:t xml:space="preserve">Benedetta Lana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Gloaguen</w:t>
+                <w:t xml:space="preserve">Gaston Bizel-Bizellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheng-Ta Yang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tamara Giles-Vernick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 209, pp.108179. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.1305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2025.108179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-025-22406-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320163v3</w:t>
+                <w:t xml:space="preserve">pasteur-05105229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivation to continue and the value of care work among French Red Cross volunteers and workers during the COVID-19 pandemic: a mixed methods study</w:t>
+                <w:t xml:space="preserve">IL-23 tunes inflammatory functions of human mucosal-associated invariant T cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Heyerdahl</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Laetitia Camard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tharshana Stephen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Yahia-Cherbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Giles-Vernick</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.1305. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (2), pp.111898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-025-22406-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.111898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05105229v1</w:t>
+                <w:t xml:space="preserve">hal-04730346v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Plain to Sparse Correspondence Analysis: a Generalized SVD Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiping Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -765,77 +765,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating multiomics and prior knowledge: a study of the Graphnet penalty impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Chegraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Rebei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -925,51 +925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Gómez-Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.e3443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1016,51 +1016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetic architecture of language functional connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1323,51 +1323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary Mccaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zihuai He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (8), pp.e1009713. </w:t>
@@ -1418,51 +1418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host genetic control of Natural Killer cell diversity revealed in the Collaborative Cross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali S J Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1686,77 +1686,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune response profiling of patients with spondyloarthritis reveals signalling networks mediating TNF-blocker function in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Menegatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Latis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Yahia-Cherbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Mittermüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1833,51 +1833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Lasry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1954,51 +1954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjusting for Principal Components of Molecular Phenotypes Induces Replicating False Positives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Dahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Mefford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2199,295 +2199,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01883286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariate selection for association screening in multiphenotype genetic studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modeling a linkage between blood transcriptional expression and activity in brain regions to infer the phenotype of schizophrenia patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirag Patel</w:t>
+                <w:t xml:space="preserve">Magali Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Skurnik</w:t>
+                <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Yves Zendjidjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.3975⟩</w:t>
+              <w:t xml:space="preserve">npj Schizophrenia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41537-017-0027-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03278705v1</w:t>
+                <w:t xml:space="preserve">hal-01583472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling a linkage between blood transcriptional expression and activity in brain regions to infer the phenotype of schizophrenia patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Covariate selection for association screening in multiphenotype genetic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Aschard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Comte</w:t>
+                <w:t xml:space="preserve">Bjarni Vilhjalmsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
+                <w:t xml:space="preserve">Chirag Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Yves Zendjidjian</w:t>
+                <w:t xml:space="preserve">David Skurnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Schizophrenia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3, pp.27. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (12), pp.1789-1795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41537-017-0027-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ng.3975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583472v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03278705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical-genetic model predicts incident impulse control disorders in Parkinson's disease</w:t>
               </w:r>
@@ -2512,51 +2512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kara Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weintraub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike A. Nalls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2875,77 +2875,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Selection for Generalized Canonical Correlation Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3009,51 +3009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significant correlation between a set of genetic polymorphisms and a functional brain network revealed by feature selection and sparse Partial Least Squares.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3168,51 +3168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of pretransformation to cope with extreme values in important candidate features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Sauerbrei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3250,64 +3250,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Constrained Discriminant Analysis: A New Method for the Integration of a Graph into a Classification Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Brusquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3361,390 +3361,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance between homologous chromosomes results from chromosome positioning constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene Association Networks from Microarray Data Using a Regularized Estimation of Partial Correlation Based on the PLS Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Heride</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Gidrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (2), pp.251-262</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663555v1</w:t>
+                <w:t xml:space="preserve">hal-00486420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Association Networks from Microarray Data Using a Regularized Estimation of Partial Correlation Based on the PLS Regression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Over-optimism in bioinformatics: an illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Jelizarow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Frouin</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Strimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 7 (2), pp.251-262</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26, pp.1990-1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486420v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over-optimism in bioinformatics: an illustration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distance between homologous chromosomes results from chromosome positioning constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Heride</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ricoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiên Kiêu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Jelizarow</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Johann von Hase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 123, pp.4063-4075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.066498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00514107v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3762,51 +3762,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse DiSTATIS on categorical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3896,51 +3896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Planel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4047,51 +4047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53èmes Journées de Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4116,77 +4116,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing group-sparsity and orthogonality constraints in RGCCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guillemot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4237,90 +4237,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Multiple Correspondence Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guillemot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4509,64 +4509,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiblock analysis of omics and imaging data with variable selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4643,51 +4643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4755,77 +4755,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiblock Logistic Regression for High Dimensional Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4850,64 +4850,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-block approach in imaging genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4971,77 +4971,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinkage Covariance Estimation Incorporating Prior Biological Knowledge with Applications to High-Dimensional Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Jelizarow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5079,64 +5079,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une variante des tests de sphéricité pour l'adéquation de données transcriptomiques à un graphe de régulations génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5174,77 +5174,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouping levels of exposure with same observable effects before class prediction in toxicogenomics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5304,77 +5304,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-Constrained Discriminant Analysis of functional genomics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Brusquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5421,51 +5421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of differentially expressed genes: a comparison between wrapper and filter methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5587,51 +5587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5721,64 +5721,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Trinchera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5873,51 +5873,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de méthodes de classification supervisée et intégration de données hétérogènes pour des données transcriptomiques à haut-débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris XI, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5989,51 +5989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of joint Dimension Reduction methods for survival prediction - extension of a multi-omics benchmark study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6114,51 +6114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of joint Dimension Reduction methods for survival prediction - Extension of a multi-omics benchmark study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6226,51 +6226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse MDS and sparse DiSTATIS for brain connectivity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6341,273 +6341,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Approaches in the Study of Autistic Traits using Behavioral and Imaging Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angeline Mihailov</w:t>
+                <w:t xml:space="preserve">Heritability of the language network using resting state fMRI data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization of Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">COGNOMICS Conference 2019: Bridging Gaps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02289422v1</w:t>
+                <w:t xml:space="preserve">cea-02289470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritability of the language network using resting state fMRI data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Mekki</w:t>
+                <w:t xml:space="preserve">Multidimensional Approaches in the Study of Autistic Traits using Behavioral and Imaging Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Mihailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Laidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COGNOMICS Conference 2019: Bridging Gaps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Nijmegen, Netherlands</w:t>
+              <w:t xml:space="preserve">Organization of Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02289470v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02289422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId213"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6683,51 +6683,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A4B4961"/>
+    <w:nsid w:val="DFDB9339"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6914,51 +6914,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vguillemot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7421-0655" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730346v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Camard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharshana Stephen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Yahia-Cherbal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.111898" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320163v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju-Chi Yu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Borgne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Krishnan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloaguen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Ta Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2025.108179" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05105229v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Heyerdahl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Lana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Bizel-Bizellot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Giles-Vernick" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-22406-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04467589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiping Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26398/IJAS.0035-014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chegraoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rebei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grill" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad454" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04096426v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju&#8208;chi Yu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Corona" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.3443" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03566120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lema&#238;tre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Carri&#243;n-Castillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Forkel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118795" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03677601v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Collard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lova Andrianonimiadana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azimdine Habib" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheninasy Rakotondrainipiana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Andriantsalama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009849" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03526210v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Julienne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Mccaw" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihuai He" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009713" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03144287v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali S J Dupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serafini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2018834118" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03499188v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Surace" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doisne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carys A Croft" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Thaller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Escoll" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-021-01043-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03046847v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Menegatti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Latis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mitterm&#252;ller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-218304" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02635247v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lechat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Lasry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunzi Yao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03278622v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Dahl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mefford" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Aschard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Zaitlen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.301768" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj-Selem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Lofstedt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Dohmatob" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2829802" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03278705v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni Vilhjalmsson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirag Patel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Skurnik" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3975" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01583472v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ch&#233;rif Ibrahim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Comte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Yves Zendjidjian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-017-0027-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306745v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kraemmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Smith" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weintraub" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike A. Nalls" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2015-312848" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319866v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Richard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Corvol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Debs" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Tahiri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000003370" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191525v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nava" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rupp" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boissel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rastetter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2057-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01071432v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxu001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00750902v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trinchera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.061" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT8XJCMQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00623395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boulesteix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sauerbrei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00648336v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brusquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026146" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663555v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heride" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ricoul" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann von Hase" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.066498" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00486420v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gidrol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00514107v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Jelizarow" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Strimmer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320319v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Baillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04588091v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jaubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. J. Vosshenrich" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04131938v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Beaudoin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pietrosemoli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264640v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03037346v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02016625v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guigui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloaguen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karkar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillemot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759593" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145569v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103734v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862310v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00647792v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421943v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321714v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOTECHNO.2008.17" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00346450v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBMW.2008.4686237" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257928v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fleury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01396614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40643-5_10" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01068983v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Floch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8283-3_9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X5T90G3F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00481822v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318178v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Goff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mendes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04734003v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320333v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Chan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Han" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02289422v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Mihailov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02289470v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vguillemot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7421-0655" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320163v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju-Chi Yu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Borgne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Krishnan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloaguen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Ta Yang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2025.108179" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05105229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Heyerdahl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Lana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Bizel-Bizellot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Giles-Vernick" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-22406-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730346v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Camard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharshana Stephen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Yahia-Cherbal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.111898" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04467589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiping Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26398/IJAS.0035-014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chegraoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rebei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grill" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad454" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04096426v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju&#8208;chi Yu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Corona" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.3443" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03566120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lema&#238;tre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Carri&#243;n-Castillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Forkel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118795" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03677601v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Collard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lova Andrianonimiadana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azimdine Habib" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheninasy Rakotondrainipiana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Andriantsalama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009849" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03526210v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Julienne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Mccaw" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihuai He" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009713" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03144287v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali S J Dupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serafini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2018834118" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03499188v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Surace" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doisne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carys A Croft" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Thaller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Escoll" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-021-01043-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03046847v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Menegatti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Latis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mitterm&#252;ller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-218304" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02635247v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lechat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Lasry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunzi Yao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03278622v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Dahl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mefford" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Aschard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Zaitlen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.301768" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj-Selem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Lofstedt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Dohmatob" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2829802" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01583472v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ch&#233;rif Ibrahim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Comte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Yves Zendjidjian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-017-0027-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03278705v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni Vilhjalmsson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirag Patel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Skurnik" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3975" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306745v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kraemmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Smith" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weintraub" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike A. Nalls" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2015-312848" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319866v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Richard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Corvol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Debs" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Tahiri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000003370" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191525v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nava" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rupp" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boissel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rastetter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2057-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01071432v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxu001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00750902v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trinchera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.061" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT8XJCMQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00623395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boulesteix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sauerbrei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00648336v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brusquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026146" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00486420v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gidrol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00514107v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Jelizarow" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Strimmer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663555v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heride" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ricoul" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann von Hase" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.066498" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320319v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Baillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04588091v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jaubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. J. Vosshenrich" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04131938v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Beaudoin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pietrosemoli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264640v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03037346v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02016625v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guigui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloaguen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karkar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillemot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759593" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145569v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103734v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862310v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00647792v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421943v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321714v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOTECHNO.2008.17" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00346450v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBMW.2008.4686237" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257928v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fleury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01396614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40643-5_10" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01068983v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Floch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8283-3_9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X5T90G3F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00481822v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318178v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Goff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mendes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04734003v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320333v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Chan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Han" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02289470v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02289422v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Mihailov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>