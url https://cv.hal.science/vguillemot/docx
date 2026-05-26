--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-7421-0655</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=VMpMbg0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -206,3539 +227,3539 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse factor analysis for categorical data with the group-sparse generalized singular value decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ju-Chi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjali Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng-Ta Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 209, pp.108179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csda.2025.108179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320163v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivation to continue and the value of care work among French Red Cross volunteers and workers during the COVID-19 pandemic: a mixed methods study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Heyerdahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Lana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Bizel-Bizellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Giles-Vernick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (1), pp.1305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12889-025-22406-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05105229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-23 tunes inflammatory functions of human mucosal-associated invariant T cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Camard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tharshana Stephen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Yahia-Cherbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 28 (2), pp.111898. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2025.111898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730346v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Plain to Sparse Correspondence Analysis: a Generalized SVD Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiping Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistica Applicata - Italian Journal of Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 35 (3), pp.301-338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26398/IJAS.0035-014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating multiomics and prior knowledge: a study of the Graphnet penalty impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Chegraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Rebei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (8), pp.btad454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btad454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Multiple Factor Analysis, sparse STATIS, and sparse DiSTATIS with applications to sensory evaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High prevalence of small intestine bacteria overgrowth and asymptomatic carriage of enteric pathogens in stunted children in Antananarivo, Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Gómez-Corona</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lova Andrianonimiadana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azimdine Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maheninasy Rakotondrainipiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Andriantsalama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cem.3443⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (5), pp.e0009849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04096426v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03677601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic architecture of language functional connectivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sparse Multiple Factor Analysis, sparse STATIS, and sparse DiSTATIS with applications to sensory evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ju‐chi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Gómez-Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118795⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.e3443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cem.3443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566120v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04096426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of small intestine bacteria overgrowth and asymptomatic carriage of enteric pathogens in stunted children in Antananarivo, Madagascar</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The genetic architecture of language functional connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimdine Habib</w:t>
+                <w:t xml:space="preserve">Yasmina Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maheninasy Rakotondrainipiana</w:t>
+                <w:t xml:space="preserve">Hervé Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prisca Andriantsalama</w:t>
+                <w:t xml:space="preserve">Amaia Carrión-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Forkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009849⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 249, pp.118795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03677601v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multitrait GWAS to connect disease variants and biological mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary Mccaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zihuai He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (8), pp.e1009713. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03526210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host genetic control of Natural Killer cell diversity revealed in the Collaborative Cross</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dichotomous metabolic networks govern human ILC2 proliferation and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Campagne</w:t>
+                <w:t xml:space="preserve">Laura Surace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Serafini</w:t>
+                <w:t xml:space="preserve">Jean-Marc Doisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenne Marie</w:t>
+                <w:t xml:space="preserve">Carys A Croft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Thaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Escoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2018834118⟩</w:t>
+              <w:t xml:space="preserve">Nature Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (11), pp.1367-1374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41590-021-01043-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03144287v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03499188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dichotomous metabolic networks govern human ILC2 proliferation and function</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Host genetic control of Natural Killer cell diversity revealed in the Collaborative Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carys A Croft</w:t>
+                <w:t xml:space="preserve">Magali S J Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Thaller</w:t>
+                <w:t xml:space="preserve">Pascal Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Escoll</w:t>
+                <w:t xml:space="preserve">Nicolas Serafini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41590-021-01043-8⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2018834118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03499188v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03144287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune response profiling of patients with spondyloarthritis reveals signalling networks mediating TNF-blocker function in vivo</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">JASS: command line and web interface for the joint analysis of GWAS results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Julienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lechat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Mittermüller</w:t>
+                <w:t xml:space="preserve">Carla Lasry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunzi Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-218304⟩</w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.lqaa003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqaa003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03046847v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02635247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JASS: command line and web interface for the joint analysis of GWAS results</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Immune response profiling of patients with spondyloarthritis reveals signalling networks mediating TNF-blocker function in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Menegatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunzi Yao</w:t>
+                <w:t xml:space="preserve">Eleonora Latis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Yahia-Cherbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Mittermüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqaa003⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, annrheumdis-2020-218304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-218304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02635247v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03046847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjusting for Principal Components of Molecular Phenotypes Induces Replicating False Positives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Dahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Mefford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Aschard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noah Zaitlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 211 (4), pp.1179-1189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/genetics.118.301768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03278622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuation of Nesterov’s Smoothing for Regression with Structured Sparsity in High-Dimensional Neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Dohmatob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2018.2829802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01883286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling a linkage between blood transcriptional expression and activity in brain regions to infer the phenotype of schizophrenia patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Yves Zendjidjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Schizophrenia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3, pp.27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41537-017-0027-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covariate selection for association screening in multiphenotype genetic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Aschard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarni Vilhjalmsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirag Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Skurnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 49 (12), pp.1789-1795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ng.3975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03278705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical-genetic model predicts incident impulse control disorders in Parkinson's disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptome Analysis of Peripheral Blood in Chronic Inflammatory Demyelinating Polyradiculoneuropathy Patients Identifies TNFR1 and TLR Pathways in the IVIg Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kara Smith</w:t>
+                <w:t xml:space="preserve">Alexandra Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Weintraub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guillemot</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Corvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike A. Nalls</w:t>
+                <w:t xml:space="preserve">Rabab Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Reach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Tahiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2015-312848⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95 (19), pp.e3370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000003370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306745v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome Analysis of Peripheral Blood in Chronic Inflammatory Demyelinating Polyradiculoneuropathy Patients Identifies TNFR1 and TLR Pathways in the IVIg Response</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical-genetic model predicts incident impulse control disorders in Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabab Debs</w:t>
+                <w:t xml:space="preserve">Julia Kraemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Reach</w:t>
+                <w:t xml:space="preserve">Kara Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija Tahiri</w:t>
+                <w:t xml:space="preserve">Daniel Weintraub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike A. Nalls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000003370⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2015-312848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319866v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypomorphic variants of cationic amino acid transporter 3 in males with autism spectrum disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rastetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47 (12), pp.2647-2658. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00726-015-2057-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Selection for Generalized Canonical Correlation Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biostatistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (3), pp.569-583. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/biostatistics/kxu001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significant correlation between a set of genetic polymorphisms and a functional brain network revealed by feature selection and sparse Partial Least Squares.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Trinchera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (1), pp.11-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.06.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of pretransformation to cope with extreme values in important candidate features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Sauerbrei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biometrical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 53 (4), pp.673-688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Constrained Discriminant Analysis: A New Method for the Integration of a Graph into a Classification Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Brusquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (10), pp.e26146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0026146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Association Networks from Microarray Data Using a Regularized Estimation of Partial Correlation Based on the PLS Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gidrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7 (2), pp.251-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Over-optimism in bioinformatics: an illustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Jelizarow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Strimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26, pp.1990-1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00514107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance between homologous chromosomes results from chromosome positioning constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Heride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Ricoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiên Kiêu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann von Hase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 123, pp.4063-4075. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jcs.066498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3748,1796 +3769,1796 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse DiSTATIS on categorical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ju‐chi Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARME Correspondence Analysis and Related Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universität Bonn, Sep 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCQTL: facilitating QTL mapping in the Collaborative Cross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Planel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian A. J. Vosshenrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual Meeting of the Complex Trait Community | Rat Genome &amp; Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Tennessee Health Science Center [Memphis, Tennessee], Oct 2023, Memphis, TN, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04588091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la Pénalisation GraphNet en Analyse de Données Multi-blocs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Pietrosemoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53èmes Journées de Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04131938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing group-sparsity and orthogonality constraints in RGCCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Abdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JdS2021 : 52èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Multiple Correspondence Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique (SFdS), May 2020, Nice, France. pp.830-835</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03037346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network regularization in imaging genetics improves prediction performances and model interpretability on Alzheimers's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Karkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2019 - Proceedings of the IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Venice, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02016625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiblock analysis of omics and imaging data with variable selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RITS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Dourdan, France. pp.P28-29 Section imagerie génétique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01145569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured variable selection for generalized canonical correlation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Lofstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommy Lofstedt</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLS’14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiblock Logistic Regression for High Dimensional Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-block approach in imaging genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Imaging Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Irvine, California, United States. pp.Poster 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinkage Covariance Estimation Incorporating Prior Biological Knowledge with Applications to High-Dimensional Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Jelizarow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th World Statistics Congress of the International Statistical Institute (ISI'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Dublin, Ireland. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une variante des tests de sphéricité pour l'adéquation de données transcriptomiques à un graphe de régulations génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Ouverte en Biologie et Mathématiques (JOBIM'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.219-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouping levels of exposure with same observable effects before class prediction in toxicogenomics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Computer Society, Biotechno08, International Conference on Bioinformatics, and Biomedical Technologies, Digital Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France. pp. 164-169, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BIOTECHNO.2008.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-Constrained Discriminant Analysis of functional genomics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Brusquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Bioinformatics and Biomedicine Worshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Philadelphia, United States. pp. 207-210, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIBMW.2008.4686237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of differentially expressed genes: a comparison between wrapper and filter methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Brusquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Workshop on Machine Learning in Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00257928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5547,309 +5568,309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured Variable Selection for Regularized Generalized Canonical Correlation Analysis, The Multiple Facets of Partial Least Squares and Related Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Lofstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommy Lofstedt</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Proceedings in Mathematics &amp; Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-139, 2016, The Multiple Facets of Partial Least Squares and Related Methods, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40643-5_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimension Reduction and Regularization Combined with Partial Least Squares in High Dimensional Imaging Genetics Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Trinchera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Perspectives in Partial Least Squares and Related Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.147-158, 2013, Springer Proceedings in Mathematics &amp; Statistics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-8283-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5859,100 +5880,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de méthodes de classification supervisée et intégration de données hétérogènes pour des données transcriptomiques à haut-débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris XI, 2010. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00481822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5962,660 +5983,660 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of joint Dimension Reduction methods for survival prediction - extension of a multi-omics benchmark study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMB/ECCB 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of joint Dimension Reduction methods for survival prediction - Extension of a multi-omics benchmark study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04734003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse MDS and sparse DiSTATIS for brain connectivity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ju‐chi Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritability of the language network using resting state fMRI data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COGNOMICS Conference 2019: Bridging Gaps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02289470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Approaches in the Study of Autistic Traits using Behavioral and Imaging Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Mihailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Laidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization of Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02289422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId213"/>
+      <w:footerReference w:type="default" r:id="rId214"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6683,51 +6704,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFDB9339"/>
+    <w:nsid w:val="FCE51AEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6914,51 +6935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vguillemot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7421-0655" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320163v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju-Chi Yu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Borgne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Krishnan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloaguen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Ta Yang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2025.108179" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05105229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Heyerdahl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Lana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Bizel-Bizellot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Giles-Vernick" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-22406-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730346v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Camard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharshana Stephen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Yahia-Cherbal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.111898" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04467589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiping Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26398/IJAS.0035-014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chegraoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rebei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grill" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad454" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04096426v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju&#8208;chi Yu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Corona" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.3443" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03566120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lema&#238;tre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Carri&#243;n-Castillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Forkel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118795" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03677601v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Collard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lova Andrianonimiadana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azimdine Habib" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheninasy Rakotondrainipiana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Andriantsalama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009849" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03526210v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Julienne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Mccaw" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihuai He" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009713" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03144287v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali S J Dupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serafini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2018834118" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03499188v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Surace" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doisne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carys A Croft" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Thaller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Escoll" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-021-01043-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03046847v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Menegatti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Latis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mitterm&#252;ller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-218304" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02635247v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lechat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Lasry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunzi Yao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03278622v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Dahl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mefford" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Aschard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Zaitlen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.301768" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj-Selem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Lofstedt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Dohmatob" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2829802" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01583472v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ch&#233;rif Ibrahim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Comte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Yves Zendjidjian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-017-0027-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03278705v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni Vilhjalmsson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirag Patel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Skurnik" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3975" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306745v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kraemmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Smith" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weintraub" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike A. Nalls" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2015-312848" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319866v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Richard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Corvol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Debs" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Tahiri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000003370" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191525v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nava" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rupp" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boissel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rastetter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2057-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01071432v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxu001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00750902v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trinchera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.061" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT8XJCMQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00623395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boulesteix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sauerbrei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00648336v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brusquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026146" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00486420v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gidrol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00514107v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Jelizarow" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Strimmer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663555v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heride" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ricoul" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann von Hase" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.066498" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320319v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Baillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04588091v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jaubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. J. Vosshenrich" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04131938v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Beaudoin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pietrosemoli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264640v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03037346v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02016625v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guigui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloaguen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karkar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillemot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759593" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145569v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103734v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862310v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00647792v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421943v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321714v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOTECHNO.2008.17" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00346450v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBMW.2008.4686237" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257928v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fleury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01396614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40643-5_10" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01068983v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Floch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8283-3_9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X5T90G3F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00481822v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318178v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Goff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mendes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04734003v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320333v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Chan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Han" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02289470v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02289422v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Mihailov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vguillemot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7421-0655" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=VMpMbg0AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320163v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju-Chi Yu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Borgne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Krishnan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloaguen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Ta Yang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2025.108179" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05105229v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Heyerdahl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Lana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Bizel-Bizellot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Giles-Vernick" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-22406-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730346v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Camard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharshana Stephen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Yahia-Cherbal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.111898" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04467589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiping Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26398/IJAS.0035-014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493049v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chegraoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rebei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grill" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad454" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03677601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Collard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lova Andrianonimiadana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azimdine Habib" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheninasy Rakotondrainipiana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Andriantsalama" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009849" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04096426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju&#8208;chi Yu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Corona" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.3443" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03566120v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lema&#238;tre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Carri&#243;n-Castillo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Forkel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118795" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03526210v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Julienne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Mccaw" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihuai He" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009713" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03499188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Surace" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doisne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carys A Croft" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Thaller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Escoll" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-021-01043-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03144287v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali S J Dupont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serafini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2018834118" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02635247v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lechat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Lasry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunzi Yao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03046847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Menegatti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Latis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mitterm&#252;ller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-218304" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03278622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Dahl" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mefford" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Aschard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Zaitlen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.301768" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883286v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj-Selem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Lofstedt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Dohmatob" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2829802" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01583472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ch&#233;rif Ibrahim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Comte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Yves Zendjidjian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-017-0027-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03278705v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni Vilhjalmsson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirag Patel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Skurnik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3975" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Richard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Corvol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Debs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Tahiri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000003370" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306745v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kraemmer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Smith" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weintraub" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike A. Nalls" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2015-312848" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191525v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nava" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rupp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boissel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rastetter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2057-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01071432v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxu001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00750902v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trinchera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.061" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT8XJCMQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00623395v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boulesteix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sauerbrei" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00648336v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brusquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026146" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00486420v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gidrol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00514107v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Jelizarow" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Strimmer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663555v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heride" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ricoul" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann von Hase" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.066498" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320319v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Baillet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04588091v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jaubert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. J. Vosshenrich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04131938v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Beaudoin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pietrosemoli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264640v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03037346v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02016625v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guigui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloaguen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karkar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillemot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759593" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145569v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084048v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103734v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862310v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00647792v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421943v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321714v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOTECHNO.2008.17" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00346450v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBMW.2008.4686237" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257928v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fleury" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01396614v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40643-5_10" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01068983v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Floch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8283-3_9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X5T90G3F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00481822v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318178v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Goff" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mendes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04734003v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320333v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Chan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Han" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02289470v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02289422v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Mihailov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>