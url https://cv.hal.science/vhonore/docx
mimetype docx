--- v0 (2026-03-05)
+++ v1 (2026-05-03)
@@ -459,290 +459,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504863v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reservation and Checkpointing Strategies for Stochastic Jobs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Techniques d'ordonnancement pour les applications stochastiques sur plateformes HPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Honoré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2020 - 34th IEEE International Parallel and Distributed Processing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, New Orleans, LA / Virtual, United States. pp.1-26</w:t>
+              <w:t xml:space="preserve">COMPAS 2020 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029298v1</w:t>
+                <w:t xml:space="preserve">hal-02635733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d'ordonnancement pour les applications stochastiques sur plateformes HPC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reservation and Checkpointing Strategies for Stochastic Jobs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gainaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Goglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Honoré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padma Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2020 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">IPDPS 2020 - 34th IEEE International Parallel and Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, New Orleans, LA / Virtual, United States. pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635733v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reservation Strategies for Stochastic Jobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Gainaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Padma Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -825,90 +825,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiles of upcoming HPC Applications and their Impact on Reservation Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Gainaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (5), pp.1178-1190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -955,51 +955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling High-throughput Applications for in situ Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1091,90 +1091,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiles of upcoming HPC Applications and their Impact on Reservation Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Gainaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9359, Inria &amp; Labri, Université Bordeaux. 2020, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1196,103 +1196,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reservation and Checkpointing Strategies for Stochastic Jobs (Extended Version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Gainaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Padma Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9294, Inria &amp; Labri, Univ. Bordeaux; Department of EECS, Vanderbilt University, Nashville, TN, USA; Laboratoire LIP, ENS Lyon &amp; University of Tennessee Knoxville, Lyon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1331,77 +1331,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reservation Strategies for Stochastic Jobs (Extended Version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Gainaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Padma Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1485,51 +1485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling HPC applications for in situ Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1749,51 +1749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04970114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guelque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Honor&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swartvagher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03482022v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icaps.v32i1.19796" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504863v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Mai Anh Do" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pottier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Deelman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience55777.2022.00032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03029298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gainaru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padma Raghavan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02635733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968419v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2020.3039728" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02091340v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019847263" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921487v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02328013v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903592v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02567370v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04970114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guelque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Honor&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swartvagher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03482022v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icaps.v32i1.19796" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504863v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Mai Anh Do" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pottier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Deelman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience55777.2022.00032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02635733v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03029298v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gainaru" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padma Raghavan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968419v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2020.3039728" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02091340v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019847263" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921487v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02328013v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903592v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02567370v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>