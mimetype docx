--- v0 (2026-03-19)
+++ v1 (2026-05-04)
@@ -368,1397 +368,1397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary classification of tumor- and root-inducing plasmids based on T-DNAs and virulence regions</w:t>
+                <w:t xml:space="preserve">Paraburkholderia phytofirmans PsJN delays Botrytis cinerea development on grapevine inflorescences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Nabi</w:t>
+                <w:t xml:space="preserve">Lidiane Carla Miotto Vilanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Ben Hafsa</w:t>
+                <w:t xml:space="preserve">Marine Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gaillard</w:t>
+                <w:t xml:space="preserve">Mathilde Robineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Nesme</w:t>
+                <w:t xml:space="preserve">Jean François Guise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher Chaouachi</w:t>
+                <w:t xml:space="preserve">Céline Lavire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 169, pp.107388. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1030982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2022.107388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1030982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579604v1</w:t>
+                <w:t xml:space="preserve">hal-03920709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paraburkholderia phytofirmans PsJN delays Botrytis cinerea development on grapevine inflorescences</w:t>
+                <w:t xml:space="preserve">Biological Control of Grapevine Crown Gall Disease, Caused by Allorhizobium vitis , Using Paraburkholderia phytofirmans PsJN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidiane Carla Miotto Vilanova</w:t>
+                <w:t xml:space="preserve">Nguyen-Huu Trong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Rondeau</w:t>
+                <w:t xml:space="preserve">Jeanne Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Robineau</w:t>
+                <w:t xml:space="preserve">Cédric Jacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Guise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Lavire</w:t>
+                <w:t xml:space="preserve">Nicolas Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1030982⟩</w:t>
+              <w:t xml:space="preserve">PhytoFrontiers™</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (4), pp.391-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/phytofr-03-22-0018-r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920709v1</w:t>
+                <w:t xml:space="preserve">hal-03889663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Control of Grapevine Crown Gall Disease, Caused by Allorhizobium vitis , Using Paraburkholderia phytofirmans PsJN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary classification of tumor- and root-inducing plasmids based on T-DNAs and virulence regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Nabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen-Huu Trong</w:t>
+                <w:t xml:space="preserve">Ahmed Ben Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Doré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
+                <w:t xml:space="preserve">Vincent Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Jacquard</w:t>
+                <w:t xml:space="preserve">Xavier Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Richet</w:t>
+                <w:t xml:space="preserve">Maher Chaouachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhytoFrontiers™</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (4), pp.391-403. </w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169, pp.107388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/phytofr-03-22-0018-r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2022.107388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889663v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrobacterium fabrum C58 involved nitrate reductase NapA and antisense RNA NorR to denitrify</w:t>
+                <w:t xml:space="preserve">Comparative Genomics of Novel Agrobacterium G3 Strains Isolated From the International Space Station and Description of Agrobacterium tomkonis sp. nov.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Lecomte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Nitin Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lavire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nesme</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mariane Pivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa233⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.765943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238010v1</w:t>
+                <w:t xml:space="preserve">hal-03515260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a DNA based real time PCR assay to quantify Allorhizobium vitis over time in grapevine ( Vitis vinifera L.) plantlets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the first tetrameric transcription factor of the GntR superfamily with allosteric regulation from the bacterial pathogen Agrobacterium fabrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Naretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trong Huu Nguyen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Clement</w:t>
+                <w:t xml:space="preserve">Pierre Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aumont-Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PDIS-04-20-0732-RE⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (1), pp.529-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955818v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a UHPLC-ESI-QTOF mass spectrometry method to analyze opines, plant biomarkers of crown gall or hairy root diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agrobacterium fabrum C58 involved nitrate reductase NapA and antisense RNA NorR to denitrify</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Franzino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Padilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gaillard</w:t>
+                <w:t xml:space="preserve">Camille Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thao Nhi Le</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Chapulliot</w:t>
+                <w:t xml:space="preserve">Mariane Pivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2020.122458⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238014v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Genomics of Novel Agrobacterium G3 Strains Isolated From the International Space Station and Description of Agrobacterium tomkonis sp. nov.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a DNA based real time PCR assay to quantify Allorhizobium vitis over time in grapevine ( Vitis vinifera L.) plantlets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Huu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essaid Ait Barka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lavire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitin Singh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xavier Nesme</w:t>
+                <w:t xml:space="preserve">Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.765943⟩</w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105 (2), pp.384-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-04-20-0732-RE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515260v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the first tetrameric transcription factor of the GntR superfamily with allosteric regulation from the bacterial pathogen Agrobacterium fabrum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Meyer</w:t>
+                <w:t xml:space="preserve">Development and validation of a UHPLC-ESI-QTOF mass spectrometry method to analyze opines, plant biomarkers of crown gall or hairy root diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Nhi Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Naretto</w:t>
+                <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Legrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Aumont-Nicaise</w:t>
+                <w:t xml:space="preserve">David Chapulliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (1), pp.529-546. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1162, pp.122458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2020.122458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367389v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and phylogenetic diversity of Allorhizobium vitis isolated from grapevine in Morocco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Import pathways of the mannityl-opines into the bacterial pathogen Agrobacterium tumefaciens: structural, affinity and in vivo approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Habbadi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Benkirane</w:t>
+                <w:t xml:space="preserve">Loic Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aumont-Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jam.14523⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 477 (3), pp.615-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BCJ20190886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473998v1</w:t>
+                <w:t xml:space="preserve">hal-02445468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Import pathways of the mannityl-opines into the bacterial pathogen Agrobacterium tumefaciens: structural, affinity and in vivo approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Doré</w:t>
+                <w:t xml:space="preserve">Characterization and phylogenetic diversity of Allorhizobium vitis isolated from grapevine in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Habbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Duplay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chapulliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kerzaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Marty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Legrand</w:t>
+                <w:t xml:space="preserve">R. Benkirane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 477 (3), pp.615-628. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (3), pp.828-839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BCJ20190886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jam.14523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445468v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmid‐chromosome crosstalks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hommais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1803,425 +1803,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological Conditions and Molecular Determinants Involved in Agrobacterium Lifestyle in Tumors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel plasmid‐transcribed regulatory sRNA, QfsR, controls chromosomal polycistronic gene expression in Agrobacterium fabrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Thiour-Mauprivez</w:t>
+                <w:t xml:space="preserve">Benjamin Diel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magali Dequivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florence Wisniewski-Dyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hommais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.978. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (8), pp.3063-3075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473987v1</w:t>
+                <w:t xml:space="preserve">hal-02161890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel plasmid‐transcribed regulatory sRNA, QfsR, controls chromosomal polycistronic gene expression in Agrobacterium fabrum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biofilm constructing variants of Paraburkholderia phytofirmans PsJN outcompete the wild-type form in free-living and static conditions but not in planta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Diel</w:t>
+                <w:t xml:space="preserve">Qassim Esmaeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Dequivre</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14704⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (11), pp.UNSP e02670--18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02670-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161890v1</w:t>
+                <w:t xml:space="preserve">hal-02173766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm constructing variants of Paraburkholderia phytofirmans PsJN outcompete the wild-type form in free-living and static conditions but not in planta</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Crouzet</w:t>
+                <w:t xml:space="preserve">Ecological Conditions and Molecular Determinants Involved in Agrobacterium Lifestyle in Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Blin</w:t>
+                <w:t xml:space="preserve">Clémence Thiour-Mauprivez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Wisniewski-Dyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kerzaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gosselin</w:t>
+                <w:t xml:space="preserve">Gilles Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 85 (11), pp.UNSP e02670--18. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02670-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173766v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plant defense signal galactinol is specifically used as a nutrient by the bacterial pathogen Agrobacterium fabrum</w:t>
               </w:r>
@@ -2246,64 +2246,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aumont-Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 293 (21), pp.7930--7941. </w:t>
@@ -2393,51 +2393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Miomandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (8), pp.814--822. </w:t>
@@ -2469,295 +2469,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancestral Genome Estimation Reveals the History of Ecological Diversification in Agrobacterium</w:t>
+                <w:t xml:space="preserve">Essential oils of Origanum compactum and Thymus vulgaris exert a protective effect against the phytopathogen Allorhizobium vitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lassalle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Khaoula Habbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benkirane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evx255⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-1008--⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913841v1</w:t>
+                <w:t xml:space="preserve">hal-02487195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential oils of Origanum compactum and Thymus vulgaris exert a protective effect against the phytopathogen Allorhizobium vitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ancestral Genome Estimation Reveals the History of Ecological Diversification in Agrobacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Planel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Penel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chapulliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaoula Habbadi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Benkirane</w:t>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (12), pp.3413 - 3431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-1008--⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evx255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487195v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between 4-Hydroxy-3-Methyl-2-Alkylquinoline and N-Acyl-Homoserine Lactone Signaling in a Burkholderia cepacia Complex Clinical Strain.</w:t>
               </w:r>
@@ -2795,51 +2795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Le Guillouzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Miomandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1021. </w:t>
@@ -2903,64 +2903,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Bouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Ben Gharsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lavire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard R. Glick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3024,90 +3024,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinated Regulation of Species-Specific Hydroxycinnamic Acid Degradation and Siderophore Biosynthesis Pathways in Agrobacterium fabrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lavire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 82 (12), pp.3515-3524. </w:t>
@@ -3145,77 +3145,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small RNA deep-sequencing analyses reveal a new regulator of virulence in Agrobacterium fabrum C58</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dequivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Diel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Sismeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3273,931 +3273,931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single acquisition of protelomerase gave rise to speciation of a large and diverse clade within the Agrobacterium/Rhizobium supercluster characterized by the presence of a linear chromid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Analysis of hydroxycinnamic acids degradation in Agrobacterium fabrum reveals a CoA-dependent, beta-oxidative deacetylation pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kerzaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Chapulliot</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2014.01.005⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (11), pp.3341-3349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00475-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010660v1</w:t>
+                <w:t xml:space="preserve">hal-01010603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeny of the Rhizobium-Allorhizobium-Agrobacterium clade supports the delineation of Neorhizobium gen. nov.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Abdollah Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Wahlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lavire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37 (3), pp.208-215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.syapm.2013.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of hydroxycinnamic acids degradation in Agrobacterium fabrum reveals a CoA-dependent, beta-oxidative deacetylation pathway</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Single acquisition of protelomerase gave rise to speciation of a large and diverse clade within the Agrobacterium/Rhizobium supercluster characterized by the presence of a linear chromid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha H. Ramírez-Bahena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jessica Baude</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Diel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chapulliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73, pp.202-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2014.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00475-14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01010603v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of quorum sensing-controlled genes in Burkholderia ambifaria.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid and accurate species and genomic species identification and exhaustive population diversity assessment of Agrobacterium spp. using recA-based PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Laprade</w:t>
+                <w:t xml:space="preserve">M. Shams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Dekimpe</w:t>
+                <w:t xml:space="preserve">L. Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chapulliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Perreault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X. Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mbo3.67⟩</w:t>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (5), pp.351-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2013.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01130811v1</w:t>
+                <w:t xml:space="preserve">hal-02522222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid and accurate species and genomic species identification and exhaustive population diversity assessment of Agrobacterium spp. using recA-based PCR</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of the sylvatic cycle of African swine fever in sub-Saharan Africa and the Indian ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Nesme</w:t>
+                <w:t xml:space="preserve">F. Jori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lavire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. L. Penrith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pérez-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Etter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.syapm.2013.03.002⟩</w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 173 (1), pp.212 - 227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2012.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02522222v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the sylvatic cycle of African swine fever in sub-Saharan Africa and the Indian ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Identification of quorum sensing-controlled genes in Burkholderia ambifaria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pérez-Sánchez</w:t>
+                <w:t xml:space="preserve">Natacha Laprade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Etter</w:t>
+                <w:t xml:space="preserve">Valérie Dekimpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Perreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2012.10.005⟩</w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (2), pp.226-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650164v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01130811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Species Are Ecological Species as Revealed by Comparative Genomics in Agrobacterium tumefaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4261,51 +4261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The various lifestyles of the Burkholderia cepacia complex species: a tribute to adaptation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4378,51 +4378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase variation has a role in Burkholderia ambifaria niche adaptation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Groleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4525,51 +4525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drosophila melanogaster as a model host for the Burkholderia cepacia complex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josée Castonguay-Vanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4748,467 +4748,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase and antigenic variation mediated by genome modifications</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physical organization and phylogenetic analysis of acdR as leucine-responsive regulator of the 1-aminocyclopropane-1-carboxylate deaminase gene acdS in phytobeneficial Azospirillum lipoferum 4B and other Proteobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prigent-Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel  F. Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10482-008-9267-6⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (2), pp.202-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2008.00474.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00344103v1</w:t>
+                <w:t xml:space="preserve">hal-02555008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical organization and phylogenetic analysis of acdR as leucine-responsive regulator of the 1-aminocyclopropane-1-carboxylate deaminase gene acdS in phytobeneficial Azospirillum lipoferum 4B and other Proteobacteria</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical organizationand phylogenetic analysis of acdRas leucineresponsive regulatorof the1-aminocyclopropane-1-carboxylate deaminase gene acdSin phytobene¢cial Azospirillum lipoferum4B and other Proteobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Poirier</w:t>
+                <w:t xml:space="preserve">Claire Prigent-Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel F. Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 65 (2), pp.202-219. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+              <w:t xml:space="preserve">, 2008, 65, pp.202-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2008.00474.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555008v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00344095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical organizationand phylogenetic analysis of acdRas leucineresponsive regulatorof the1-aminocyclopropane-1-carboxylate deaminase gene acdSin phytobene¢cial Azospirillum lipoferum4B and other Proteobacteria</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Phase and antigenic variation mediated by genome modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Wisniewski-Dyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2008.00474.x⟩</w:t>
+              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 94, pp.493-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10482-008-9267-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00344095v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00344103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Variation and Genomic Architecture Changes in Azospirillum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lavire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mavingui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Haurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5250,90 +5250,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-acyl-homoserine lactone-mediated quorum-sensing in Azospirillum: an exception rather than a rule.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Gluchoff-Fiasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5384,51 +5384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a recA mutant of Azospirillum lipoferum and involvement of recA in phase variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5518,51 +5518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial methionyl-tRNAfMet formyltransferase from Saccharomyces cerevisiae: gene disruption and tRNA substrate specificity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5677,51 +5677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of tRNAs by Methionyl-tRNA transformylase from mammalian mitochondria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Panvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5882,51 +5882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lecollinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Voorjaarsdagen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Fokker Terminal, The Hague, Netherlands</w:t>
@@ -5955,90 +5955,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essential oils of Origanum compactum and Thymus vulgaris exert a protective effect against the phytopathogen Allorhizobium vitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Habbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Benkirane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6115,77 +6115,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Plant-Bacteria Interactions Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Aussois, France</w:t>
@@ -6208,277 +6208,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airflow modeling in a CT-scanned human airway geometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Coupling experimental measurements and computational modelling of airflow using physical and numerical 3D-reconstructions of realistic human airway geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic de Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Croce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Perchet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catalin Fetita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th European Society of Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Hertogenbosch, Netherlands</w:t>
+              <w:t xml:space="preserve">EUROMECH Colloquium No 456 on Experimental and Computational Biofluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Aachen, Germany. pp.37-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00273566v1</w:t>
+                <w:t xml:space="preserve">hal-00273549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling experimental measurements and computational modelling of airflow using physical and numerical 3D-reconstructions of realistic human airway geometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Airflow modeling in a CT-scanned human airway geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Perchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic de Rochefort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Vial</w:t>
+                <w:t xml:space="preserve">G. Caillibotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Croce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diane Perchet</w:t>
+                <w:t xml:space="preserve">Catalin Fetita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH Colloquium No 456 on Experimental and Computational Biofluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Aachen, Germany. pp.37-39</w:t>
+              <w:t xml:space="preserve">Proceedings of the 14th European Society of Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Hertogenbosch, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00273549v1</w:t>
+                <w:t xml:space="preserve">hal-00273566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6509,51 +6509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic Variation in Azospirillum spp. and Other Root-Associated Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Wisniewski-Dye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saul Burdman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6643,64 +6643,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell–Cell Communication in Azospirillum and Related PGPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Wisniewski-Dyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabricio Dario Cassán; Yaacov Okon; Cecilia M. Creus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook for Azospirillum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6777,77 +6777,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Shams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lavire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6924,77 +6924,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Shams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lavire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In Tech, 2012, 978-953-51-0249-6</w:t>
@@ -7062,51 +7062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mechulam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Lapointe; Léa Brakier-Gingras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translation Mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Landes Biosciences, pp.65-79, 2003, 978-0-306-47839-0</w:t>
@@ -7304,51 +7304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Zannis-Peyrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Degusseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Dugas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70141" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Mor&#233;ra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vigouroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aumont-Nicaise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ahmar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20230273" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Nabi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Hafsa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Chaouachi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2022.107388" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03920709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiane Carla Miotto Vilanova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rondeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Robineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Guise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1030982" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889663v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Huu Trong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dor&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacquard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phytofr-03-22-0018-r" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238010v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lecomte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Franzino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Villard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Pivard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa233" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955818v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Huu Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Ait Barka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clement" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-04-20-0732-RE" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238014v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Padilla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nhi Le" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2020.122458" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Singh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nesme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vial" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.765943" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Naretto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1181" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02473998v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Habbadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Duplay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapulliot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerzaon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benkirane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14523" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445468v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20190886" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hommais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14880" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02473987v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thiour-Mauprivez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wisniewski-Dy&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Comte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00978" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161890v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Diel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dequivre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14704" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qassim Esmaeel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crouzet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gosselin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02670-18" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.001856" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182326v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renoud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Miomandre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-10-17-0236-R" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lassalle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx255" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487195v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Habbadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-1008--" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01574572v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Groleau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le Guillouzer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Bouri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ben Gharsa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R. Glick" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phytopathol_Mediterr-18072" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910930v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baude" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Campillo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00419-16" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-12-14-0380-FI" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010660v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha H. Ram&#237;rez-Bahena" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2014.01.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9WM31Z6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010652v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Abdollah Mousavi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Wahlberg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.12.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z0VF0KP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010603v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00475-14" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01130811v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Laprade" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dekimpe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perreault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.67" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522222v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shams" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vial" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Nesme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.03.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5V649VT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jori" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Penrith" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Etter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.10.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDG547DL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723400v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Costechareyre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr070" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00722215v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D&#233;ziel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02343.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819527v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G Lamarche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Filion" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Castonguay-Vanier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2009.95" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00547901v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011467" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653763v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ravel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vial" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sidib&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344103v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-008-9267-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5216MLBL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02555008v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prigent-Combaret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaha" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel  F. Pothier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Poirier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00474.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344095v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. Pothier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Poirier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112563v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Haurat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119123v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cuny" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gluchoff-Fiasson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00153.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569682v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pothier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mo&#235;nne-Loccoz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bally" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2004.tb09660.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00770716v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panvert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blanquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi026901x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X0GSXQVL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00770925v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Takeuchi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M101007200" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790018v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Joulie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737066v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benkirane" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-1008-9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02547657v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273566v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Perchet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fodil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caillibotte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Fetita" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273549v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Rochefort" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Croce" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477226v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wisniewski-Dye" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Burdman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaacov Okon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Hartmann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119053095.ch103" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119053095.ch103" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457929v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-06542-7_15" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06542-7_15" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02566900v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Shams" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/biochemical-testing/rapid-and-efficient-methods-to-isolate-type-strains-and-determine-species-of-agrobacterium-spp-in-pu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/36068" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804693v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00771970v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mechulam" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Zannis-Peyrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Degusseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Dugas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70141" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Mor&#233;ra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vigouroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aumont-Nicaise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ahmar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20230273" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03920709v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiane Carla Miotto Vilanova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rondeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Robineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Guise" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1030982" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889663v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Huu Trong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dor&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacquard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phytofr-03-22-0018-r" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579604v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Nabi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Hafsa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Chaouachi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2022.107388" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515260v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Singh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nesme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vial" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.765943" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367389v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Naretto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1181" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lecomte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Franzino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Villard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Pivard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa233" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Huu Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Ait Barka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clement" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-04-20-0732-RE" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Padilla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nhi Le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2020.122458" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20190886" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02473998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Habbadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Duplay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapulliot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerzaon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benkirane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14523" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hommais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14880" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161890v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Diel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dequivre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wisniewski-Dy&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14704" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173766v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qassim Esmaeel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crouzet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gosselin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02670-18" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02473987v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thiour-Mauprivez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Comte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00978" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.001856" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182326v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renoud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Miomandre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-10-17-0236-R" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487195v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Habbadi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-1008--" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913841v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lassalle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx255" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01574572v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Groleau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le Guillouzer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Bouri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ben Gharsa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R. Glick" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phytopathol_Mediterr-18072" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910930v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baude" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Campillo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00419-16" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-12-14-0380-FI" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010603v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00475-14" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010652v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Abdollah Mousavi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Wahlberg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.12.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z0VF0KP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010660v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha H. Ram&#237;rez-Bahena" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2014.01.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9WM31Z6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shams" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vial" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Nesme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.03.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5V649VT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650164v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jori" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Penrith" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Etter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.10.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDG547DL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01130811v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Laprade" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dekimpe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perreault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.67" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723400v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Costechareyre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr070" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00722215v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D&#233;ziel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02343.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819527v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G Lamarche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Filion" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Castonguay-Vanier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2009.95" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00547901v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011467" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653763v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ravel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vial" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sidib&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02555008v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prigent-Combaret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaha" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel  F. Pothier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Poirier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00474.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344095v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. Pothier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Poirier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344103v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-008-9267-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5216MLBL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112563v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Haurat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119123v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cuny" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gluchoff-Fiasson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00153.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569682v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pothier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mo&#235;nne-Loccoz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bally" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2004.tb09660.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00770716v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panvert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blanquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi026901x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X0GSXQVL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00770925v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Takeuchi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M101007200" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790018v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Joulie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737066v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benkirane" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-1008-9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02547657v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273549v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fodil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Rochefort" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Croce" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Perchet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273566v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caillibotte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Fetita" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477226v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wisniewski-Dye" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Burdman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaacov Okon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Hartmann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119053095.ch103" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119053095.ch103" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457929v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-06542-7_15" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06542-7_15" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02566900v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Shams" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/biochemical-testing/rapid-and-efficient-methods-to-isolate-type-strains-and-determine-species-of-agrobacterium-spp-in-pu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/36068" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804693v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00771970v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mechulam" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>