--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -770,429 +770,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Genomics of Novel Agrobacterium G3 Strains Isolated From the International Space Station and Description of Agrobacterium tomkonis sp. nov.</w:t>
+                <w:t xml:space="preserve">Agrobacterium fabrum C58 involved nitrate reductase NapA and antisense RNA NorR to denitrify</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitin Singh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Lavire</w:t>
+                <w:t xml:space="preserve">Solène Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Nesme</w:t>
+                <w:t xml:space="preserve">Théophile Franzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Vial</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Nesme</w:t>
+                <w:t xml:space="preserve">Camille Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Pivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.765943⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515260v1</w:t>
+                <w:t xml:space="preserve">hal-03238010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the first tetrameric transcription factor of the GntR superfamily with allosteric regulation from the bacterial pathogen Agrobacterium fabrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Naretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aumont-Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 49 (1), pp.529-546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkaa1181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrobacterium fabrum C58 involved nitrate reductase NapA and antisense RNA NorR to denitrify</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Lecomte</w:t>
+                <w:t xml:space="preserve">Comparative Genomics of Novel Agrobacterium G3 Strains Isolated From the International Space Station and Description of Agrobacterium tomkonis sp. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitin Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lavire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nesme</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mariane Pivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 97 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.765943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238010v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a DNA based real time PCR assay to quantify Allorhizobium vitis over time in grapevine ( Vitis vinifera L.) plantlets</w:t>
               </w:r>
@@ -1498,51 +1498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aumont-Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 477 (3), pp.615-628. </w:t>
@@ -1714,51 +1714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmid‐chromosome crosstalks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hommais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1848,51 +1848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dequivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Wisniewski-Dyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hommais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2201,295 +2201,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plant defense signal galactinol is specifically used as a nutrient by the bacterial pathogen Agrobacterium fabrum</w:t>
+                <w:t xml:space="preserve">Regulation of hydroxycinnamic acid degradation drives Agrobacterium fabrum lifestyles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Vial</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Miomandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA118.001856⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (8), pp.814--822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-10-17-0236-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182313v1</w:t>
+                <w:t xml:space="preserve">hal-02182326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of hydroxycinnamic acid degradation drives Agrobacterium fabrum lifestyles.</w:t>
+                <w:t xml:space="preserve">The plant defense signal galactinol is specifically used as a nutrient by the bacterial pathogen Agrobacterium fabrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gaillard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aumont-Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31 (8), pp.814--822. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 293 (21), pp.7930--7941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI-10-17-0236-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA118.001856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182326v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essential oils of Origanum compactum and Thymus vulgaris exert a protective effect against the phytopathogen Allorhizobium vitis</w:t>
               </w:r>
@@ -2501,51 +2501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Habbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2782,64 +2782,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Groleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Le Guillouzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Miomandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1021. </w:t>
@@ -2903,51 +2903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Bouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Ben Gharsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lavire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3024,64 +3024,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinated Regulation of Species-Specific Hydroxycinnamic Acid Degradation and Siderophore Biosynthesis Pathways in Agrobacterium fabrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3171,51 +3171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dequivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Diel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Sismeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3273,350 +3273,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of hydroxycinnamic acids degradation in Agrobacterium fabrum reveals a CoA-dependent, beta-oxidative deacetylation pathway</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Phylogeny of the Rhizobium-Allorhizobium-Agrobacterium clade supports the delineation of Neorhizobium gen. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Abdollah Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Wahlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lavire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00475-14⟩</w:t>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (3), pp.208-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2013.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010603v1</w:t>
+                <w:t xml:space="preserve">hal-01010652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny of the Rhizobium-Allorhizobium-Agrobacterium clade supports the delineation of Neorhizobium gen. nov.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Analysis of hydroxycinnamic acids degradation in Agrobacterium fabrum reveals a CoA-dependent, beta-oxidative deacetylation pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kerzaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (11), pp.3341-3349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00475-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.syapm.2013.12.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01010652v1</w:t>
+                <w:t xml:space="preserve">hal-01010603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single acquisition of protelomerase gave rise to speciation of a large and diverse clade within the Agrobacterium/Rhizobium supercluster characterized by the presence of a linear chromid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha H. Ramírez-Bahena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3860,51 +3860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of the sylvatic cycle of African swine fever in sub-Saharan Africa and the Indian ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Penrith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4006,51 +4006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of quorum sensing-controlled genes in Burkholderia ambifaria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Laprade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4153,51 +4153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4261,51 +4261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The various lifestyles of the Burkholderia cepacia complex species: a tribute to adaptation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4378,51 +4378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase variation has a role in Burkholderia ambifaria niche adaptation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Groleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4525,51 +4525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drosophila melanogaster as a model host for the Burkholderia cepacia complex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josée Castonguay-Vanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4927,51 +4927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel F. Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5035,51 +5035,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase and antigenic variation mediated by genome modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Wisniewski-Dyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 94, pp.493-515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5125,51 +5125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Variation and Genomic Architecture Changes in Azospirillum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lavire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5250,51 +5250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-acyl-homoserine lactone-mediated quorum-sensing in Azospirillum: an exception rather than a rule.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5384,51 +5384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a recA mutant of Azospirillum lipoferum and involvement of recA in phase variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5981,51 +5981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Habbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6115,51 +6115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6509,51 +6509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic Variation in Azospirillum spp. and Other Root-Associated Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Wisniewski-Dye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saul Burdman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6656,51 +6656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell–Cell Communication in Azospirillum and Related PGPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Wisniewski-Dyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabricio Dario Cassán; Yaacov Okon; Cecilia M. Creus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook for Azospirillum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7304,51 +7304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Zannis-Peyrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Degusseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Dugas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70141" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Mor&#233;ra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vigouroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aumont-Nicaise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ahmar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20230273" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03920709v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiane Carla Miotto Vilanova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rondeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Robineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Guise" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1030982" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889663v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Huu Trong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dor&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacquard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phytofr-03-22-0018-r" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579604v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Nabi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Hafsa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Chaouachi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2022.107388" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515260v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Singh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nesme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vial" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.765943" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367389v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Naretto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1181" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lecomte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Franzino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Villard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Pivard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa233" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Huu Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Ait Barka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clement" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-04-20-0732-RE" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Padilla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nhi Le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2020.122458" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20190886" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02473998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Habbadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Duplay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapulliot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerzaon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benkirane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14523" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hommais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14880" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161890v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Diel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dequivre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wisniewski-Dy&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14704" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173766v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qassim Esmaeel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crouzet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gosselin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02670-18" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02473987v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thiour-Mauprivez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Comte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00978" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.001856" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182326v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renoud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Miomandre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-10-17-0236-R" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487195v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Habbadi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-1008--" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913841v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lassalle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx255" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01574572v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Groleau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le Guillouzer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Bouri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ben Gharsa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R. Glick" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phytopathol_Mediterr-18072" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910930v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baude" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Campillo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00419-16" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-12-14-0380-FI" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010603v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00475-14" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010652v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Abdollah Mousavi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Wahlberg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.12.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z0VF0KP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010660v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha H. Ram&#237;rez-Bahena" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2014.01.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9WM31Z6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shams" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vial" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Nesme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.03.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5V649VT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650164v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jori" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Penrith" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Etter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.10.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDG547DL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01130811v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Laprade" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dekimpe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perreault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.67" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723400v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Costechareyre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr070" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00722215v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D&#233;ziel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02343.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819527v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G Lamarche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Filion" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Castonguay-Vanier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2009.95" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00547901v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011467" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653763v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ravel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vial" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sidib&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02555008v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prigent-Combaret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaha" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel  F. Pothier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Poirier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00474.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344095v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. Pothier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Poirier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344103v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-008-9267-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5216MLBL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112563v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Haurat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119123v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cuny" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gluchoff-Fiasson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00153.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569682v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pothier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mo&#235;nne-Loccoz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bally" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2004.tb09660.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00770716v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panvert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blanquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi026901x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X0GSXQVL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00770925v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Takeuchi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M101007200" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790018v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Joulie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737066v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benkirane" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-1008-9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02547657v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273549v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fodil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Rochefort" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Croce" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Perchet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273566v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caillibotte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Fetita" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477226v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wisniewski-Dye" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Burdman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaacov Okon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Hartmann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119053095.ch103" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119053095.ch103" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457929v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-06542-7_15" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06542-7_15" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02566900v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Shams" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/biochemical-testing/rapid-and-efficient-methods-to-isolate-type-strains-and-determine-species-of-agrobacterium-spp-in-pu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/36068" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804693v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00771970v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mechulam" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Zannis-Peyrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Degusseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Dugas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70141" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Mor&#233;ra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vigouroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aumont-Nicaise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ahmar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20230273" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03920709v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiane Carla Miotto Vilanova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rondeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Robineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Guise" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1030982" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889663v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Huu Trong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dor&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacquard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phytofr-03-22-0018-r" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579604v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Nabi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Hafsa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Chaouachi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2022.107388" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238010v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lecomte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Franzino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Villard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Pivard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa233" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367389v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Naretto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1181" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Singh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nesme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vial" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.765943" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Huu Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Ait Barka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clement" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-04-20-0732-RE" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Padilla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nhi Le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2020.122458" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20190886" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02473998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Habbadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Duplay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapulliot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerzaon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benkirane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14523" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hommais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14880" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161890v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Diel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dequivre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wisniewski-Dy&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14704" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173766v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qassim Esmaeel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crouzet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gosselin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02670-18" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02473987v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thiour-Mauprivez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Comte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00978" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182326v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renoud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Miomandre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-10-17-0236-R" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182313v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.001856" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487195v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Habbadi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-1008--" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913841v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lassalle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx255" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01574572v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Groleau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le Guillouzer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Bouri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ben Gharsa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R. Glick" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phytopathol_Mediterr-18072" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910930v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baude" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Campillo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00419-16" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-12-14-0380-FI" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010652v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Abdollah Mousavi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Wahlberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.12.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z0VF0KP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010603v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00475-14" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010660v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha H. Ram&#237;rez-Bahena" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2014.01.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9WM31Z6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shams" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vial" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Nesme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.03.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5V649VT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650164v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jori" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Penrith" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Etter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.10.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDG547DL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01130811v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Laprade" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dekimpe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perreault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.67" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723400v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Costechareyre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr070" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00722215v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D&#233;ziel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02343.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819527v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G Lamarche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Filion" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Castonguay-Vanier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2009.95" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00547901v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011467" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653763v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ravel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vial" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sidib&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02555008v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prigent-Combaret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaha" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel  F. Pothier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Poirier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00474.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344095v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. Pothier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Poirier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344103v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-008-9267-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5216MLBL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112563v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Haurat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119123v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cuny" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gluchoff-Fiasson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00153.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569682v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pothier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mo&#235;nne-Loccoz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bally" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2004.tb09660.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00770716v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panvert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blanquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi026901x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X0GSXQVL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00770925v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Takeuchi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M101007200" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790018v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Joulie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737066v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benkirane" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-1008-9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02547657v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273549v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fodil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Rochefort" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Croce" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Perchet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273566v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caillibotte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Fetita" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477226v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wisniewski-Dye" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Burdman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaacov Okon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Hartmann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119053095.ch103" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119053095.ch103" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457929v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-06542-7_15" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06542-7_15" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02566900v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Shams" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/biochemical-testing/rapid-and-efficient-methods-to-isolate-type-strains-and-determine-species-of-agrobacterium-spp-in-pu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/36068" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804693v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00771970v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mechulam" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>