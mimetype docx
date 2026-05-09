--- v0 (2026-03-24)
+++ v1 (2026-05-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vianney Dequiedt </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commodity Dependence and Optimal Asset Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuntara Pukthuanthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Williams-Rambaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Futures Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fut.22563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des taxes affectées pour financer les biens publics mondiaux : pertinence et mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey-Anne de Ubeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 151 (3), pp.187-199. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.151.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux qu’un compromis, une troisième voie : le panier de brevets pour accélérer l’accès aux vaccins et traitements contre la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Billette de Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Versaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Economie du Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.17-42. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edd.351.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : doit-on remettre en question les droits de propriété intellectuelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Billette de Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Versaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FERDI Notes brèves / Policy briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pool patents to get COVID vaccines and drugs to all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Billette de Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Versaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 591 (7851), pp.529-529. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-021-00759-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and consistent centrality measures in parameterized networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Zenou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88, pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can selective immigration policies reduce migrants' quality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bertoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Zenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.100-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01272901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical Contracting with Informational Opportunism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105 (7), pp.1-43. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1257/aer.20121640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01273256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Araujo Bonjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bertoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (4), pp.653. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.664.0653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The demand for insurance against common shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain De Janvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sadoulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106, pp.227-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International migration, imperfect information, and brain drain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Zenou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101, pp.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent pools and dynamic R&D incentives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Versaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.59-69. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irle.2013.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Supervision in Preshipment Inspection Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Geourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99 (2), pp.282-291. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jdeveco.2012.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00726067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes de vérification des importations (PVI) à la lumière de la théorie de l'agence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Geourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 230, 2009/2, pp.151-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Manipulable Mechanisms: A Brief Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2006/1-2 (18-19), pp.3-16. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economiepublique.4392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient collusion in optimal auctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 136 (1), pp.302-323. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jet.2006.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication d’informations au cours des ventes aux enchères de bois par adjudication : ce que dit la théorie économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 58 (5), pp.478-482. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/6772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage - Industrial organisation and inovation (séminaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 77, pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delegated monitoring versus arm's-length contracting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22 (3), pp.951-981. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijindorg.2004.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taxation des carburants de l’aviation civile comme source de financement à destination des pays vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Diversification et fragmentation du financement public du développement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ferdi, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Disclosure in Common Value Repeated Auctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA 2015 World Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01183381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Disclosure in Common Value Repeated Auctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th conference of the French Experimental Economics Association (ASFEE), Paris, 15-16 juin 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01183379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information disclosure in common value repeated auctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of the Economic Science Association (ESA), Washington, 25-28 juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00450813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal collusion in optimal auctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Econometric Society,evanston (usa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Econometric Society European winter meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Budapest, Hungary. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracting with almost perfect commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Game Theory Society,le Tilburg (nld)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. World congress of the Game Theory Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Marseille, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des jeux et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.608, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent Pools and the Dynamic Incentives to R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Versaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxation of civil aviation fuels as a source of financing for vulnerable countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alou Adessé Dama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey-Anne de Ubeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberalization, Technology Adoption, and Stock Returns: Evidence from Telecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Yuting Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Maria Rossotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberalization, Technology Adoption, and Stock Returns: Evidence from Telecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Yuting Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Maria Rossotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can selective immigration policies reduce migrants’ quality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bertoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Zenou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01067461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Supervision in Preshipment Inspection Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Geourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats Incitatifs et Réforme des Douanes dans les PED : une Application des Modèles d'Agence Hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Geourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective management of intellectual property rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ménière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-manipulable mechanisms: a brief overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication d'informations au cours des ventes aux enchères de bois par adjudication : ce que dit la théorie économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent pools and the dynamic incentives to R and D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Versaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalitions et répartition endogène d'information dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université des Sciences Sociales (Toulouse 1), 2002. Français. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02827981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vianney Dequiedt </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commodity Dependence and Optimal Asset Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuntara Pukthuanthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Williams-Rambaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Futures Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fut.22563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des taxes affectées pour financer les biens publics mondiaux : pertinence et mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey-Anne de Ubeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 151 (3), pp.187-199. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.151.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux qu’un compromis, une troisième voie : le panier de brevets pour accélérer l’accès aux vaccins et traitements contre la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Billette de Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Versaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Economie du Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.17-42. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edd.351.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pool patents to get COVID vaccines and drugs to all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Billette de Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Versaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 591 (7851), pp.529-529. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-021-00759-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : doit-on remettre en question les droits de propriété intellectuelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Billette de Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Versaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FERDI Notes brèves / Policy briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and consistent centrality measures in parameterized networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Zenou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88, pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can selective immigration policies reduce migrants' quality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bertoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Zenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.100-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01272901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Araujo Bonjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bertoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (4), pp.653. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.664.0653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical Contracting with Informational Opportunism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105 (7), pp.1-43. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1257/aer.20121640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01273256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The demand for insurance against common shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain De Janvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sadoulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106, pp.227-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International migration, imperfect information, and brain drain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Zenou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101, pp.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent pools and dynamic R&D incentives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Versaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.59-69. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irle.2013.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Supervision in Preshipment Inspection Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Geourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99 (2), pp.282-291. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jdeveco.2012.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00726067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes de vérification des importations (PVI) à la lumière de la théorie de l'agence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Geourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 230, 2009/2, pp.151-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Manipulable Mechanisms: A Brief Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2006/1-2 (18-19), pp.3-16. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economiepublique.4392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient collusion in optimal auctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 136 (1), pp.302-323. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jet.2006.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication d’informations au cours des ventes aux enchères de bois par adjudication : ce que dit la théorie économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 58 (5), pp.478-482. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/6772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage - Industrial organisation and inovation (séminaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 77, pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delegated monitoring versus arm's-length contracting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22 (3), pp.951-981. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijindorg.2004.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taxation des carburants de l’aviation civile comme source de financement à destination des pays vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Diversification et fragmentation du financement public du développement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ferdi, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Disclosure in Common Value Repeated Auctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA 2015 World Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01183381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Disclosure in Common Value Repeated Auctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th conference of the French Experimental Economics Association (ASFEE), Paris, 15-16 juin 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01183379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information disclosure in common value repeated auctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of the Economic Science Association (ESA), Washington, 25-28 juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00450813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal collusion in optimal auctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Econometric Society,evanston (usa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Econometric Society European winter meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Budapest, Hungary. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracting with almost perfect commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Game Theory Society,le Tilburg (nld)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. World congress of the Game Theory Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Marseille, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des jeux et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.608, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three partnership priorities for building productive, resilient, and sustainable agri-food systems in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey-Anne de Ubeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dsouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gravellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05614424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois chantiers partenariaux pour des systèmes agro-alimentaires productifs, résilients et durables en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dsouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gravellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey-Anne de Ubeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05614408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent Pools and the Dynamic Incentives to R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Versaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxation of civil aviation fuels as a source of financing for vulnerable countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alou Adessé Dama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey-Anne de Ubeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberalization, Technology Adoption, and Stock Returns: Evidence from Telecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Yuting Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Maria Rossotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberalization, Technology Adoption, and Stock Returns: Evidence from Telecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Yuting Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Maria Rossotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can selective immigration policies reduce migrants’ quality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bertoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Zenou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01067461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Supervision in Preshipment Inspection Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Geourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats Incitatifs et Réforme des Douanes dans les PED : une Application des Modèles d'Agence Hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Geourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Rota-Graziosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective management of intellectual property rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ménière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-manipulable mechanisms: a brief overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication d'informations au cours des ventes aux enchères de bois par adjudication : ce que dit la théorie économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent pools and the dynamic incentives to R and D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Versaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalitions et répartition endogène d'information dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Dequiedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université des Sciences Sociales (Toulouse 1), 2002. Français. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02827981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902545v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dequiedt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gomes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuntara Pukthuanthong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Williams-Rambaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fut.22563" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Anne de Ubeda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rota-Graziosi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.151.0187" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967701v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Billette de Villemeur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Versaevel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.351.0017" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212246v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-021-00759-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528908v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zenou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bertoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martimort" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.20121640" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.664.0653" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain De Janvry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sadoulet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2013.04.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8K5WMW1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726067v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Geourjon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2012.02.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2VDW7VT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412268v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188623v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economiepublique.4392" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659768v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2006.08.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/6772" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201110v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678960v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2004.04.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04153586v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183381v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828394v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Econometric Society,evanston (usa)" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Game Theory Society,le Tilburg (nld)" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alou Adess&#233; Dama" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03151965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Arezki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Yuting Fan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Maria Rossotto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067461v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554316v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02827981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902545v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dequiedt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gomes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuntara Pukthuanthong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Williams-Rambaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fut.22563" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Anne de Ubeda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rota-Graziosi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.151.0187" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967701v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Billette de Villemeur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Versaevel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.351.0017" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186951v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-021-00759-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528908v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zenou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bertoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.664.0653" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273256v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martimort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.20121640" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain De Janvry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sadoulet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2013.04.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8K5WMW1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726067v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Geourjon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2012.02.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2VDW7VT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412268v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188623v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economiepublique.4392" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659768v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2006.08.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/6772" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201110v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678960v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2004.04.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04153586v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183381v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828394v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Econometric Society,evanston (usa)" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Game Theory Society,le Tilburg (nld)" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dsouza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gravellini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614408v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142497v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021052v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alou Adess&#233; Dama" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Arezki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Yuting Fan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Maria Rossotto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03151965v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067461v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554316v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554331v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821749v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827583v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02827981v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>