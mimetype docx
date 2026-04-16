--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:139.13043478261px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vianney Lapôtre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vianney-lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8091-0703</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176951911</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received my M.Sc. and my Ph.D. in Electrical and Computer Engineering from the University Bretagne Sud, France, in 2010 and 2013 respectively. In 2012 I spent six months as an invited researcher at the Ruhr-University of Bochum, Germany. From 2013 to 2014, I was a Postdoctoral at LIRMM, Montpellier, France. I was involved in the European Mont-Blanc project. I am currently associate professor at University Bretagne Sud, France. My research interests include hardware security, embedded processors and reconfigurable hardware architectures.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the contribution of hardware shuffling in securing low-cost symmetric encryption devices against power-based side-channel attacks: case study of an AES-128 on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Harcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Reconfigurable Technology and Systems (TRETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (4), pp.43. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3758100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kingsguard OS-level mitigation against cache side-channel attacks using runtime detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muneeb Yousaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.731-747. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-021-00906-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter is here! A decade of cache-based side-channel attacks, detection & mitigation for RSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asim Mukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92, pp.#101524. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2020.101524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHISPER A Tool for Run-time Detection of Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.83871-83900. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2988370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Exploration of Homomorphic Encryption Scheme Input Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Security and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.102627. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jisa.2020.102627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUSH + PREFETCH: A Countermeasure Against Access-driven Cache-based Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Asim Mukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, pp.101698. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2019.101698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet the Sherlock Holmes’ of Side Channel Leakage: A Survey of Cache SCA Detection Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.70836-70860. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2980522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware/Software co-Design of an Accelerator for FV Homomorphic Encryption Scheme using Karatsuba Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (3), pp.335-347. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2016.2645204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Deployment Strategies for Spatial Isolation on Many-Core Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Göhringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.1 - 31. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3168383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Speed Accelerator for Homomorphic Encryption using the Karatsuba Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (5s), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3126558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic configuration management of a multi-standard and multi-mode reconfigurable multi-ASIP architecture for turbo decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (1), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13634-017-0468-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamically Reconfigurable Multi-ASIP Architecture for Multistandard and Multimode Turbo Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), pp.383 - 387. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2015.2396941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la prédiction de branchement dans la synthèse de haut niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 2/2013, 281-301, pp.XX-YY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection Attacks in On-Chip Interconnects: A Comparative Study of Wishbone, AXI-Lite, and AXI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Workshop on Design and Architectures for Signal and Image Processing (DASIP 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteInjector: A LiteX Extension for Fault Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Salerne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing RISC-V TEE Security Against Cache Timing Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Elmnaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshops on Cryptographic architectures embedded in logic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrouillage des lignes de cache pour la lutte contre les attaques par canaux auxiliaires exploitant les mémoires caches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber On Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, ile des Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defending the Citadel: Fault Injection Attacks against Dynamic Information Flow Tracking and Related Countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Regazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Knoxville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Architecture Under Siege: An In-depth Analysis of Fault Attack Vulnerabilities and Countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Cyber Security and Resilience (CSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, London, United Kingdom. pp.890-896, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSR61664.2024.10679464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Effect of Replacement Policies on The Security of Randomized Cache Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Philipp Thoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACM ASIA Conference on Computer and Communications Security (ACM ASIACCS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Singapore, Singapore. pp.483-497, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3634737.3637677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache locking against cache-based side-channel attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'hiver Francophone sur les Technologies de Conception des Systèmes Embarqués Hétérogènes (FETCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Feb 2024, Maillen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Fault Injection Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dafali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne University, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fine-Grained Dynamic Partitioning Against Cache-Based Timing Attacks via Cache Locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Knoxville, TN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripting the Unpredictable: Automate Fault Injection in RTL Simulation for Vulnerability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne University, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another Break in the Wall: Harnessing Fault Injection Attacks to Penetrate Software Fortresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SensorsS&amp;P: First International Workshop on Security and Privacy of Sensing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Istanbul Turkiye, France. pp.8-14, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3628356.3630116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When in-core DIFT faces fault injection attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi 2023 - 19th International Workshops on Cryptographic architectures embedded in logic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cantabria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work in Progress: Thwarting Timing Attacks in Microcontrollers using Fine-grained Hardware Protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Hatchikian-Houdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE European Symposium on Security and Privacy Workshops (EuroS&amp;PW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting a RISC-V embedded processor against physical and software attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BITFLIP by DGA - European Cyber Week 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processor Extensions for Hardware Instruction Replay against Fault Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ait Manssour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: 25th International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Secured IoT Devices: a Shuffled 8-Bit AES Hardware Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Harcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Seville, Spain. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS45731.2020.9180599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hardware/software co-design approach for security analysis of application behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Nouvelles Avancées en Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA de Toulouse; LAAS-CNRS, Jan 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherlock Holmes of Cache Side-Channel Attacks in Intel's x86 Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usman Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-Communications and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A small and adaptive coprocessor for information flow tracking in ARM SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Kumar Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReConFig 2018 - International Conference on Reconfigurable Computing and FPGAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cancun, Mexico. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/reconfig.2018.8641695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Evaluation of Homomorphic Encryption Schemes Based on Ring-LWE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 9th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2018.8328693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-Based Side-Channel Intrusion Detection using Hardware Performance Counters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi 2018 - 16th International Workshops on Cryptographic architectures embedded in logic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01824512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning For Security: The Case of Side-Channel Attack Detection at Run-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maham Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneeb Yousaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel lightweight hardware-assisted static instrumentation approach for ARM SoC using debug components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AsianHOST 2018 - Asian Hardware Oriented Security and Trust Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, China. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/asianhost.2018.8607177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-time Detection of Prime+Probe Side-Channel Attack on AES Encryption Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Bin Raees Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIGHTs-WATCH: A Cache-based Side-channel Intrusion Detector Using Hardware Performance Counters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maham Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Hardware and Architectural Support for Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3214292.3214293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Confidentiality Against Cache-based SCAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Asim Mukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM WomENcourage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01748057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: A hardware extension for DIFT on ARM-based SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 27th International Conference on Field Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/fpl.2017.8056767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAnTHErS: A Prototyping and Analysis Tool for Homomorphic Encryption Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT: 14th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somewhat/Fully Homomorphic Encryption: Implementation Progresses and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2SI 2017 : 2nd International Conference on Codes, Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rabat, Morocco. pp.68 - 82, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-55589-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: embedded security through hardware-enhanced information flow tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul – Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir – Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume – Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2017 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Grenoble (Autrans), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Virtual Plant to Support the Development of Intelligent Gateway for Sensors/Actuators Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Toublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5837-5842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Spatially Isolated Secure Zones for NoC-based Many-core Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Göhringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Workshop on Reconfigurable and Communication-Centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2016.7533900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a hardware-assisted information flow tracking ecosystem for ARM processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Field-Programmable Logic and Applications (FPL 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/fpl.2016.7577396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPSoCSim extension: An OVP Simulator for the Evaluation of Cluster-based Multicore and Many-core architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4rd Work­shop on Vir­tu­al Pro­to­typ­ing of Par­al­lel and Em­bed­ded Sys­tems (ViPES) as part of the In­ter­na­tio­nal Con­fe­rence on Em­bed­ded Com­pu­ter Sys­tems: Ar­chi­tec­tu­res, Mo­de­ling, and Si­mu­la­ti­on (SAMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast polynomial arithmetic for Somewhat Homomorphic Encryption operations in hardware with Karatsuba algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Field-Programmable Technology (FPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Xi’an, China. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPT.2016.7929535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A portable approach for SoC-based Dynamic Information Flow Tracking implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMOS many-core operating system extension with new secure-enable mechanisms for dynamic creation of secure zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Euromicro International Conference on Parallel, Distributed and Netwprk-Based Processing (PDP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Heraklion - Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trace-driven approach for fast and accurate simulation of manycore architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Butko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Garibotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Ost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Adeniyi-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASP-DAC: Asia and South Pacific Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Chiba, Tokyo, Japan. pp.707-712, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASPDAC.2015.7059093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01255921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Polynomial Multiplication Algorithms for Homomorphic Encryption Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Reconfigurable Computing and FPGAs (ReConFig)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReConFig.2015.7393307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance Exploration of 3D NoCs with Resistive-Open TSVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Emmanuel Effiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sassatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2015 - International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.579-584, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance exploration of partially connected 3D NoCs under manufacturing variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anelise Kologeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sassatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2014 - 12th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trois-Rivieres, QC, Canada. pp.61-64, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6933985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Design and Prototyping of a Reconfigurable Decoder Architecture for QC-LDPC Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSP 2013 : 24th IEEE International Symposium on Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme multi-ASIP reconfigurable dynamiquement pour le turbo décodage dans un contexte multi-standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reconfigurable multi-standard ASIP-based turbo decoder for an efficient dynamic reconfiguration in a multi-ASIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2013 : IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Natal, Brazil. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2013.6654620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Branch Prediction For High-Level Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Nono Wouafo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Danilo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Field Programmable Logic and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Portugal. pp.XX-YY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient on-chip configuration infrastructure for a flexible multi-ASIP turbo decoder architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hübner Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCoSoC 2013 : 8th IEEE International Workshop on Reconfigurable and Communication-Centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2013.6581518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizations for an efficient reconfiguration of an ASIP-based turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2013 : IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Beijing, Chine. pp.493 - 496, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2013.6571888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stopping-free dynamic configuration of a multi-ASIP turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hubner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD 2013 : 16th Euromicro Conference on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Santander, Spain. pp.155 - 162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical approach for sizing of heterogeneous multiprocessor flexible platform for iterative demapping and channel decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on ReConFigurable Computing and FPGAs (Reconfig)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReConFig.2012.6416728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of reconfigurable multi-standards ASIP-based receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC-SIP : colloque national du groupe de recherches System On Chip - System In Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de Branchement dans la Synthèse de Haut Niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPosium en Architectures, Saint Malo, Mai 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, St Malo, France. pp.XX-YY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Keystone Security Against Cache Timing Attacks: A Modular Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Elmnaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2025 du GDR SoC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lorient, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Clock Glitching Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CYBERUS Spring School 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Fault Injection Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dafali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les attaques par injection de fautes (JAIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Invisible Threads: Dynamic Information Flow Tracking and the Intriguing World of Fault Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les Attaques par Injection de Fautes (JAIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Gardanne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When in-core DIFT faces fault injection attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISC-V Summit Europe 2023,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Barcelone, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of a processor with DIFT against physical attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter School on Microarchitectural Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: a framework for efficient DIFT in real-world SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Programmable Logic (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardBlare: a Hardware-Assisted Approach for Dynamic Information Flow Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des doctorantes et doctorants en informatique de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardBlare: an efficient hardware-assisted DIFC for non-modified embedded processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHES 2015 - Workshop on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multithreading for Compute Accelerators Through Distributed Shared Memory Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Garibotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Ost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Adeniyi-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC: Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Francisco, United States. IEEE Design Automation Conference, 2014, Work-in-Progress Session</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01419120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient dynamic configuration of a multi-ASIP turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP 2013 : Colloque National du Groupe de Recherche System on Chip -System in Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward dynamically reconfigurable high throughput multiprocessor Turbo decoder in a multimode and multi-standard context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronics. Université de Bretagne-Sud, 2013. English. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01096975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la sécurité des systèmes embarqués face aux attaques logiques et physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architectures Matérielles [cs.AR]. Université Bretagne Sud, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04155274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:139.13043478261px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vianney Lapôtre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vianney-lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8091-0703</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176951911</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received my M.Sc. and my Ph.D. in Electrical and Computer Engineering from the University Bretagne Sud, France, in 2010 and 2013 respectively. In 2012 I spent six months as an invited researcher at the Ruhr-University of Bochum, Germany. From 2013 to 2014, I was a Postdoctoral at LIRMM, Montpellier, France. I was involved in the European Mont-Blanc project. I am currently associate professor at University Bretagne Sud, France. My research interests include hardware security, embedded processors and reconfigurable hardware architectures.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the contribution of hardware shuffling in securing low-cost symmetric encryption devices against power-based side-channel attacks: case study of an AES-128 on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Harcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Reconfigurable Technology and Systems (TRETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (4), pp.43. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3758100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kingsguard OS-level mitigation against cache side-channel attacks using runtime detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muneeb Yousaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.731-747. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-021-00906-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter is here! A decade of cache-based side-channel attacks, detection & mitigation for RSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asim Mukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92, pp.#101524. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2020.101524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHISPER A Tool for Run-time Detection of Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.83871-83900. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2988370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Exploration of Homomorphic Encryption Scheme Input Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Security and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.102627. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jisa.2020.102627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUSH + PREFETCH: A Countermeasure Against Access-driven Cache-based Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Asim Mukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, pp.101698. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2019.101698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet the Sherlock Holmes’ of Side Channel Leakage: A Survey of Cache SCA Detection Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.70836-70860. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2980522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware/Software co-Design of an Accelerator for FV Homomorphic Encryption Scheme using Karatsuba Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (3), pp.335-347. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2016.2645204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Deployment Strategies for Spatial Isolation on Many-Core Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Göhringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.1 - 31. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3168383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic configuration management of a multi-standard and multi-mode reconfigurable multi-ASIP architecture for turbo decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (1), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13634-017-0468-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Speed Accelerator for Homomorphic Encryption using the Karatsuba Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (5s), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3126558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamically Reconfigurable Multi-ASIP Architecture for Multistandard and Multimode Turbo Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), pp.383 - 387. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2015.2396941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la prédiction de branchement dans la synthèse de haut niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 2/2013, 281-301, pp.XX-YY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection Attacks in On-Chip Interconnects: A Comparative Study of Wishbone, AXI-Lite, and AXI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Workshop on Design and Architectures for Signal and Image Processing (DASIP 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing RISC-V TEE Security Against Cache Timing Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Elmnaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshops on Cryptographic architectures embedded in logic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteInjector: A LiteX Extension for Fault Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Salerne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defending the Citadel: Fault Injection Attacks against Dynamic Information Flow Tracking and Related Countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Regazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Knoxville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Architecture Under Siege: An In-depth Analysis of Fault Attack Vulnerabilities and Countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Cyber Security and Resilience (CSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, London, United Kingdom. pp.890-896, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSR61664.2024.10679464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrouillage des lignes de cache pour la lutte contre les attaques par canaux auxiliaires exploitant les mémoires caches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber On Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, ile des Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Effect of Replacement Policies on The Security of Randomized Cache Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Philipp Thoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACM ASIA Conference on Computer and Communications Security (ACM ASIACCS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Singapore, Singapore. pp.483-497, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3634737.3637677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Fault Injection Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dafali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne University, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache locking against cache-based side-channel attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'hiver Francophone sur les Technologies de Conception des Systèmes Embarqués Hétérogènes (FETCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Feb 2024, Maillen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fine-Grained Dynamic Partitioning Against Cache-Based Timing Attacks via Cache Locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Knoxville, TN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripting the Unpredictable: Automate Fault Injection in RTL Simulation for Vulnerability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne University, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When in-core DIFT faces fault injection attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi 2023 - 19th International Workshops on Cryptographic architectures embedded in logic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cantabria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another Break in the Wall: Harnessing Fault Injection Attacks to Penetrate Software Fortresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SensorsS&amp;P: First International Workshop on Security and Privacy of Sensing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Istanbul Turkiye, France. pp.8-14, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3628356.3630116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting a RISC-V embedded processor against physical and software attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BITFLIP by DGA - European Cyber Week 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work in Progress: Thwarting Timing Attacks in Microcontrollers using Fine-grained Hardware Protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Hatchikian-Houdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE European Symposium on Security and Privacy Workshops (EuroS&amp;PW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processor Extensions for Hardware Instruction Replay against Fault Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ait Manssour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: 25th International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Secured IoT Devices: a Shuffled 8-Bit AES Hardware Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Harcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Seville, Spain. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS45731.2020.9180599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hardware/software co-design approach for security analysis of application behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Nouvelles Avancées en Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA de Toulouse; LAAS-CNRS, Jan 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherlock Holmes of Cache Side-Channel Attacks in Intel's x86 Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usman Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-Communications and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-Based Side-Channel Intrusion Detection using Hardware Performance Counters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi 2018 - 16th International Workshops on Cryptographic architectures embedded in logic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01824512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Evaluation of Homomorphic Encryption Schemes Based on Ring-LWE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 9th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2018.8328693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning For Security: The Case of Side-Channel Attack Detection at Run-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maham Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneeb Yousaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-time Detection of Prime+Probe Side-Channel Attack on AES Encryption Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Bin Raees Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel lightweight hardware-assisted static instrumentation approach for ARM SoC using debug components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AsianHOST 2018 - Asian Hardware Oriented Security and Trust Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, China. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/asianhost.2018.8607177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIGHTs-WATCH: A Cache-based Side-channel Intrusion Detector Using Hardware Performance Counters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maham Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Hardware and Architectural Support for Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3214292.3214293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A small and adaptive coprocessor for information flow tracking in ARM SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Kumar Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReConFig 2018 - International Conference on Reconfigurable Computing and FPGAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cancun, Mexico. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/reconfig.2018.8641695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: A hardware extension for DIFT on ARM-based SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 27th International Conference on Field Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/fpl.2017.8056767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somewhat/Fully Homomorphic Encryption: Implementation Progresses and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2SI 2017 : 2nd International Conference on Codes, Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rabat, Morocco. pp.68 - 82, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-55589-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAnTHErS: A Prototyping and Analysis Tool for Homomorphic Encryption Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT: 14th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: embedded security through hardware-enhanced information flow tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul – Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir – Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume – Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2017 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Grenoble (Autrans), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Virtual Plant to Support the Development of Intelligent Gateway for Sensors/Actuators Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Toublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5837-5842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Confidentiality Against Cache-based SCAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Asim Mukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM WomENcourage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01748057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A portable approach for SoC-based Dynamic Information Flow Tracking implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast polynomial arithmetic for Somewhat Homomorphic Encryption operations in hardware with Karatsuba algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Field-Programmable Technology (FPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Xi’an, China. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPT.2016.7929535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPSoCSim extension: An OVP Simulator for the Evaluation of Cluster-based Multicore and Many-core architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4rd Work­shop on Vir­tu­al Pro­to­typ­ing of Par­al­lel and Em­bed­ded Sys­tems (ViPES) as part of the In­ter­na­tio­nal Con­fe­rence on Em­bed­ded Com­pu­ter Sys­tems: Ar­chi­tec­tu­res, Mo­de­ling, and Si­mu­la­ti­on (SAMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMOS many-core operating system extension with new secure-enable mechanisms for dynamic creation of secure zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Euromicro International Conference on Parallel, Distributed and Netwprk-Based Processing (PDP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Heraklion - Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Spatially Isolated Secure Zones for NoC-based Many-core Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Göhringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Workshop on Reconfigurable and Communication-Centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2016.7533900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a hardware-assisted information flow tracking ecosystem for ARM processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Field-Programmable Logic and Applications (FPL 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/fpl.2016.7577396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trace-driven approach for fast and accurate simulation of manycore architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Butko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Garibotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Ost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Adeniyi-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASP-DAC: Asia and South Pacific Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Chiba, Tokyo, Japan. pp.707-712, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASPDAC.2015.7059093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01255921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Polynomial Multiplication Algorithms for Homomorphic Encryption Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Reconfigurable Computing and FPGAs (ReConFig)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReConFig.2015.7393307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance Exploration of 3D NoCs with Resistive-Open TSVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Emmanuel Effiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sassatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2015 - International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.579-584, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance exploration of partially connected 3D NoCs under manufacturing variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anelise Kologeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sassatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2014 - 12th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trois-Rivieres, QC, Canada. pp.61-64, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6933985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reconfigurable multi-standard ASIP-based turbo decoder for an efficient dynamic reconfiguration in a multi-ASIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2013 : IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Natal, Brazil. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2013.6654620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Design and Prototyping of a Reconfigurable Decoder Architecture for QC-LDPC Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSP 2013 : 24th IEEE International Symposium on Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme multi-ASIP reconfigurable dynamiquement pour le turbo décodage dans un contexte multi-standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Branch Prediction For High-Level Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Nono Wouafo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Danilo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Field Programmable Logic and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Portugal. pp.XX-YY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient on-chip configuration infrastructure for a flexible multi-ASIP turbo decoder architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hübner Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCoSoC 2013 : 8th IEEE International Workshop on Reconfigurable and Communication-Centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2013.6581518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizations for an efficient reconfiguration of an ASIP-based turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2013 : IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Beijing, Chine. pp.493 - 496, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2013.6571888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stopping-free dynamic configuration of a multi-ASIP turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hubner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD 2013 : 16th Euromicro Conference on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Santander, Spain. pp.155 - 162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical approach for sizing of heterogeneous multiprocessor flexible platform for iterative demapping and channel decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on ReConFigurable Computing and FPGAs (Reconfig)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReConFig.2012.6416728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de Branchement dans la Synthèse de Haut Niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPosium en Architectures, Saint Malo, Mai 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, St Malo, France. pp.XX-YY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of reconfigurable multi-standards ASIP-based receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC-SIP : colloque national du groupe de recherches System On Chip - System In Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Keystone Security Against Cache Timing Attacks: A Modular Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Elmnaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2025 du GDR SoC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lorient, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Fault Injection Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dafali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les attaques par injection de fautes (JAIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Clock Glitching Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CYBERUS Spring School 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Invisible Threads: Dynamic Information Flow Tracking and the Intriguing World of Fault Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les Attaques par Injection de Fautes (JAIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Gardanne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When in-core DIFT faces fault injection attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISC-V Summit Europe 2023,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Barcelone, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of a processor with DIFT against physical attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter School on Microarchitectural Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: a framework for efficient DIFT in real-world SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Programmable Logic (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardBlare: a Hardware-Assisted Approach for Dynamic Information Flow Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des doctorantes et doctorants en informatique de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardBlare: an efficient hardware-assisted DIFC for non-modified embedded processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHES 2015 - Workshop on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multithreading for Compute Accelerators Through Distributed Shared Memory Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Garibotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Ost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Adeniyi-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC: Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Francisco, United States. IEEE Design Automation Conference, 2014, Work-in-Progress Session</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01419120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient dynamic configuration of a multi-ASIP turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP 2013 : Colloque National du Groupe de Recherche System on Chip -System in Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward dynamically reconfigurable high throughput multiprocessor Turbo decoder in a multimode and multi-standard context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronics. Université de Bretagne-Sud, 2013. English. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01096975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la sécurité des systèmes embarqués face aux attaques logiques et physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architectures Matérielles [cs.AR]. Université Bretagne Sud, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04155274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B748B1C4"/>
+    <w:nsid w:val="CCAC30D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vianney-lapotre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8091-0703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176951911" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247194v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lap&#244;tre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chavet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Harcha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3758100" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545078v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mushtaq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muneeb Yousaf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khurram Bhatti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogniat Guy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00906-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537540v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asim Mukhtar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2020.101524" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bricq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaz Akram" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2988370" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960569v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Feron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2020.102627" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Asim Mukhtar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khurram Bhatti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2019.101698" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508889v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2980522" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migliore" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2645204" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wehner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G&#246;hringer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3168383" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630065v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126558" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Baghdadi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-017-0468-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121754v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purushotham Murugappa Velayuthan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;bner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2015.2396941" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799808v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Zhao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Henault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041492v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Elmnaouri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461273v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaudin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620057v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pensec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Regazzoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691839v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR61664.2024.10679464" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427321v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Peters" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philipp Thoma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3634737.3637677" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446221v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dafali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286507v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3628356.3630116" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155139v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Hatchikian-Houdot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381708v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599317v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ait Manssour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511667v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS45731.2020.9180599" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151838v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Ali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911619v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul Wahab" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Nasr Allah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Kumar Biswas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/reconfig.2018.8641695" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757093v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2018.8328693" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01824512v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876792v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maham Chaudhry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Yousaf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911621v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/asianhost.2018.8607177" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Bin Raees Rao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3214292.3214293" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748057v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558473v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/fpl.2017.8056767" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595789v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596540v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnoron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55589-8_5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558155v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul &#8211; Wahab" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir &#8211; Nasr Allah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume &#8211; Hiet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961897v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toublanc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Lamotte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347175v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2016.7533900" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337579v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fpl.2016.7577396" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347188v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427642v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2016.7929535" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311045v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273173v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01255921v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Butko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garibotti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Ost" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Adeniyi-Jones" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPDAC.2015.7059093" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273192v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2015.7393307" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248588v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Effiong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.49" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248595v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelise Kologeski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima Kastensmidt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933985" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876088v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876009v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002828v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2013.6654620" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830417v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Nono Wouafo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Danilo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873978v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;bner Michael" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2013.6581518" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873979v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2013.6571888" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876005v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hubner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747714v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Haddad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2012.6416728" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724998v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592606v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056900v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729593v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729617v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727439v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132319v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727408v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558475v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311032v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01252597v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419120v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876017v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bazin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01096975v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04155274v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vianney-lapotre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8091-0703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176951911" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247194v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lap&#244;tre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chavet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Harcha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3758100" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545078v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mushtaq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muneeb Yousaf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khurram Bhatti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogniat Guy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00906-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537540v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asim Mukhtar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2020.101524" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bricq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaz Akram" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2988370" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960569v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Feron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2020.102627" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Asim Mukhtar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khurram Bhatti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2019.101698" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508889v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2980522" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migliore" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2645204" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wehner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G&#246;hringer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3168383" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595772v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Baghdadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-017-0468-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630065v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126558" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121754v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purushotham Murugappa Velayuthan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;bner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2015.2396941" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799808v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Zhao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Elmnaouri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Henault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620057v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pensec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Regazzoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR61664.2024.10679464" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461273v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaudin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427321v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Peters" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philipp Thoma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3634737.3637677" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dafali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381235v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286507v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3628356.3630116" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381708v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155139v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Hatchikian-Houdot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599317v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ait Manssour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511667v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS45731.2020.9180599" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151838v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Ali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01824512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2018.8328693" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876792v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maham Chaudhry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Yousaf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879950v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Bin Raees Rao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911621v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul Wahab" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Nasr Allah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/asianhost.2018.8607177" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3214292.3214293" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Kumar Biswas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/reconfig.2018.8641695" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558473v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/fpl.2017.8056767" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnoron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55589-8_5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595789v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul &#8211; Wahab" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir &#8211; Nasr Allah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume &#8211; Hiet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toublanc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Lamotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748057v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311045v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427642v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2016.7929535" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347188v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273173v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347175v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2016.7533900" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337579v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fpl.2016.7577396" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01255921v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Butko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garibotti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Ost" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Adeniyi-Jones" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPDAC.2015.7059093" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273192v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2015.7393307" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248588v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Effiong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.49" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248595v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelise Kologeski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima Kastensmidt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933985" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002828v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2013.6654620" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876088v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876009v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830417v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Nono Wouafo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Danilo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873978v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;bner Michael" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2013.6581518" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873979v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2013.6571888" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876005v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hubner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747714v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Haddad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2012.6416728" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592606v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724998v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056900v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729617v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729593v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727439v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132319v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727408v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558475v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311032v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01252597v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419120v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876017v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bazin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01096975v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04155274v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>