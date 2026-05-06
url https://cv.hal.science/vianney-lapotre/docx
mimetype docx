--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:139.13043478261px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vianney Lapôtre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vianney-lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8091-0703</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176951911</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received my M.Sc. and my Ph.D. in Electrical and Computer Engineering from the University Bretagne Sud, France, in 2010 and 2013 respectively. In 2012 I spent six months as an invited researcher at the Ruhr-University of Bochum, Germany. From 2013 to 2014, I was a Postdoctoral at LIRMM, Montpellier, France. I was involved in the European Mont-Blanc project. I am currently associate professor at University Bretagne Sud, France. My research interests include hardware security, embedded processors and reconfigurable hardware architectures.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the contribution of hardware shuffling in securing low-cost symmetric encryption devices against power-based side-channel attacks: case study of an AES-128 on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Harcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Reconfigurable Technology and Systems (TRETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (4), pp.43. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3758100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kingsguard OS-level mitigation against cache side-channel attacks using runtime detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muneeb Yousaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.731-747. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-021-00906-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter is here! A decade of cache-based side-channel attacks, detection & mitigation for RSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asim Mukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92, pp.#101524. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2020.101524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHISPER A Tool for Run-time Detection of Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.83871-83900. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2988370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Exploration of Homomorphic Encryption Scheme Input Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Security and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.102627. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jisa.2020.102627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUSH + PREFETCH: A Countermeasure Against Access-driven Cache-based Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Asim Mukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, pp.101698. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2019.101698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet the Sherlock Holmes’ of Side Channel Leakage: A Survey of Cache SCA Detection Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.70836-70860. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2980522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware/Software co-Design of an Accelerator for FV Homomorphic Encryption Scheme using Karatsuba Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (3), pp.335-347. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2016.2645204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Deployment Strategies for Spatial Isolation on Many-Core Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Göhringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.1 - 31. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3168383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic configuration management of a multi-standard and multi-mode reconfigurable multi-ASIP architecture for turbo decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (1), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13634-017-0468-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Speed Accelerator for Homomorphic Encryption using the Karatsuba Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (5s), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3126558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamically Reconfigurable Multi-ASIP Architecture for Multistandard and Multimode Turbo Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), pp.383 - 387. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2015.2396941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la prédiction de branchement dans la synthèse de haut niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 2/2013, 281-301, pp.XX-YY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection Attacks in On-Chip Interconnects: A Comparative Study of Wishbone, AXI-Lite, and AXI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Workshop on Design and Architectures for Signal and Image Processing (DASIP 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing RISC-V TEE Security Against Cache Timing Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Elmnaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshops on Cryptographic architectures embedded in logic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteInjector: A LiteX Extension for Fault Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Salerne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defending the Citadel: Fault Injection Attacks against Dynamic Information Flow Tracking and Related Countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Regazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Knoxville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Architecture Under Siege: An In-depth Analysis of Fault Attack Vulnerabilities and Countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Cyber Security and Resilience (CSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, London, United Kingdom. pp.890-896, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSR61664.2024.10679464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrouillage des lignes de cache pour la lutte contre les attaques par canaux auxiliaires exploitant les mémoires caches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber On Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, ile des Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Effect of Replacement Policies on The Security of Randomized Cache Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Philipp Thoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACM ASIA Conference on Computer and Communications Security (ACM ASIACCS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Singapore, Singapore. pp.483-497, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3634737.3637677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Fault Injection Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dafali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne University, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache locking against cache-based side-channel attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'hiver Francophone sur les Technologies de Conception des Systèmes Embarqués Hétérogènes (FETCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Feb 2024, Maillen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fine-Grained Dynamic Partitioning Against Cache-Based Timing Attacks via Cache Locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Knoxville, TN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripting the Unpredictable: Automate Fault Injection in RTL Simulation for Vulnerability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne University, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When in-core DIFT faces fault injection attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi 2023 - 19th International Workshops on Cryptographic architectures embedded in logic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cantabria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another Break in the Wall: Harnessing Fault Injection Attacks to Penetrate Software Fortresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SensorsS&amp;P: First International Workshop on Security and Privacy of Sensing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Istanbul Turkiye, France. pp.8-14, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3628356.3630116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting a RISC-V embedded processor against physical and software attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BITFLIP by DGA - European Cyber Week 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work in Progress: Thwarting Timing Attacks in Microcontrollers using Fine-grained Hardware Protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Hatchikian-Houdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE European Symposium on Security and Privacy Workshops (EuroS&amp;PW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processor Extensions for Hardware Instruction Replay against Fault Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ait Manssour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: 25th International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Secured IoT Devices: a Shuffled 8-Bit AES Hardware Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Harcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Seville, Spain. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS45731.2020.9180599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hardware/software co-design approach for security analysis of application behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Nouvelles Avancées en Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA de Toulouse; LAAS-CNRS, Jan 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherlock Holmes of Cache Side-Channel Attacks in Intel's x86 Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usman Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-Communications and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-Based Side-Channel Intrusion Detection using Hardware Performance Counters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi 2018 - 16th International Workshops on Cryptographic architectures embedded in logic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01824512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Evaluation of Homomorphic Encryption Schemes Based on Ring-LWE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 9th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2018.8328693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning For Security: The Case of Side-Channel Attack Detection at Run-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maham Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneeb Yousaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-time Detection of Prime+Probe Side-Channel Attack on AES Encryption Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Bin Raees Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel lightweight hardware-assisted static instrumentation approach for ARM SoC using debug components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AsianHOST 2018 - Asian Hardware Oriented Security and Trust Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, China. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/asianhost.2018.8607177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIGHTs-WATCH: A Cache-based Side-channel Intrusion Detector Using Hardware Performance Counters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maham Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Hardware and Architectural Support for Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3214292.3214293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A small and adaptive coprocessor for information flow tracking in ARM SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Kumar Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReConFig 2018 - International Conference on Reconfigurable Computing and FPGAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cancun, Mexico. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/reconfig.2018.8641695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: A hardware extension for DIFT on ARM-based SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 27th International Conference on Field Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/fpl.2017.8056767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somewhat/Fully Homomorphic Encryption: Implementation Progresses and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2SI 2017 : 2nd International Conference on Codes, Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rabat, Morocco. pp.68 - 82, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-55589-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAnTHErS: A Prototyping and Analysis Tool for Homomorphic Encryption Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT: 14th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: embedded security through hardware-enhanced information flow tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul – Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir – Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume – Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2017 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Grenoble (Autrans), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Virtual Plant to Support the Development of Intelligent Gateway for Sensors/Actuators Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Toublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5837-5842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Confidentiality Against Cache-based SCAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Asim Mukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM WomENcourage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01748057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A portable approach for SoC-based Dynamic Information Flow Tracking implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast polynomial arithmetic for Somewhat Homomorphic Encryption operations in hardware with Karatsuba algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Field-Programmable Technology (FPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Xi’an, China. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPT.2016.7929535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPSoCSim extension: An OVP Simulator for the Evaluation of Cluster-based Multicore and Many-core architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4rd Work­shop on Vir­tu­al Pro­to­typ­ing of Par­al­lel and Em­bed­ded Sys­tems (ViPES) as part of the In­ter­na­tio­nal Con­fe­rence on Em­bed­ded Com­pu­ter Sys­tems: Ar­chi­tec­tu­res, Mo­de­ling, and Si­mu­la­ti­on (SAMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMOS many-core operating system extension with new secure-enable mechanisms for dynamic creation of secure zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Euromicro International Conference on Parallel, Distributed and Netwprk-Based Processing (PDP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Heraklion - Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Spatially Isolated Secure Zones for NoC-based Many-core Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Göhringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Workshop on Reconfigurable and Communication-Centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2016.7533900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a hardware-assisted information flow tracking ecosystem for ARM processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Field-Programmable Logic and Applications (FPL 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/fpl.2016.7577396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trace-driven approach for fast and accurate simulation of manycore architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Butko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Garibotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Ost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Adeniyi-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASP-DAC: Asia and South Pacific Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Chiba, Tokyo, Japan. pp.707-712, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASPDAC.2015.7059093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01255921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Polynomial Multiplication Algorithms for Homomorphic Encryption Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Reconfigurable Computing and FPGAs (ReConFig)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReConFig.2015.7393307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance Exploration of 3D NoCs with Resistive-Open TSVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Emmanuel Effiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sassatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2015 - International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.579-584, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance exploration of partially connected 3D NoCs under manufacturing variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anelise Kologeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sassatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2014 - 12th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trois-Rivieres, QC, Canada. pp.61-64, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6933985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reconfigurable multi-standard ASIP-based turbo decoder for an efficient dynamic reconfiguration in a multi-ASIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2013 : IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Natal, Brazil. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2013.6654620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Design and Prototyping of a Reconfigurable Decoder Architecture for QC-LDPC Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSP 2013 : 24th IEEE International Symposium on Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme multi-ASIP reconfigurable dynamiquement pour le turbo décodage dans un contexte multi-standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Branch Prediction For High-Level Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Nono Wouafo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Danilo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Field Programmable Logic and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Portugal. pp.XX-YY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient on-chip configuration infrastructure for a flexible multi-ASIP turbo decoder architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hübner Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCoSoC 2013 : 8th IEEE International Workshop on Reconfigurable and Communication-Centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2013.6581518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizations for an efficient reconfiguration of an ASIP-based turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2013 : IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Beijing, Chine. pp.493 - 496, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2013.6571888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stopping-free dynamic configuration of a multi-ASIP turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hubner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD 2013 : 16th Euromicro Conference on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Santander, Spain. pp.155 - 162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical approach for sizing of heterogeneous multiprocessor flexible platform for iterative demapping and channel decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on ReConFigurable Computing and FPGAs (Reconfig)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReConFig.2012.6416728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de Branchement dans la Synthèse de Haut Niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPosium en Architectures, Saint Malo, Mai 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, St Malo, France. pp.XX-YY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of reconfigurable multi-standards ASIP-based receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC-SIP : colloque national du groupe de recherches System On Chip - System In Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Keystone Security Against Cache Timing Attacks: A Modular Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Elmnaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2025 du GDR SoC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lorient, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Fault Injection Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dafali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les attaques par injection de fautes (JAIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Clock Glitching Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CYBERUS Spring School 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Invisible Threads: Dynamic Information Flow Tracking and the Intriguing World of Fault Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les Attaques par Injection de Fautes (JAIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Gardanne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When in-core DIFT faces fault injection attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISC-V Summit Europe 2023,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Barcelone, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of a processor with DIFT against physical attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter School on Microarchitectural Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: a framework for efficient DIFT in real-world SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Programmable Logic (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardBlare: a Hardware-Assisted Approach for Dynamic Information Flow Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des doctorantes et doctorants en informatique de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardBlare: an efficient hardware-assisted DIFC for non-modified embedded processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHES 2015 - Workshop on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multithreading for Compute Accelerators Through Distributed Shared Memory Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Garibotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Ost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Adeniyi-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC: Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Francisco, United States. IEEE Design Automation Conference, 2014, Work-in-Progress Session</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01419120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient dynamic configuration of a multi-ASIP turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP 2013 : Colloque National du Groupe de Recherche System on Chip -System in Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward dynamically reconfigurable high throughput multiprocessor Turbo decoder in a multimode and multi-standard context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronics. Université de Bretagne-Sud, 2013. English. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01096975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la sécurité des systèmes embarqués face aux attaques logiques et physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architectures Matérielles [cs.AR]. Université Bretagne Sud, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04155274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:139.13043478261px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vianney Lapôtre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vianney-lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8091-0703</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176951911</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received my M.Sc. and my Ph.D. in Electrical and Computer Engineering from the University Bretagne Sud, France, in 2010 and 2013 respectively. In 2012 I spent six months as an invited researcher at the Ruhr-University of Bochum, Germany. From 2013 to 2014, I was a Postdoctoral at LIRMM, Montpellier, France. I was involved in the European Mont-Blanc project. I am currently associate professor at University Bretagne Sud, France. My research interests include hardware security, embedded processors and reconfigurable hardware architectures.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the contribution of hardware shuffling in securing low-cost symmetric encryption devices against power-based side-channel attacks: case study of an AES-128 on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Harcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Reconfigurable Technology and Systems (TRETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (4), pp.43. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3758100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kingsguard OS-level mitigation against cache side-channel attacks using runtime detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muneeb Yousaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.731-747. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-021-00906-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Exploration of Homomorphic Encryption Scheme Input Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Security and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.102627. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jisa.2020.102627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter is here! A decade of cache-based side-channel attacks, detection & mitigation for RSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asim Mukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92, pp.#101524. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2020.101524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHISPER A Tool for Run-time Detection of Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.83871-83900. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2988370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUSH + PREFETCH: A Countermeasure Against Access-driven Cache-based Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Asim Mukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, pp.101698. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2019.101698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet the Sherlock Holmes’ of Side Channel Leakage: A Survey of Cache SCA Detection Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.70836-70860. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2980522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware/Software co-Design of an Accelerator for FV Homomorphic Encryption Scheme using Karatsuba Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (3), pp.335-347. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2016.2645204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Deployment Strategies for Spatial Isolation on Many-Core Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Göhringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.1 - 31. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3168383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Speed Accelerator for Homomorphic Encryption using the Karatsuba Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (5s), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3126558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic configuration management of a multi-standard and multi-mode reconfigurable multi-ASIP architecture for turbo decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (1), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13634-017-0468-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamically Reconfigurable Multi-ASIP Architecture for Multistandard and Multimode Turbo Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), pp.383 - 387. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2015.2396941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la prédiction de branchement dans la synthèse de haut niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 2/2013, 281-301, pp.XX-YY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection Attacks in On-Chip Interconnects: A Comparative Study of Wishbone, AXI-Lite, and AXI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Workshop on Design and Architectures for Signal and Image Processing (DASIP 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing RISC-V TEE Security Against Cache Timing Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Elmnaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshops on Cryptographic architectures embedded in logic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteInjector: A LiteX Extension for Fault Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Salerne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrouillage des lignes de cache pour la lutte contre les attaques par canaux auxiliaires exploitant les mémoires caches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber On Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, ile des Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defending the Citadel: Fault Injection Attacks against Dynamic Information Flow Tracking and Related Countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Regazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Knoxville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Architecture Under Siege: An In-depth Analysis of Fault Attack Vulnerabilities and Countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Cyber Security and Resilience (CSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, London, United Kingdom. pp.890-896, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSR61664.2024.10679464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Effect of Replacement Policies on The Security of Randomized Cache Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Philipp Thoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACM ASIA Conference on Computer and Communications Security (ACM ASIACCS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Singapore, Singapore. pp.483-497, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3634737.3637677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Fault Injection Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dafali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne University, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fine-Grained Dynamic Partitioning Against Cache-Based Timing Attacks via Cache Locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Knoxville, TN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache locking against cache-based side-channel attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'hiver Francophone sur les Technologies de Conception des Systèmes Embarqués Hétérogènes (FETCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Feb 2024, Maillen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripting the Unpredictable: Automate Fault Injection in RTL Simulation for Vulnerability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne University, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another Break in the Wall: Harnessing Fault Injection Attacks to Penetrate Software Fortresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SensorsS&amp;P: First International Workshop on Security and Privacy of Sensing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Istanbul Turkiye, France. pp.8-14, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3628356.3630116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When in-core DIFT faces fault injection attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi 2023 - 19th International Workshops on Cryptographic architectures embedded in logic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cantabria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work in Progress: Thwarting Timing Attacks in Microcontrollers using Fine-grained Hardware Protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Hatchikian-Houdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE European Symposium on Security and Privacy Workshops (EuroS&amp;PW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting a RISC-V embedded processor against physical and software attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BITFLIP by DGA - European Cyber Week 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processor Extensions for Hardware Instruction Replay against Fault Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ait Manssour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: 25th International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Secured IoT Devices: a Shuffled 8-Bit AES Hardware Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Harcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Seville, Spain. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS45731.2020.9180599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hardware/software co-design approach for security analysis of application behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Nouvelles Avancées en Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA de Toulouse; LAAS-CNRS, Jan 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherlock Holmes of Cache Side-Channel Attacks in Intel's x86 Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usman Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-Communications and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Evaluation of Homomorphic Encryption Schemes Based on Ring-LWE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 9th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2018.8328693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-Based Side-Channel Intrusion Detection using Hardware Performance Counters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi 2018 - 16th International Workshops on Cryptographic architectures embedded in logic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01824512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning For Security: The Case of Side-Channel Attack Detection at Run-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maham Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneeb Yousaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel lightweight hardware-assisted static instrumentation approach for ARM SoC using debug components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AsianHOST 2018 - Asian Hardware Oriented Security and Trust Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, China. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/asianhost.2018.8607177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-time Detection of Prime+Probe Side-Channel Attack on AES Encryption Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Bin Raees Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIGHTs-WATCH: A Cache-based Side-channel Intrusion Detector Using Hardware Performance Counters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maham Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Hardware and Architectural Support for Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3214292.3214293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A small and adaptive coprocessor for information flow tracking in ARM SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Kumar Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReConFig 2018 - International Conference on Reconfigurable Computing and FPGAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cancun, Mexico. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/reconfig.2018.8641695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: A hardware extension for DIFT on ARM-based SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 27th International Conference on Field Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/fpl.2017.8056767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAnTHErS: A Prototyping and Analysis Tool for Homomorphic Encryption Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT: 14th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somewhat/Fully Homomorphic Encryption: Implementation Progresses and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2SI 2017 : 2nd International Conference on Codes, Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rabat, Morocco. pp.68 - 82, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-55589-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: embedded security through hardware-enhanced information flow tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul – Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir – Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume – Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2017 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Grenoble (Autrans), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Virtual Plant to Support the Development of Intelligent Gateway for Sensors/Actuators Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Toublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5837-5842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Confidentiality Against Cache-based SCAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Asim Mukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM WomENcourage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01748057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPSoCSim extension: An OVP Simulator for the Evaluation of Cluster-based Multicore and Many-core architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4rd Work­shop on Vir­tu­al Pro­to­typ­ing of Par­al­lel and Em­bed­ded Sys­tems (ViPES) as part of the In­ter­na­tio­nal Con­fe­rence on Em­bed­ded Com­pu­ter Sys­tems: Ar­chi­tec­tu­res, Mo­de­ling, and Si­mu­la­ti­on (SAMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A portable approach for SoC-based Dynamic Information Flow Tracking implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast polynomial arithmetic for Somewhat Homomorphic Encryption operations in hardware with Karatsuba algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Field-Programmable Technology (FPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Xi’an, China. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPT.2016.7929535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMOS many-core operating system extension with new secure-enable mechanisms for dynamic creation of secure zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Euromicro International Conference on Parallel, Distributed and Netwprk-Based Processing (PDP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Heraklion - Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a hardware-assisted information flow tracking ecosystem for ARM processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Field-Programmable Logic and Applications (FPL 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/fpl.2016.7577396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Spatially Isolated Secure Zones for NoC-based Many-core Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Göhringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Workshop on Reconfigurable and Communication-Centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2016.7533900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trace-driven approach for fast and accurate simulation of manycore architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Butko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Garibotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Ost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Adeniyi-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASP-DAC: Asia and South Pacific Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Chiba, Tokyo, Japan. pp.707-712, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASPDAC.2015.7059093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01255921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Polynomial Multiplication Algorithms for Homomorphic Encryption Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Reconfigurable Computing and FPGAs (ReConFig)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReConFig.2015.7393307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance Exploration of 3D NoCs with Resistive-Open TSVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Emmanuel Effiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sassatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2015 - International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.579-584, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance exploration of partially connected 3D NoCs under manufacturing variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anelise Kologeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sassatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2014 - 12th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trois-Rivieres, QC, Canada. pp.61-64, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6933985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Design and Prototyping of a Reconfigurable Decoder Architecture for QC-LDPC Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSP 2013 : 24th IEEE International Symposium on Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme multi-ASIP reconfigurable dynamiquement pour le turbo décodage dans un contexte multi-standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reconfigurable multi-standard ASIP-based turbo decoder for an efficient dynamic reconfiguration in a multi-ASIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2013 : IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Natal, Brazil. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2013.6654620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Branch Prediction For High-Level Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Nono Wouafo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Danilo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Field Programmable Logic and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Portugal. pp.XX-YY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient on-chip configuration infrastructure for a flexible multi-ASIP turbo decoder architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hübner Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCoSoC 2013 : 8th IEEE International Workshop on Reconfigurable and Communication-Centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2013.6581518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizations for an efficient reconfiguration of an ASIP-based turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2013 : IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Beijing, Chine. pp.493 - 496, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2013.6571888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stopping-free dynamic configuration of a multi-ASIP turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hubner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD 2013 : 16th Euromicro Conference on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Santander, Spain. pp.155 - 162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical approach for sizing of heterogeneous multiprocessor flexible platform for iterative demapping and channel decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on ReConFigurable Computing and FPGAs (Reconfig)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReConFig.2012.6416728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de Branchement dans la Synthèse de Haut Niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPosium en Architectures, Saint Malo, Mai 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, St Malo, France. pp.XX-YY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of reconfigurable multi-standards ASIP-based receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC-SIP : colloque national du groupe de recherches System On Chip - System In Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Keystone Security Against Cache Timing Attacks: A Modular Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Elmnaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2025 du GDR SoC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lorient, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Fault Injection Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dafali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les attaques par injection de fautes (JAIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Clock Glitching Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CYBERUS Spring School 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Invisible Threads: Dynamic Information Flow Tracking and the Intriguing World of Fault Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les Attaques par Injection de Fautes (JAIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Gardanne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When in-core DIFT faces fault injection attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISC-V Summit Europe 2023,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Barcelone, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of a processor with DIFT against physical attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter School on Microarchitectural Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: a framework for efficient DIFT in real-world SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Programmable Logic (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardBlare: a Hardware-Assisted Approach for Dynamic Information Flow Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des doctorantes et doctorants en informatique de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardBlare: an efficient hardware-assisted DIFC for non-modified embedded processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHES 2015 - Workshop on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multithreading for Compute Accelerators Through Distributed Shared Memory Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Garibotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Ost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Adeniyi-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC: Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Francisco, United States. IEEE Design Automation Conference, 2014, Work-in-Progress Session</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01419120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient dynamic configuration of a multi-ASIP turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP 2013 : Colloque National du Groupe de Recherche System on Chip -System in Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward dynamically reconfigurable high throughput multiprocessor Turbo decoder in a multimode and multi-standard context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronics. Université de Bretagne-Sud, 2013. English. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01096975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la sécurité des systèmes embarqués face aux attaques logiques et physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architectures Matérielles [cs.AR]. Université Bretagne Sud, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04155274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CCAC30D5"/>
+    <w:nsid w:val="AFAF7F22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vianney-lapotre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8091-0703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176951911" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247194v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lap&#244;tre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chavet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Harcha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3758100" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545078v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mushtaq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muneeb Yousaf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khurram Bhatti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogniat Guy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00906-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537540v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asim Mukhtar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2020.101524" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bricq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaz Akram" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2988370" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960569v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Feron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2020.102627" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Asim Mukhtar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khurram Bhatti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2019.101698" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508889v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2980522" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migliore" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2645204" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wehner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G&#246;hringer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3168383" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595772v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Baghdadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-017-0468-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630065v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126558" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121754v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purushotham Murugappa Velayuthan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;bner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2015.2396941" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799808v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Zhao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Elmnaouri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Henault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620057v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pensec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Regazzoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR61664.2024.10679464" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461273v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaudin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427321v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Peters" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philipp Thoma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3634737.3637677" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dafali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381235v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286507v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3628356.3630116" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381708v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155139v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Hatchikian-Houdot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599317v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ait Manssour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511667v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS45731.2020.9180599" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151838v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Ali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01824512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2018.8328693" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876792v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maham Chaudhry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Yousaf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879950v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Bin Raees Rao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911621v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul Wahab" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Nasr Allah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/asianhost.2018.8607177" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3214292.3214293" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Kumar Biswas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/reconfig.2018.8641695" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558473v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/fpl.2017.8056767" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnoron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55589-8_5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595789v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul &#8211; Wahab" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir &#8211; Nasr Allah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume &#8211; Hiet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toublanc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Lamotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748057v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311045v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427642v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2016.7929535" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347188v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273173v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347175v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2016.7533900" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337579v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fpl.2016.7577396" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01255921v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Butko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garibotti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Ost" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Adeniyi-Jones" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPDAC.2015.7059093" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273192v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2015.7393307" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248588v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Effiong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.49" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248595v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelise Kologeski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima Kastensmidt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933985" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002828v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2013.6654620" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876088v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876009v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830417v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Nono Wouafo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Danilo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873978v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;bner Michael" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2013.6581518" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873979v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2013.6571888" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876005v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hubner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747714v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Haddad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2012.6416728" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592606v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724998v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056900v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729617v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729593v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727439v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132319v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727408v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558475v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311032v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01252597v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419120v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876017v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bazin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01096975v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04155274v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vianney-lapotre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8091-0703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176951911" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247194v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lap&#244;tre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chavet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Harcha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3758100" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545078v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mushtaq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muneeb Yousaf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khurram Bhatti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogniat Guy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00906-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960569v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Feron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2020.102627" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537540v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asim Mukhtar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2020.101524" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bricq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaz Akram" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2988370" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Asim Mukhtar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khurram Bhatti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2019.101698" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508889v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2980522" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migliore" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2645204" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wehner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G&#246;hringer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3168383" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630065v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126558" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Baghdadi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-017-0468-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121754v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purushotham Murugappa Velayuthan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;bner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2015.2396941" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799808v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Zhao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Elmnaouri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Henault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461273v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaudin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620057v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pensec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Regazzoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691839v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR61664.2024.10679464" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427321v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Peters" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philipp Thoma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3634737.3637677" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dafali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446221v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286507v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3628356.3630116" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155139v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Hatchikian-Houdot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381708v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599317v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ait Manssour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511667v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS45731.2020.9180599" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151838v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Ali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757093v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2018.8328693" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01824512v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876792v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maham Chaudhry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Yousaf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911621v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul Wahab" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Nasr Allah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/asianhost.2018.8607177" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879950v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Bin Raees Rao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3214292.3214293" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Kumar Biswas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/reconfig.2018.8641695" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558473v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/fpl.2017.8056767" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596540v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnoron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55589-8_5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul &#8211; Wahab" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir &#8211; Nasr Allah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume &#8211; Hiet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toublanc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Lamotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748057v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347188v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311045v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427642v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2016.7929535" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273173v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337579v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fpl.2016.7577396" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347175v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2016.7533900" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01255921v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Butko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garibotti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Ost" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Adeniyi-Jones" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPDAC.2015.7059093" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273192v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2015.7393307" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248588v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Effiong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.49" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248595v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelise Kologeski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima Kastensmidt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933985" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876088v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876009v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002828v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2013.6654620" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830417v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Nono Wouafo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Danilo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873978v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;bner Michael" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2013.6581518" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873979v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2013.6571888" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876005v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hubner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747714v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Haddad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2012.6416728" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592606v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724998v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056900v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729617v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729593v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727439v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132319v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727408v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558475v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311032v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01252597v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419120v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876017v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bazin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01096975v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04155274v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>