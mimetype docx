--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:139.13043478261px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vianney Lapôtre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vianney-lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8091-0703</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176951911</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received my M.Sc. and my Ph.D. in Electrical and Computer Engineering from the University Bretagne Sud, France, in 2010 and 2013 respectively. In 2012 I spent six months as an invited researcher at the Ruhr-University of Bochum, Germany. From 2013 to 2014, I was a Postdoctoral at LIRMM, Montpellier, France. I was involved in the European Mont-Blanc project. I am currently associate professor at University Bretagne Sud, France. My research interests include hardware security, embedded processors and reconfigurable hardware architectures.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the contribution of hardware shuffling in securing low-cost symmetric encryption devices against power-based side-channel attacks: case study of an AES-128 on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Harcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Reconfigurable Technology and Systems (TRETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (4), pp.43. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3758100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kingsguard OS-level mitigation against cache side-channel attacks using runtime detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muneeb Yousaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.731-747. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-021-00906-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Exploration of Homomorphic Encryption Scheme Input Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Security and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.102627. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jisa.2020.102627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter is here! A decade of cache-based side-channel attacks, detection & mitigation for RSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asim Mukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92, pp.#101524. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2020.101524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHISPER A Tool for Run-time Detection of Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.83871-83900. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2988370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUSH + PREFETCH: A Countermeasure Against Access-driven Cache-based Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Asim Mukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, pp.101698. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2019.101698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet the Sherlock Holmes’ of Side Channel Leakage: A Survey of Cache SCA Detection Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.70836-70860. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2980522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware/Software co-Design of an Accelerator for FV Homomorphic Encryption Scheme using Karatsuba Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (3), pp.335-347. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2016.2645204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Deployment Strategies for Spatial Isolation on Many-Core Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Göhringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.1 - 31. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3168383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Speed Accelerator for Homomorphic Encryption using the Karatsuba Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (5s), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3126558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic configuration management of a multi-standard and multi-mode reconfigurable multi-ASIP architecture for turbo decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (1), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13634-017-0468-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamically Reconfigurable Multi-ASIP Architecture for Multistandard and Multimode Turbo Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), pp.383 - 387. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2015.2396941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la prédiction de branchement dans la synthèse de haut niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 2/2013, 281-301, pp.XX-YY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection Attacks in On-Chip Interconnects: A Comparative Study of Wishbone, AXI-Lite, and AXI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Workshop on Design and Architectures for Signal and Image Processing (DASIP 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing RISC-V TEE Security Against Cache Timing Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Elmnaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshops on Cryptographic architectures embedded in logic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteInjector: A LiteX Extension for Fault Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Salerne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrouillage des lignes de cache pour la lutte contre les attaques par canaux auxiliaires exploitant les mémoires caches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber On Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, ile des Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defending the Citadel: Fault Injection Attacks against Dynamic Information Flow Tracking and Related Countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Regazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Knoxville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Architecture Under Siege: An In-depth Analysis of Fault Attack Vulnerabilities and Countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Cyber Security and Resilience (CSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, London, United Kingdom. pp.890-896, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSR61664.2024.10679464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Effect of Replacement Policies on The Security of Randomized Cache Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Philipp Thoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACM ASIA Conference on Computer and Communications Security (ACM ASIACCS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Singapore, Singapore. pp.483-497, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3634737.3637677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Fault Injection Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dafali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne University, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fine-Grained Dynamic Partitioning Against Cache-Based Timing Attacks via Cache Locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Knoxville, TN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache locking against cache-based side-channel attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'hiver Francophone sur les Technologies de Conception des Systèmes Embarqués Hétérogènes (FETCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Feb 2024, Maillen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripting the Unpredictable: Automate Fault Injection in RTL Simulation for Vulnerability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne University, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another Break in the Wall: Harnessing Fault Injection Attacks to Penetrate Software Fortresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SensorsS&amp;P: First International Workshop on Security and Privacy of Sensing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Istanbul Turkiye, France. pp.8-14, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3628356.3630116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When in-core DIFT faces fault injection attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi 2023 - 19th International Workshops on Cryptographic architectures embedded in logic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cantabria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work in Progress: Thwarting Timing Attacks in Microcontrollers using Fine-grained Hardware Protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Hatchikian-Houdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE European Symposium on Security and Privacy Workshops (EuroS&amp;PW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting a RISC-V embedded processor against physical and software attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BITFLIP by DGA - European Cyber Week 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processor Extensions for Hardware Instruction Replay against Fault Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ait Manssour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: 25th International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Secured IoT Devices: a Shuffled 8-Bit AES Hardware Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Harcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Seville, Spain. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS45731.2020.9180599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hardware/software co-design approach for security analysis of application behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Nouvelles Avancées en Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA de Toulouse; LAAS-CNRS, Jan 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherlock Holmes of Cache Side-Channel Attacks in Intel's x86 Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usman Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-Communications and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Evaluation of Homomorphic Encryption Schemes Based on Ring-LWE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 9th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2018.8328693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-Based Side-Channel Intrusion Detection using Hardware Performance Counters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi 2018 - 16th International Workshops on Cryptographic architectures embedded in logic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01824512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning For Security: The Case of Side-Channel Attack Detection at Run-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maham Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneeb Yousaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel lightweight hardware-assisted static instrumentation approach for ARM SoC using debug components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AsianHOST 2018 - Asian Hardware Oriented Security and Trust Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, China. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/asianhost.2018.8607177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-time Detection of Prime+Probe Side-Channel Attack on AES Encryption Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Bin Raees Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIGHTs-WATCH: A Cache-based Side-channel Intrusion Detector Using Hardware Performance Counters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maham Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Hardware and Architectural Support for Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3214292.3214293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A small and adaptive coprocessor for information flow tracking in ARM SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Kumar Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReConFig 2018 - International Conference on Reconfigurable Computing and FPGAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cancun, Mexico. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/reconfig.2018.8641695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: A hardware extension for DIFT on ARM-based SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 27th International Conference on Field Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/fpl.2017.8056767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAnTHErS: A Prototyping and Analysis Tool for Homomorphic Encryption Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT: 14th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somewhat/Fully Homomorphic Encryption: Implementation Progresses and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2SI 2017 : 2nd International Conference on Codes, Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rabat, Morocco. pp.68 - 82, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-55589-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: embedded security through hardware-enhanced information flow tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul – Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir – Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume – Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2017 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Grenoble (Autrans), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Virtual Plant to Support the Development of Intelligent Gateway for Sensors/Actuators Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Toublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5837-5842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Confidentiality Against Cache-based SCAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Asim Mukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM WomENcourage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01748057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPSoCSim extension: An OVP Simulator for the Evaluation of Cluster-based Multicore and Many-core architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4rd Work­shop on Vir­tu­al Pro­to­typ­ing of Par­al­lel and Em­bed­ded Sys­tems (ViPES) as part of the In­ter­na­tio­nal Con­fe­rence on Em­bed­ded Com­pu­ter Sys­tems: Ar­chi­tec­tu­res, Mo­de­ling, and Si­mu­la­ti­on (SAMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A portable approach for SoC-based Dynamic Information Flow Tracking implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast polynomial arithmetic for Somewhat Homomorphic Encryption operations in hardware with Karatsuba algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Field-Programmable Technology (FPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Xi’an, China. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPT.2016.7929535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMOS many-core operating system extension with new secure-enable mechanisms for dynamic creation of secure zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Euromicro International Conference on Parallel, Distributed and Netwprk-Based Processing (PDP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Heraklion - Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a hardware-assisted information flow tracking ecosystem for ARM processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Field-Programmable Logic and Applications (FPL 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/fpl.2016.7577396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Spatially Isolated Secure Zones for NoC-based Many-core Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Göhringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Workshop on Reconfigurable and Communication-Centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2016.7533900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trace-driven approach for fast and accurate simulation of manycore architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Butko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Garibotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Ost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Adeniyi-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASP-DAC: Asia and South Pacific Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Chiba, Tokyo, Japan. pp.707-712, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASPDAC.2015.7059093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01255921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Polynomial Multiplication Algorithms for Homomorphic Encryption Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Reconfigurable Computing and FPGAs (ReConFig)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReConFig.2015.7393307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance Exploration of 3D NoCs with Resistive-Open TSVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Emmanuel Effiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sassatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2015 - International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.579-584, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance exploration of partially connected 3D NoCs under manufacturing variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anelise Kologeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sassatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2014 - 12th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trois-Rivieres, QC, Canada. pp.61-64, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6933985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Design and Prototyping of a Reconfigurable Decoder Architecture for QC-LDPC Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSP 2013 : 24th IEEE International Symposium on Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme multi-ASIP reconfigurable dynamiquement pour le turbo décodage dans un contexte multi-standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reconfigurable multi-standard ASIP-based turbo decoder for an efficient dynamic reconfiguration in a multi-ASIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2013 : IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Natal, Brazil. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2013.6654620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Branch Prediction For High-Level Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Nono Wouafo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Danilo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Field Programmable Logic and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Portugal. pp.XX-YY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient on-chip configuration infrastructure for a flexible multi-ASIP turbo decoder architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hübner Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCoSoC 2013 : 8th IEEE International Workshop on Reconfigurable and Communication-Centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2013.6581518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizations for an efficient reconfiguration of an ASIP-based turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2013 : IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Beijing, Chine. pp.493 - 496, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2013.6571888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stopping-free dynamic configuration of a multi-ASIP turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hubner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD 2013 : 16th Euromicro Conference on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Santander, Spain. pp.155 - 162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical approach for sizing of heterogeneous multiprocessor flexible platform for iterative demapping and channel decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on ReConFigurable Computing and FPGAs (Reconfig)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReConFig.2012.6416728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de Branchement dans la Synthèse de Haut Niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPosium en Architectures, Saint Malo, Mai 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, St Malo, France. pp.XX-YY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of reconfigurable multi-standards ASIP-based receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC-SIP : colloque national du groupe de recherches System On Chip - System In Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Keystone Security Against Cache Timing Attacks: A Modular Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Elmnaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2025 du GDR SoC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lorient, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Fault Injection Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dafali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les attaques par injection de fautes (JAIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Clock Glitching Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CYBERUS Spring School 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Invisible Threads: Dynamic Information Flow Tracking and the Intriguing World of Fault Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les Attaques par Injection de Fautes (JAIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Gardanne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When in-core DIFT faces fault injection attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISC-V Summit Europe 2023,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Barcelone, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of a processor with DIFT against physical attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter School on Microarchitectural Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: a framework for efficient DIFT in real-world SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Programmable Logic (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardBlare: a Hardware-Assisted Approach for Dynamic Information Flow Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des doctorantes et doctorants en informatique de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardBlare: an efficient hardware-assisted DIFC for non-modified embedded processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHES 2015 - Workshop on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multithreading for Compute Accelerators Through Distributed Shared Memory Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Garibotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Ost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Adeniyi-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC: Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Francisco, United States. IEEE Design Automation Conference, 2014, Work-in-Progress Session</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01419120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient dynamic configuration of a multi-ASIP turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP 2013 : Colloque National du Groupe de Recherche System on Chip -System in Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward dynamically reconfigurable high throughput multiprocessor Turbo decoder in a multimode and multi-standard context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronics. Université de Bretagne-Sud, 2013. English. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01096975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la sécurité des systèmes embarqués face aux attaques logiques et physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architectures Matérielles [cs.AR]. Université Bretagne Sud, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04155274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:139.13043478261px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vianney Lapôtre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vianney-lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8091-0703</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176951911</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=w0aSCHcAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received my M.Sc. and my Ph.D. in Electrical and Computer Engineering from the University Bretagne Sud, France, in 2010 and 2013 respectively. In 2012 I spent six months as an invited researcher at the Ruhr-University of Bochum, Germany. From 2013 to 2014, I was a Postdoctoral at LIRMM, Montpellier, France. I was involved in the European Mont-Blanc project. I am currently associate professor at University Bretagne Sud, France. My research interests include hardware security, embedded processors and reconfigurable hardware architectures.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the contribution of hardware shuffling in securing low-cost symmetric encryption devices against power-based side-channel attacks: case study of an AES-128 on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Harcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Reconfigurable Technology and Systems (TRETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (4), pp.43. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3758100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kingsguard OS-level mitigation against cache side-channel attacks using runtime detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muneeb Yousaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.731-747. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-021-00906-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter is here! A decade of cache-based side-channel attacks, detection & mitigation for RSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asim Mukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92, pp.#101524. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2020.101524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHISPER A Tool for Run-time Detection of Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.83871-83900. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2988370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Exploration of Homomorphic Encryption Scheme Input Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Security and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.102627. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jisa.2020.102627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUSH + PREFETCH: A Countermeasure Against Access-driven Cache-based Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Asim Mukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, pp.101698. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2019.101698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet the Sherlock Holmes’ of Side Channel Leakage: A Survey of Cache SCA Detection Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.70836-70860. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2980522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware/Software co-Design of an Accelerator for FV Homomorphic Encryption Scheme using Karatsuba Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (3), pp.335-347. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2016.2645204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Deployment Strategies for Spatial Isolation on Many-Core Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Göhringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.1 - 31. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3168383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic configuration management of a multi-standard and multi-mode reconfigurable multi-ASIP architecture for turbo decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (1), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13634-017-0468-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Speed Accelerator for Homomorphic Encryption using the Karatsuba Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (5s), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3126558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamically Reconfigurable Multi-ASIP Architecture for Multistandard and Multimode Turbo Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), pp.383 - 387. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2015.2396941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la prédiction de branchement dans la synthèse de haut niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 2/2013, 281-301, pp.XX-YY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection Attacks in On-Chip Interconnects: A Comparative Study of Wishbone, AXI-Lite, and AXI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Workshop on Design and Architectures for Signal and Image Processing (DASIP 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteInjector: A LiteX Extension for Fault Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Salerne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing RISC-V TEE Security Against Cache Timing Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Elmnaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshops on Cryptographic architectures embedded in logic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defending the Citadel: Fault Injection Attacks against Dynamic Information Flow Tracking and Related Countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Regazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Knoxville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Architecture Under Siege: An In-depth Analysis of Fault Attack Vulnerabilities and Countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Cyber Security and Resilience (CSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, London, United Kingdom. pp.890-896, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSR61664.2024.10679464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrouillage des lignes de cache pour la lutte contre les attaques par canaux auxiliaires exploitant les mémoires caches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber On Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, ile des Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Effect of Replacement Policies on The Security of Randomized Cache Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Philipp Thoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACM ASIA Conference on Computer and Communications Security (ACM ASIACCS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Singapore, Singapore. pp.483-497, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3634737.3637677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Fault Injection Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dafali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne University, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fine-Grained Dynamic Partitioning Against Cache-Based Timing Attacks via Cache Locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Knoxville, TN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache locking against cache-based side-channel attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'hiver Francophone sur les Technologies de Conception des Systèmes Embarqués Hétérogènes (FETCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Feb 2024, Maillen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripting the Unpredictable: Automate Fault Injection in RTL Simulation for Vulnerability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne University, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When in-core DIFT faces fault injection attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi 2023 - 19th International Workshops on Cryptographic architectures embedded in logic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cantabria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another Break in the Wall: Harnessing Fault Injection Attacks to Penetrate Software Fortresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SensorsS&amp;P: First International Workshop on Security and Privacy of Sensing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Istanbul Turkiye, France. pp.8-14, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3628356.3630116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work in Progress: Thwarting Timing Attacks in Microcontrollers using Fine-grained Hardware Protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Hatchikian-Houdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE European Symposium on Security and Privacy Workshops (EuroS&amp;PW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting a RISC-V embedded processor against physical and software attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BITFLIP by DGA - European Cyber Week 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processor Extensions for Hardware Instruction Replay against Fault Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ait Manssour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: 25th International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Secured IoT Devices: a Shuffled 8-Bit AES Hardware Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Harcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Seville, Spain. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS45731.2020.9180599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hardware/software co-design approach for security analysis of application behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Nouvelles Avancées en Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA de Toulouse; LAAS-CNRS, Jan 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherlock Holmes of Cache Side-Channel Attacks in Intel's x86 Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usman Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-Communications and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A small and adaptive coprocessor for information flow tracking in ARM SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Kumar Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReConFig 2018 - International Conference on Reconfigurable Computing and FPGAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cancun, Mexico. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/reconfig.2018.8641695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning For Security: The Case of Side-Channel Attack Detection at Run-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maham Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneeb Yousaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-Based Side-Channel Intrusion Detection using Hardware Performance Counters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi 2018 - 16th International Workshops on Cryptographic architectures embedded in logic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01824512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Evaluation of Homomorphic Encryption Schemes Based on Ring-LWE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 9th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2018.8328693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel lightweight hardware-assisted static instrumentation approach for ARM SoC using debug components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AsianHOST 2018 - Asian Hardware Oriented Security and Trust Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, China. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/asianhost.2018.8607177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-time Detection of Prime+Probe Side-Channel Attack on AES Encryption Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Bin Raees Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIGHTs-WATCH: A Cache-based Side-channel Intrusion Detector Using Hardware Performance Counters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maham Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Hardware and Architectural Support for Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3214292.3214293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Confidentiality Against Cache-based SCAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Asim Mukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM WomENcourage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01748057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: A hardware extension for DIFT on ARM-based SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 27th International Conference on Field Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/fpl.2017.8056767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAnTHErS: A Prototyping and Analysis Tool for Homomorphic Encryption Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT: 14th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somewhat/Fully Homomorphic Encryption: Implementation Progresses and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2SI 2017 : 2nd International Conference on Codes, Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rabat, Morocco. pp.68 - 82, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-55589-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: embedded security through hardware-enhanced information flow tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul – Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir – Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume – Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2017 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Grenoble (Autrans), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Virtual Plant to Support the Development of Intelligent Gateway for Sensors/Actuators Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Toublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5837-5842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Spatially Isolated Secure Zones for NoC-based Many-core Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Göhringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Workshop on Reconfigurable and Communication-Centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2016.7533900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a hardware-assisted information flow tracking ecosystem for ARM processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Field-Programmable Logic and Applications (FPL 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/fpl.2016.7577396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast polynomial arithmetic for Somewhat Homomorphic Encryption operations in hardware with Karatsuba algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Field-Programmable Technology (FPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Xi’an, China. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPT.2016.7929535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A portable approach for SoC-based Dynamic Information Flow Tracking implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPSoCSim extension: An OVP Simulator for the Evaluation of Cluster-based Multicore and Many-core architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4rd Work­shop on Vir­tu­al Pro­to­typ­ing of Par­al­lel and Em­bed­ded Sys­tems (ViPES) as part of the In­ter­na­tio­nal Con­fe­rence on Em­bed­ded Com­pu­ter Sys­tems: Ar­chi­tec­tu­res, Mo­de­ling, and Si­mu­la­ti­on (SAMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMOS many-core operating system extension with new secure-enable mechanisms for dynamic creation of secure zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Euromicro International Conference on Parallel, Distributed and Netwprk-Based Processing (PDP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Heraklion - Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trace-driven approach for fast and accurate simulation of manycore architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Butko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Garibotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Ost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Adeniyi-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASP-DAC: Asia and South Pacific Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Chiba, Tokyo, Japan. pp.707-712, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASPDAC.2015.7059093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01255921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Polynomial Multiplication Algorithms for Homomorphic Encryption Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Reconfigurable Computing and FPGAs (ReConFig)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReConFig.2015.7393307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance Exploration of 3D NoCs with Resistive-Open TSVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Emmanuel Effiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sassatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2015 - International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.579-584, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance exploration of partially connected 3D NoCs under manufacturing variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anelise Kologeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sassatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2014 - 12th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trois-Rivieres, QC, Canada. pp.61-64, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6933985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Branch Prediction For High-Level Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Nono Wouafo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Danilo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Field Programmable Logic and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Portugal. pp.XX-YY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient on-chip configuration infrastructure for a flexible multi-ASIP turbo decoder architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hübner Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCoSoC 2013 : 8th IEEE International Workshop on Reconfigurable and Communication-Centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2013.6581518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reconfigurable multi-standard ASIP-based turbo decoder for an efficient dynamic reconfiguration in a multi-ASIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2013 : IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Natal, Brazil. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2013.6654620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Design and Prototyping of a Reconfigurable Decoder Architecture for QC-LDPC Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSP 2013 : 24th IEEE International Symposium on Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme multi-ASIP reconfigurable dynamiquement pour le turbo décodage dans un contexte multi-standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizations for an efficient reconfiguration of an ASIP-based turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2013 : IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Beijing, Chine. pp.493 - 496, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2013.6571888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stopping-free dynamic configuration of a multi-ASIP turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hubner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD 2013 : 16th Euromicro Conference on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Santander, Spain. pp.155 - 162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical approach for sizing of heterogeneous multiprocessor flexible platform for iterative demapping and channel decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on ReConFigurable Computing and FPGAs (Reconfig)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReConFig.2012.6416728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of reconfigurable multi-standards ASIP-based receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC-SIP : colloque national du groupe de recherches System On Chip - System In Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de Branchement dans la Synthèse de Haut Niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPosium en Architectures, Saint Malo, Mai 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, St Malo, France. pp.XX-YY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Keystone Security Against Cache Timing Attacks: A Modular Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Elmnaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2025 du GDR SoC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lorient, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Clock Glitching Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CYBERUS Spring School 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Fault Injection Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dafali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les attaques par injection de fautes (JAIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Invisible Threads: Dynamic Information Flow Tracking and the Intriguing World of Fault Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les Attaques par Injection de Fautes (JAIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Gardanne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When in-core DIFT faces fault injection attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISC-V Summit Europe 2023,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Barcelone, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of a processor with DIFT against physical attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter School on Microarchitectural Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMHEx: a framework for efficient DIFT in real-world SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Programmable Logic (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardBlare: a Hardware-Assisted Approach for Dynamic Information Flow Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Nasr Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des doctorantes et doctorants en informatique de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardBlare: an efficient hardware-assisted DIFC for non-modified embedded processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHES 2015 - Workshop on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multithreading for Compute Accelerators Through Distributed Shared Memory Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Garibotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Ost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Adeniyi-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC: Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Francisco, United States. IEEE Design Automation Conference, 2014, Work-in-Progress Session</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01419120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient dynamic configuration of a multi-ASIP turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP 2013 : Colloque National du Groupe de Recherche System on Chip -System in Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward dynamically reconfigurable high throughput multiprocessor Turbo decoder in a multimode and multi-standard context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronics. Université de Bretagne-Sud, 2013. English. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01096975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la sécurité des systèmes embarqués face aux attaques logiques et physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architectures Matérielles [cs.AR]. Université Bretagne Sud, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04155274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFAF7F22"/>
+    <w:nsid w:val="FB072B57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vianney-lapotre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8091-0703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176951911" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247194v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lap&#244;tre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chavet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Harcha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3758100" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545078v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mushtaq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muneeb Yousaf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khurram Bhatti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogniat Guy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00906-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960569v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Feron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2020.102627" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537540v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asim Mukhtar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2020.101524" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bricq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaz Akram" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2988370" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Asim Mukhtar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khurram Bhatti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2019.101698" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508889v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2980522" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migliore" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2645204" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wehner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G&#246;hringer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3168383" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630065v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126558" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Baghdadi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-017-0468-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121754v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purushotham Murugappa Velayuthan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;bner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2015.2396941" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799808v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Zhao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Elmnaouri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Henault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461273v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaudin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620057v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pensec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Regazzoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691839v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR61664.2024.10679464" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427321v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Peters" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philipp Thoma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3634737.3637677" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dafali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446221v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286507v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3628356.3630116" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155139v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Hatchikian-Houdot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381708v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599317v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ait Manssour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511667v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS45731.2020.9180599" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151838v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Ali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757093v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2018.8328693" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01824512v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876792v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maham Chaudhry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Yousaf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911621v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul Wahab" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Nasr Allah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/asianhost.2018.8607177" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879950v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Bin Raees Rao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3214292.3214293" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Kumar Biswas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/reconfig.2018.8641695" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558473v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/fpl.2017.8056767" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596540v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnoron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55589-8_5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul &#8211; Wahab" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir &#8211; Nasr Allah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume &#8211; Hiet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toublanc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Lamotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748057v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347188v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311045v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427642v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2016.7929535" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273173v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337579v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fpl.2016.7577396" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347175v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2016.7533900" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01255921v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Butko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garibotti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Ost" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Adeniyi-Jones" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPDAC.2015.7059093" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273192v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2015.7393307" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248588v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Effiong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.49" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248595v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelise Kologeski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima Kastensmidt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933985" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876088v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876009v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002828v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2013.6654620" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830417v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Nono Wouafo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Danilo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873978v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;bner Michael" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2013.6581518" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873979v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2013.6571888" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876005v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hubner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747714v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Haddad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2012.6416728" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592606v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724998v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056900v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729617v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729593v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727439v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132319v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727408v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558475v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311032v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01252597v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419120v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876017v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bazin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01096975v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04155274v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vianney-lapotre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8091-0703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176951911" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=w0aSCHcAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247194v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lap&#244;tre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chavet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Harcha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3758100" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545078v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mushtaq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muneeb Yousaf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khurram Bhatti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogniat Guy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00906-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537540v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asim Mukhtar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2020.101524" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bricq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaz Akram" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2988370" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960569v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Feron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2020.102627" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Asim Mukhtar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khurram Bhatti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2019.101698" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2980522" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migliore" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2645204" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827400v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wehner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G&#246;hringer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3168383" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Baghdadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-017-0468-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630065v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126558" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121754v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purushotham Murugappa Velayuthan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;bner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2015.2396941" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799808v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Zhao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Henault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041492v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Elmnaouri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620057v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pensec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Regazzoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR61664.2024.10679464" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaudin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427321v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Peters" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philipp Thoma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3634737.3637677" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dafali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446221v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683084v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381235v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286507v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3628356.3630116" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155139v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Hatchikian-Houdot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ait Manssour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS45731.2020.9180599" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151838v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Ali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911619v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul Wahab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Nasr Allah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Kumar Biswas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/reconfig.2018.8641695" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876792v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maham Chaudhry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Yousaf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01824512v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757093v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2018.8328693" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911621v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/asianhost.2018.8607177" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879950v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Bin Raees Rao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806729v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3214292.3214293" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748057v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558473v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/fpl.2017.8056767" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595789v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596540v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnoron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55589-8_5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558155v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul &#8211; Wahab" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir &#8211; Nasr Allah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume &#8211; Hiet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961897v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toublanc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Lamotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347175v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2016.7533900" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337579v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fpl.2016.7577396" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427642v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2016.7929535" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311045v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347188v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273173v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01255921v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Butko" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garibotti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Ost" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Adeniyi-Jones" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPDAC.2015.7059093" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273192v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2015.7393307" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248588v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Effiong" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.49" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248595v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelise Kologeski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima Kastensmidt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933985" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830417v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Nono Wouafo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Danilo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873978v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;bner Michael" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2013.6581518" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002828v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2013.6654620" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876088v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876009v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873979v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2013.6571888" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876005v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hubner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747714v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Haddad" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2012.6416728" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724998v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592606v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056900v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729593v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729617v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727439v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132319v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727408v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558475v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311032v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01252597v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419120v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876017v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bazin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01096975v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04155274v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>