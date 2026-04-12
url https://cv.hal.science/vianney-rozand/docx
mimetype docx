--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -66,4768 +66,5036 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain on Pause: How Sitting Impacts Inhibitory Control Across Life</w:t>
+                <w:t xml:space="preserve">Effect of motor imagery training of dorsiflexor muscles on motor unit behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lebon</w:t>
+                <w:t xml:space="preserve">Vincent Malejac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Fiona Bertrand</w:t>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Genand</w:t>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Mourey</w:t>
+                <w:t xml:space="preserve">Nicolas Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Ruffino</w:t>
+                <w:t xml:space="preserve">Franck Di Rienzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.e113. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 506, pp.116148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pci.neuro.100225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2026.116148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968954v5</w:t>
+                <w:t xml:space="preserve">hal-05555971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking Economy and Preferred Speed in Old and Very Old Men</w:t>
+                <w:t xml:space="preserve">Brain on Pause: How Sitting Impacts Inhibitory Control Across Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Luneau</w:t>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Rozand</w:t>
+                <w:t xml:space="preserve">Mathilde Fiona Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Rimaud</w:t>
+                <w:t xml:space="preserve">Boris Genand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Foschia</w:t>
+                <w:t xml:space="preserve">France Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Célia Ruffino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 57 (2), pp.400-412. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pci.neuro.100225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894699v1</w:t>
+                <w:t xml:space="preserve">hal-04968954v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Reprogramming for Body Adaptation and Inflammatory Control in Eccentric Damaging Exercise: Comprehensive Molecular Insights From Repeated Downhill Running</w:t>
+                <w:t xml:space="preserve">Walking Economy and Preferred Speed in Old and Very Old Men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Mohammad Malvandi</w:t>
+                <w:t xml:space="preserve">Eric Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Vernillo</w:t>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Sansoni</w:t>
+                <w:t xml:space="preserve">Diana Rimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Faraldi</w:t>
+                <w:t xml:space="preserve">Clément Foschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Verdelli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (11), </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (2), pp.400-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mco2.70480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459975v1</w:t>
+                <w:t xml:space="preserve">hal-04894699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a preventive clinical practice framework for transition to retirement: A Delphi consensus of French physicians</w:t>
+                <w:t xml:space="preserve">Metabolic Reprogramming for Body Adaptation and Inflammatory Control in Eccentric Damaging Exercise: Comprehensive Molecular Insights From Repeated Downhill Running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Julien Mbama Biloa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vianney Rozand</w:t>
+                <w:t xml:space="preserve">Amir Mohammad Malvandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Oriol</w:t>
+                <w:t xml:space="preserve">Gianluca Vernillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yandai Guindo</w:t>
+                <w:t xml:space="preserve">Veronica Sansoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
+                <w:t xml:space="preserve">Martina Faraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Verdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2025.106003⟩</w:t>
+              <w:t xml:space="preserve">MedComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mco2.70480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459989v1</w:t>
+                <w:t xml:space="preserve">hal-05459975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Maximal Power and Maximal Aerobic Capacity in Older and Very Old Adults Dependent on their Level of Physical Activity?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Development of a preventive clinical practice framework for transition to retirement: A Delphi consensus of French physicians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Julien Mbama Biloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yandai Guindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 249, pp.106003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2025.106003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gerona/glaf048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05459973v1</w:t>
+                <w:t xml:space="preserve">hal-05459989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Narrow- versus Wide-Pulse Neuromuscular Electrical Stimulation Training on Isometric Strength and Underlying Neuromuscular Adaptations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Are Maximal Power and Maximal Aerobic Capacity in Older and Very Old Adults Dependent on their Level of Physical Activity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y Millet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/mss.0000000000003813⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glaf048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369354v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic health examination during transition to retirement: a scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Julien Mbama Biloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Kamdem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10389-025-02425-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Habitual Physical Activity on Strength Loss and Fatigability in Old and Very Old Men</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effects of Narrow- versus Wide-Pulse Neuromuscular Electrical Stimulation Training on Isometric Strength and Underlying Neuromuscular Adaptations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola A Maffiuletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.70176⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/mss.0000000000003813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466190v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are females getting more fatigable as they age?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Habitual Physical Activity on Strength Loss and Fatigability in Old and Very Old Men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Murias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-024-05637-6⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.70176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843916v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downhill running increases markers of muscle damage and impairs the maximal voluntary force production as well as the late phase of the rate of voluntary force development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Are females getting more fatigable as they age?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fiona Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Veronica Sansoni</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Féasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 124, pp.1875 -1883. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-023-05412-z⟩</w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-024-05637-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596352v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent Inward Currents in Tibialis Anterior Motoneurons Can Be Reliably Estimated within the Same Session</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Downhill running increases markers of muscle damage and impairs the maximal voluntary force production as well as the late phase of the rate of voluntary force development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Souron</w:t>
+                <w:t xml:space="preserve">Giuseppe Coratella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Varesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Callum G Brownstein</w:t>
+                <w:t xml:space="preserve">Benjamin Cuinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Sansoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 78, pp.102911. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124, pp.1875 -1883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-023-05412-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615539v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide-pulse electrical stimulation of the quadriceps allows greater maximal evocable torque than conventional stimulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Persistent Inward Currents in Tibialis Anterior Motoneurons Can Be Reliably Estimated within the Same Session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo N O Mesquita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum G Brownstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-023-05145-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78, pp.102911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894530v1</w:t>
+                <w:t xml:space="preserve">hal-04615539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring objective fatigability and autonomic dysfunction in clinical populations: How and why?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Acute effects of conventional versus wide‐pulse neuromuscular electrical stimulation on quadriceps evoked torque and neuromuscular function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum G Brownstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y Millet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fspor.2023.1140833⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (8), pp.1307 - 1321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715404v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor Imagery Training Is Beneficial for Motor Memory of Upper and Lower Limb Tasks in Very Old Adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Hilt</w:t>
+                <w:t xml:space="preserve">Wide-pulse electrical stimulation of the quadriceps allows greater maximal evocable torque than conventional stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Fiona Bertrand</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola A Maffiuletti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20043541⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (6), pp.1209-1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-023-05145-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087999v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quantitative Investigation of Mental Fatigue Elicited during Motor Imagery Practice: Selective Effects on Maximal Force Performance and Imagery Ability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Measuring objective fatigability and autonomic dysfunction in clinical populations: How and why?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde F Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Féasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (7), pp.996. </w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (4), pp.3541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci13070996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2023.1140833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744536v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can local vibration alter the contribution of persistent inward currents to human motoneuron firing ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Quantitative Investigation of Mental Fatigue Elicited during Motor Imagery Practice: Selective Effects on Maximal Force Performance and Imagery Ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Di Rienzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lapole</w:t>
+                <w:t xml:space="preserve">Marie Le Noac’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mesquita</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/jp284210⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci13070996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04080242v2</w:t>
+                <w:t xml:space="preserve">hal-04744536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-Related Differences between Old and Very Old Men in Performance and Fatigability Are Evident after Cycling but Not Isometric or Concentric Single-Limb Tasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Varesco</w:t>
+                <w:t xml:space="preserve">Motor Imagery Training Is Beneficial for Motor Memory of Upper and Lower Limb Tasks in Very Old Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fiona Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Féasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Luneau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lapole</w:t>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003181⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (4), pp.3541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20043541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894552v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance fatigability during isometric vs. concentric quadriceps fatiguing tasks in men and women</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lapole</w:t>
+                <w:t xml:space="preserve">Can local vibration alter the contribution of persistent inward currents to human motoneuron firing ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Royer</w:t>
+                <w:t xml:space="preserve">R. Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Singh</w:t>
+                <w:t xml:space="preserve">S. Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Parent</w:t>
+                <w:t xml:space="preserve">C. Brownstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67, pp.102715. </w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 601 (8), pp.1467-1482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2022.102715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/jp284210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894502v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080242v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-field low-frequency fatigue measurement after repeated drop jumps</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Age-Related Differences between Old and Very Old Men in Performance and Fatigability Are Evident after Cycling but Not Isometric or Concentric Single-Limb Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Varesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Féasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1039616⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (9), pp.1641-1650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894509v1</w:t>
+                <w:t xml:space="preserve">hal-04894552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downhill running affects the late but not the early phase of the rate of force development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Performance fatigability during isometric vs. concentric quadriceps fatiguing tasks in men and women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Cuinet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Lombardi</w:t>
+                <w:t xml:space="preserve">Benjamin Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-022-04990-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67, pp.102715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2022.102715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894485v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very old adults show impaired fatigue resistance compared to old adults independently of sex during a knee-extensors isometric test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Downhill running affects the late but not the early phase of the rate of force development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Coratella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cuinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122 (9), pp.2049 - 2059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-022-04990-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2022.111732⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04894444v1</w:t>
+                <w:t xml:space="preserve">hal-04894485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Physical Activity, Quadriceps Muscle Performance, and Biological Characteristics of Very Old Men and Women</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">On-field low-frequency fatigue measurement after repeated drop jumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 77 (1), pp.47-54. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gerona/glab239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1039616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749565v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute effects of quadriceps muscle versus tendon prolonged local vibration on force production capacities and central nervous system excitability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Very old adults show impaired fatigue resistance compared to old adults independently of sex during a knee-extensors isometric test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Féasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-022-05028-9⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 161, pp.111732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2022.111732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894494v1</w:t>
+                <w:t xml:space="preserve">hal-04894444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of wide-pulse neuromuscular electrical stimulation frequency and superimposed tendon vibration on occurrence and magnitude of extra torque</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Gondin</w:t>
+                <w:t xml:space="preserve">Association Between Physical Activity, Quadriceps Muscle Performance, and Biological Characteristics of Very Old Men and Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Varesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Maffiuletti</w:t>
+                <w:t xml:space="preserve">Alice Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00968.2020⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (1), pp.47-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glab239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443166v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and agreement of a dynamic quadriceps incremental test for the assessment of neuromuscular function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Acute effects of quadriceps muscle versus tendon prolonged local vibration on force production capacities and central nervous system excitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djahid Kennouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Féasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122 (11), pp.2451-2461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-022-05028-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2020.102503⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03492975v1</w:t>
+                <w:t xml:space="preserve">hal-04894494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical activity and aging research: opportunities abound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra K Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (8), pp.1004-1006. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/apnm-2020-1062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of aging and physical activity on corticospinal excitability of upper and lower limb muscles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence of wide-pulse neuromuscular electrical stimulation frequency and superimposed tendon vibration on occurrence and magnitude of extra torque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christopher Sundberg</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashleigh Smith</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicola Maffiuletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00077.2019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131 (1), pp.302-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00968.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466167v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related performance at the Ultra-Trail du Mont-Blanc ®</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Reliability and agreement of a dynamic quadriceps incremental test for the assessment of neuromuscular function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Féasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2019015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56, pp.102503 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2020.102503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466252v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate of force development and rapid muscle activation characteristics of knee extensors in very old men</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Differential effects of aging and physical activity on corticospinal excitability of upper and lower limb muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathon Senefeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Sundberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashleigh Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Hunter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2019.110640⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (1), pp.241-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00077.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409448v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la fatigue mentale sur les performances physiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Age-related performance at the Ultra-Trail du Mont-Blanc ®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Varesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Sabater-Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 95, pp.3-12. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 104, pp.13-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2019015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/sm/2015045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05466255v1</w:t>
+                <w:t xml:space="preserve">hal-05466252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prolonged motor imagery session alter imagined and actual movement durations: Potential implications for neurorehabilitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Rate of force development and rapid muscle activation characteristics of knee extensors in very old men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Varesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Féasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 297, pp.67--75. </w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.110640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2015.09.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2019.110640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330400v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Neuromuscular Function Using Percutaneous Electrical Nerve Stimulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A prolonged motor imagery session alter imagined and actual movement durations: Potential implications for neurorehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidney Grosprêtre</w:t>
+                <w:t xml:space="preserve">Paul Stapley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul J. Stapley</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/52974⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 297, pp.67--75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2015.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291990v1</w:t>
+                <w:t xml:space="preserve">hal-01330400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mental fatigue on speed–accuracy trade-off</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence de la fatigue mentale sur les performances physiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, pp.3-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2015045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2015.03.066⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01295814v1</w:t>
+                <w:t xml:space="preserve">hal-05466255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental fatigue induced by prolonged self-regulation does not exacerbate central fatigue during subsequent whole-body endurance exercise</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effect of mental fatigue on speed–accuracy trade-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2015.00067⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 297, pp.219-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2015.03.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302186v1</w:t>
+                <w:t xml:space="preserve">hal-01295814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does mental exertion alter maximal muscle activation?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Assessment of Neuromuscular Function Using Percutaneous Electrical Nerve Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidney Grosprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Stapley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2014.00755⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/52974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159597v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular Fatigue Following Isometric Contractions with Similar Torque Time Integral</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mental fatigue induced by prolonged self-regulation does not exacerbate central fatigue during subsequent whole-body endurance exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pageaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele M. Marcora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 36 (01), pp.35-40. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0034-1375614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2015.00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302442v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Does mental exertion alter maximal muscle activation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pageaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele M. Marcora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2014.00755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuromuscular Fatigue Following Isometric Contractions with Similar Torque Time Integral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cattagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Theurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (01), pp.35-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0034-1375614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Does a Mental Training Session Induce Neuromuscular Fatigue?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46, pp.1981--1989. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId152"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4974,51 +5242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04968954v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fiona Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Genand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mourey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ruffino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.neuro.100225" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Luneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rozand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rimaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foschia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y Millet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003565" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05459975v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mohammad Malvandi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Vernillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Sansoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Faraldi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Verdelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mco2.70480" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05459989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Julien Mbama Biloa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oriol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandai Guindo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2025.106003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05459973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glaf048" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espeit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A Maffiuletti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000003813" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05459993v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kamdem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier Denois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-025-02425-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05466190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Murias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70176" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843916v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Varesco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05637-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Coratella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cuinet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05412-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04615539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo N O Mesquita" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum G Brownstein" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102911" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05145-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715404v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde F Bertrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2023.1140833" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04087999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20043541" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744536v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13070996" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04080242v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lapole" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mesquita" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brownstein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp284210" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894552v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003181" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894502v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Royer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Singh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2022.102715" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ridard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1039616" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894485v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lombardi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-04990-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894444v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2022.111732" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749565v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decourt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab239" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894494v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Kennouche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05028-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443166v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maffiuletti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00968.2020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2020.102503" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894423v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra K Hunter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2020-1062" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05466167v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Senefeld" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sundberg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Smith" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hunter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00077.2019" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05466252v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sabater-Pastor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2019015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409448v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2019.110640" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05466255v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2015045" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330400v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stapley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Papaxanthis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.09.036" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01291990v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospr&#234;tre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Stapley" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/52974" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01295814v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2015.03.066" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDRXM1SW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01302186v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele M. Marcora" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00067" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159597v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00755" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01302442v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Theurel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1375614" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159595v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000327" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05555971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Malejac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2026.116148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04968954v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fiona Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Genand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mourey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ruffino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.neuro.100225" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894699v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Luneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rozand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rimaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foschia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y Millet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003565" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05459975v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mohammad Malvandi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Vernillo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Sansoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Faraldi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Verdelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mco2.70480" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05459989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Julien Mbama Biloa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oriol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandai Guindo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2025.106003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05459973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glaf048" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05459993v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kamdem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier Denois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-025-02425-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espeit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A Maffiuletti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000003813" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05466190v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Murias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70176" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Varesco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05637-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596352v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Coratella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cuinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05412-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04615539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo N O Mesquita" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum G Brownstein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102911" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14375" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894530v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05145-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715404v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde F Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2023.1140833" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744536v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13070996" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04087999v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20043541" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04080242v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lapole" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mesquita" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brownstein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp284210" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894552v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003181" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894502v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Royer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Singh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2022.102715" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894485v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lombardi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-04990-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894509v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ridard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1039616" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894444v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2022.111732" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749565v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decourt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab239" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Kennouche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05028-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894423v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra K Hunter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2020-1062" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443166v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maffiuletti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00968.2020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492975v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2020.102503" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05466167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Senefeld" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sundberg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Smith" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hunter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00077.2019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05466252v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sabater-Pastor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2019015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409448v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2019.110640" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330400v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stapley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Papaxanthis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.09.036" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05466255v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2015045" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01295814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2015.03.066" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDRXM1SW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01291990v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospr&#234;tre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Stapley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/52974" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01302186v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele M. Marcora" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00067" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159597v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00755" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01302442v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Theurel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1375614" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159595v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000327" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>