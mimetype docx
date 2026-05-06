--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -234,3206 +234,3206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain on Pause: How Sitting Impacts Inhibitory Control Across Life</w:t>
+                <w:t xml:space="preserve">Effect of Habitual Physical Activity on Strength Loss and Fatigability in Old and Very Old Men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lebon</w:t>
+                <w:t xml:space="preserve">Eric Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Fiona Bertrand</w:t>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Genand</w:t>
+                <w:t xml:space="preserve">Juan Manuel Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Mourey</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pci.neuro.100225⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.70176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968954v5</w:t>
+                <w:t xml:space="preserve">hal-05466190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking Economy and Preferred Speed in Old and Very Old Men</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic Reprogramming for Body Adaptation and Inflammatory Control in Eccentric Damaging Exercise: Comprehensive Molecular Insights From Repeated Downhill Running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Mohammad Malvandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Luneau</w:t>
+                <w:t xml:space="preserve">Gianluca Vernillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Rozand</w:t>
+                <w:t xml:space="preserve">Veronica Sansoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Rimaud</w:t>
+                <w:t xml:space="preserve">Martina Faraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Foschia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chiara Verdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003565⟩</w:t>
+              <w:t xml:space="preserve">MedComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mco2.70480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894699v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Reprogramming for Body Adaptation and Inflammatory Control in Eccentric Damaging Exercise: Comprehensive Molecular Insights From Repeated Downhill Running</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Walking Economy and Preferred Speed in Old and Very Old Men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Rimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Mohammad Malvandi</w:t>
+                <w:t xml:space="preserve">Clément Foschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Vernillo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mco2.70480⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (2), pp.400-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459975v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a preventive clinical practice framework for transition to retirement: A Delphi consensus of French physicians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brain on Pause: How Sitting Impacts Inhibitory Control Across Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fiona Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Genand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Julien Mbama Biloa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vianney Rozand</w:t>
+                <w:t xml:space="preserve">France Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Oriol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
+                <w:t xml:space="preserve">Célia Ruffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2025.106003⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.neuro.100225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459989v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968954v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Maximal Power and Maximal Aerobic Capacity in Older and Very Old Adults Dependent on their Level of Physical Activity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 80 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gerona/glaf048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic health examination during transition to retirement: a scoping review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Development of a preventive clinical practice framework for transition to retirement: A Delphi consensus of French physicians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Julien Mbama Biloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Kamdem</w:t>
+                <w:t xml:space="preserve">Yandai Guindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 249, pp.106003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10389-025-02425-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2025.106003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459993v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Narrow- versus Wide-Pulse Neuromuscular Electrical Stimulation Training on Isometric Strength and Underlying Neuromuscular Adaptations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Periodic health examination during transition to retirement: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Julien Mbama Biloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Espeit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vianney Rozand</w:t>
+                <w:t xml:space="preserve">Linda Kamdem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gondin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicola A Maffiuletti</w:t>
+                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+              <w:t xml:space="preserve">Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/mss.0000000000003813⟩</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10389-025-02425-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369354v1</w:t>
+                <w:t xml:space="preserve">hal-05459993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Habitual Physical Activity on Strength Loss and Fatigability in Old and Very Old Men</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effects of Narrow- versus Wide-Pulse Neuromuscular Electrical Stimulation Training on Isometric Strength and Underlying Neuromuscular Adaptations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Manuel Murias</w:t>
+                <w:t xml:space="preserve">Julien Gondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Millet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicola A Maffiuletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (12), </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.70176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/mss.0000000000003813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466190v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are females getting more fatigable as they age?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Fiona Bertrand</w:t>
+                <w:t xml:space="preserve">Persistent Inward Currents in Tibialis Anterior Motoneurons Can Be Reliably Estimated within the Same Session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Varesco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
+                <w:t xml:space="preserve">Ricardo N O Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Féasson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lapole</w:t>
+                <w:t xml:space="preserve">Stéphane Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum G Brownstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-024-05637-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78, pp.102911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843916v1</w:t>
+                <w:t xml:space="preserve">hal-04615539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downhill running increases markers of muscle damage and impairs the maximal voluntary force production as well as the late phase of the rate of voluntary force development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Are females getting more fatigable as they age?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fiona Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Veronica Sansoni</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Féasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 124, pp.1875 -1883. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-023-05412-z⟩</w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-024-05637-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596352v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent Inward Currents in Tibialis Anterior Motoneurons Can Be Reliably Estimated within the Same Session</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Downhill running increases markers of muscle damage and impairs the maximal voluntary force production as well as the late phase of the rate of voluntary force development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Souron</w:t>
+                <w:t xml:space="preserve">Giuseppe Coratella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Varesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Callum G Brownstein</w:t>
+                <w:t xml:space="preserve">Benjamin Cuinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Sansoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 78, pp.102911. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124, pp.1875 -1883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-023-05412-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615539v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute effects of conventional versus wide‐pulse neuromuscular electrical stimulation on quadriceps evoked torque and neuromuscular function</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Age-Related Differences between Old and Very Old Men in Performance and Fatigability Are Evident after Cycling but Not Isometric or Concentric Single-Limb Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Varesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Féasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33 (8), pp.1307 - 1321. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (9), pp.1641-1650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.14375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302832v1</w:t>
+                <w:t xml:space="preserve">hal-04894552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide-pulse electrical stimulation of the quadriceps allows greater maximal evocable torque than conventional stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Espeit</w:t>
+                <w:t xml:space="preserve">Measuring objective fatigability and autonomic dysfunction in clinical populations: How and why?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde F Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Féasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-023-05145-z⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (4), pp.3541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2023.1140833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894530v1</w:t>
+                <w:t xml:space="preserve">hal-04715404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring objective fatigability and autonomic dysfunction in clinical populations: How and why?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Acute effects of conventional versus wide‐pulse neuromuscular electrical stimulation on quadriceps evoked torque and neuromuscular function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum G Brownstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y Millet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (4), pp.3541. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (8), pp.1307 - 1321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fspor.2023.1140833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.14375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715404v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quantitative Investigation of Mental Fatigue Elicited during Motor Imagery Practice: Selective Effects on Maximal Force Performance and Imagery Ability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Wide-pulse electrical stimulation of the quadriceps allows greater maximal evocable torque than conventional stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola A Maffiuletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci13070996⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (6), pp.1209-1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-023-05145-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744536v1</w:t>
+                <w:t xml:space="preserve">hal-04894530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor Imagery Training Is Beneficial for Motor Memory of Upper and Lower Limb Tasks in Very Old Adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Hilt</w:t>
+                <w:t xml:space="preserve">A Quantitative Investigation of Mental Fatigue Elicited during Motor Imagery Practice: Selective Effects on Maximal Force Performance and Imagery Ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Di Rienzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Fiona Bertrand</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Noac’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20043541⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci13070996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087999v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can local vibration alter the contribution of persistent inward currents to human motoneuron firing ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Brownstein</w:t>
+                <w:t xml:space="preserve">Motor Imagery Training Is Beneficial for Motor Memory of Upper and Lower Limb Tasks in Very Old Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fiona Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Féasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/jp284210⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (4), pp.3541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20043541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080242v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-Related Differences between Old and Very Old Men in Performance and Fatigability Are Evident after Cycling but Not Isometric or Concentric Single-Limb Tasks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lapole</w:t>
+                <w:t xml:space="preserve">Can local vibration alter the contribution of persistent inward currents to human motoneuron firing ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mesquita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brownstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 55 (9), pp.1641-1650. </w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 601 (8), pp.1467-1482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/jp284210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894552v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080242v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance fatigability during isometric vs. concentric quadriceps fatiguing tasks in men and women</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Acute effects of quadriceps muscle versus tendon prolonged local vibration on force production capacities and central nervous system excitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djahid Kennouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Audrey Parent</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Féasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2022.102715⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122 (11), pp.2451-2461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-022-05028-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894502v1</w:t>
+                <w:t xml:space="preserve">hal-04894494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downhill running affects the late but not the early phase of the rate of force development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Coratella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cuinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 122 (9), pp.2049 - 2059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-022-04990-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-field low-frequency fatigue measurement after repeated drop jumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Ridard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2022.1039616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very old adults show impaired fatigue resistance compared to old adults independently of sex during a knee-extensors isometric test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Performance fatigability during isometric vs. concentric quadriceps fatiguing tasks in men and women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2022.111732⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67, pp.102715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2022.102715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894444v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Physical Activity, Quadriceps Muscle Performance, and Biological Characteristics of Very Old Men and Women</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Very old adults show impaired fatigue resistance compared to old adults independently of sex during a knee-extensors isometric test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Féasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glab239⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 161, pp.111732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2022.111732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749565v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute effects of quadriceps muscle versus tendon prolonged local vibration on force production capacities and central nervous system excitability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association Between Physical Activity, Quadriceps Muscle Performance, and Biological Characteristics of Very Old Men and Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Varesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djahid Kennouche</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Robin Souron</w:t>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 122 (11), pp.2451-2461. </w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (1), pp.47-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-022-05028-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glab239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894494v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical activity and aging research: opportunities abound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra K Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (8), pp.1004-1006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3467,90 +3467,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of wide-pulse neuromuscular electrical stimulation frequency and superimposed tendon vibration on occurrence and magnitude of extra torque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Espeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Maffiuletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3601,103 +3601,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability and agreement of a dynamic quadriceps incremental test for the assessment of neuromuscular function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Féasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 56, pp.102503 -. </w:t>
@@ -3735,51 +3735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effects of aging and physical activity on corticospinal excitability of upper and lower limb muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathon Senefeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3865,90 +3865,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related performance at the Ultra-Trail du Mont-Blanc ®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Sabater-Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 104, pp.13-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3982,103 +3982,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate of force development and rapid muscle activation characteristics of knee extensors in very old men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Espeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Féasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 124, pp.110640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4112,64 +4112,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A prolonged motor imagery session alter imagined and actual movement durations: Potential implications for neurorehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Stapley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4242,51 +4242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la fatigue mentale sur les performances physiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4333,64 +4333,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mental fatigue on speed–accuracy trade-off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4462,51 +4462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Neuromuscular Function Using Percutaneous Electrical Nerve Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidney Grosprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4605,51 +4605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pageaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele M. Marcora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4696,51 +4696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does mental exertion alter maximal muscle activation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pageaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4826,51 +4826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromuscular Fatigue Following Isometric Contractions with Similar Torque Time Integral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4956,64 +4956,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a Mental Training Session Induce Neuromuscular Fatigue?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5242,51 +5242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05555971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Malejac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2026.116148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04968954v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fiona Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Genand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mourey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ruffino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.neuro.100225" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894699v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Luneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rozand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rimaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foschia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y Millet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003565" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05459975v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mohammad Malvandi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Vernillo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Sansoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Faraldi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Verdelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mco2.70480" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05459989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Julien Mbama Biloa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oriol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandai Guindo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2025.106003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05459973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glaf048" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05459993v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kamdem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier Denois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-025-02425-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espeit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A Maffiuletti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000003813" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05466190v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Murias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70176" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Varesco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05637-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596352v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Coratella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cuinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05412-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04615539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo N O Mesquita" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum G Brownstein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102911" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14375" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894530v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05145-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715404v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde F Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2023.1140833" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744536v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13070996" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04087999v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20043541" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04080242v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lapole" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mesquita" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brownstein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp284210" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894552v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003181" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894502v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Royer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Singh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2022.102715" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894485v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lombardi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-04990-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894509v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ridard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1039616" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894444v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2022.111732" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749565v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decourt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab239" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Kennouche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05028-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894423v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra K Hunter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2020-1062" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443166v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maffiuletti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00968.2020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492975v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2020.102503" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05466167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Senefeld" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sundberg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Smith" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hunter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00077.2019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05466252v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sabater-Pastor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2019015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409448v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2019.110640" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330400v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stapley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Papaxanthis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.09.036" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05466255v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2015045" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01295814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2015.03.066" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDRXM1SW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01291990v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospr&#234;tre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Stapley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/52974" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01302186v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele M. Marcora" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00067" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159597v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00755" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01302442v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Theurel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1375614" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159595v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000327" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05555971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Malejac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2026.116148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05466190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Luneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rozand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Murias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70176" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05459975v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mohammad Malvandi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Vernillo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Sansoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Faraldi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Verdelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mco2.70480" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rimaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foschia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y Millet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003565" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04968954v5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fiona Bertrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Genand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mourey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ruffino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.neuro.100225" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05459973v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glaf048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05459989v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Julien Mbama Biloa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oriol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandai Guindo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2025.106003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05459993v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kamdem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier Denois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-025-02425-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369354v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espeit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A Maffiuletti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000003813" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04615539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo N O Mesquita" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum G Brownstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102911" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Varesco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05637-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Coratella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cuinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05412-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894552v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003181" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715404v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde F Bertrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2023.1140833" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302832v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14375" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894530v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05145-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744536v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13070996" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04087999v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20043541" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04080242v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lapole" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mesquita" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brownstein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp284210" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894494v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Kennouche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05028-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lombardi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-04990-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894509v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ridard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1039616" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894502v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Royer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Singh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2022.102715" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894444v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2022.111732" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749565v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decourt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab239" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894423v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra K Hunter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2020-1062" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443166v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maffiuletti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00968.2020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492975v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2020.102503" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05466167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Senefeld" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sundberg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Smith" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hunter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00077.2019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05466252v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sabater-Pastor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2019015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409448v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2019.110640" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330400v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stapley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Papaxanthis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.09.036" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05466255v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2015045" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01295814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2015.03.066" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDRXM1SW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01291990v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospr&#234;tre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Stapley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/52974" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01302186v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele M. Marcora" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00067" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159597v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00755" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01302442v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Theurel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1375614" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159595v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000327" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>