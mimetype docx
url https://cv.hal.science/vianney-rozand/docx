--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -351,425 +351,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Reprogramming for Body Adaptation and Inflammatory Control in Eccentric Damaging Exercise: Comprehensive Molecular Insights From Repeated Downhill Running</w:t>
+                <w:t xml:space="preserve">Brain on Pause: How Sitting Impacts Inhibitory Control Across Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Mohammad Malvandi</w:t>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Vernillo</w:t>
+                <w:t xml:space="preserve">Mathilde Fiona Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Sansoni</w:t>
+                <w:t xml:space="preserve">Boris Genand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Faraldi</w:t>
+                <w:t xml:space="preserve">France Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Verdelli</w:t>
+                <w:t xml:space="preserve">Célia Ruffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (11), </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mco2.70480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pci.neuro.100225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459975v1</w:t>
+                <w:t xml:space="preserve">hal-04968954v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking Economy and Preferred Speed in Old and Very Old Men</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic Reprogramming for Body Adaptation and Inflammatory Control in Eccentric Damaging Exercise: Comprehensive Molecular Insights From Repeated Downhill Running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Rimaud</w:t>
+                <w:t xml:space="preserve">Amir Mohammad Malvandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Foschia</w:t>
+                <w:t xml:space="preserve">Gianluca Vernillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Veronica Sansoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Faraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Verdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003565⟩</w:t>
+              <w:t xml:space="preserve">MedComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mco2.70480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894699v1</w:t>
+                <w:t xml:space="preserve">hal-05459975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain on Pause: How Sitting Impacts Inhibitory Control Across Life</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Fiona Bertrand</w:t>
+                <w:t xml:space="preserve">Walking Economy and Preferred Speed in Old and Very Old Men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Genand</w:t>
+                <w:t xml:space="preserve">Diana Rimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Mourey</w:t>
+                <w:t xml:space="preserve">Clément Foschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Ruffino</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.e113. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (2), pp.400-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pci.neuro.100225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968954v5</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Maximal Power and Maximal Aerobic Capacity in Older and Very Old Adults Dependent on their Level of Physical Activity?</w:t>
               </w:r>
@@ -781,51 +781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 80 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1166,51 +1166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola A Maffiuletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1395,77 +1395,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are females getting more fatigable as they age?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fiona Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Féasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1581,51 +1581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cuinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Sansoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 124, pp.1875 -1883. </w:t>
@@ -1689,51 +1689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Féasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1791,425 +1791,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring objective fatigability and autonomic dysfunction in clinical populations: How and why?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Acute effects of conventional versus wide‐pulse neuromuscular electrical stimulation on quadriceps evoked torque and neuromuscular function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum G Brownstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y Millet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fspor.2023.1140833⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (8), pp.1307 - 1321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715404v1</w:t>
+                <w:t xml:space="preserve">hal-04302832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute effects of conventional versus wide‐pulse neuromuscular electrical stimulation on quadriceps evoked torque and neuromuscular function</w:t>
+                <w:t xml:space="preserve">Wide-pulse electrical stimulation of the quadriceps allows greater maximal evocable torque than conventional stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Espeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola A Maffiuletti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.14375⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (6), pp.1209-1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-023-05145-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302832v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide-pulse electrical stimulation of the quadriceps allows greater maximal evocable torque than conventional stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Espeit</w:t>
+                <w:t xml:space="preserve">Measuring objective fatigability and autonomic dysfunction in clinical populations: How and why?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde F Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Féasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 123 (6), pp.1209-1214. </w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (4), pp.3541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-023-05145-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2023.1140833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894530v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quantitative Investigation of Mental Fatigue Elicited during Motor Imagery Practice: Selective Effects on Maximal Force Performance and Imagery Ability</w:t>
               </w:r>
@@ -2325,90 +2325,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor Imagery Training Is Beneficial for Motor Memory of Upper and Lower Limb Tasks in Very Old Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fiona Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Féasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (4), pp.3541. </w:t>
@@ -2708,412 +2708,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downhill running affects the late but not the early phase of the rate of force development</w:t>
+                <w:t xml:space="preserve">Performance fatigability during isometric vs. concentric quadriceps fatiguing tasks in men and women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Cuinet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Lombardi</w:t>
+                <w:t xml:space="preserve">Nicolas Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-022-04990-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67, pp.102715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2022.102715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894485v1</w:t>
+                <w:t xml:space="preserve">hal-04894502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-field low-frequency fatigue measurement after repeated drop jumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Ridard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1039616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance fatigability during isometric vs. concentric quadriceps fatiguing tasks in men and women</w:t>
+                <w:t xml:space="preserve">Downhill running affects the late but not the early phase of the rate of force development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Singh</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Coratella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cuinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Parent</w:t>
+                <w:t xml:space="preserve">Giovanni Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67, pp.102715. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122 (9), pp.2049 - 2059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2022.102715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-022-04990-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894502v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very old adults show impaired fatigue resistance compared to old adults independently of sex during a knee-extensors isometric test</w:t>
               </w:r>
@@ -3357,399 +3357,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity and aging research: opportunities abound</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Varesco</w:t>
+                <w:t xml:space="preserve">Influence of wide-pulse neuromuscular electrical stimulation frequency and superimposed tendon vibration on occurrence and magnitude of extra torque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra K Hunter</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicola Maffiuletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46 (8), pp.1004-1006. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131 (1), pp.302-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/apnm-2020-1062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00968.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894423v1</w:t>
+                <w:t xml:space="preserve">hal-03443166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of wide-pulse neuromuscular electrical stimulation frequency and superimposed tendon vibration on occurrence and magnitude of extra torque</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicola Maffiuletti</w:t>
+                <w:t xml:space="preserve">Reliability and agreement of a dynamic quadriceps incremental test for the assessment of neuromuscular function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Varesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Féasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00968.2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56, pp.102503 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2020.102503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03443166v1</w:t>
+                <w:t xml:space="preserve">hal-03492975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and agreement of a dynamic quadriceps incremental test for the assessment of neuromuscular function</w:t>
+                <w:t xml:space="preserve">Physical activity and aging research: opportunities abound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra K Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 56, pp.102503 -. </w:t>
+              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (8), pp.1004-1006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2020.102503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/apnm-2020-1062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492975v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effects of aging and physical activity on corticospinal excitability of upper and lower limb muscles</w:t>
               </w:r>
@@ -3891,51 +3891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Sabater-Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4106,494 +4106,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prolonged motor imagery session alter imagined and actual movement durations: Potential implications for neurorehabilitation</w:t>
+                <w:t xml:space="preserve">Influence de la fatigue mentale sur les performances physiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2015.09.036⟩</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, pp.3-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2015045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330400v1</w:t>
+                <w:t xml:space="preserve">hal-05466255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la fatigue mentale sur les performances physiques</w:t>
+                <w:t xml:space="preserve">A prolonged motor imagery session alter imagined and actual movement durations: Potential implications for neurorehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Stapley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 95, pp.3-12. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 297, pp.67--75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/sm/2015045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2015.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466255v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mental fatigue on speed–accuracy trade-off</w:t>
+                <w:t xml:space="preserve">Assessment of Neuromuscular Function Using Percutaneous Electrical Nerve Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidney Grosprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Stapley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2015.03.066⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/52974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295814v1</w:t>
+                <w:t xml:space="preserve">hal-01291990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Neuromuscular Function Using Percutaneous Electrical Nerve Stimulation</w:t>
+                <w:t xml:space="preserve">Effect of mental fatigue on speed–accuracy trade-off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 297, pp.219-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2015.03.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/52974⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01291990v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental fatigue induced by prolonged self-regulation does not exacerbate central fatigue during subsequent whole-body endurance exercise</w:t>
               </w:r>
@@ -4618,51 +4618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele M. Marcora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4735,64 +4735,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pageaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele M. Marcora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8, pp.755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4878,51 +4878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Theurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 36 (01), pp.35-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4969,77 +4969,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a Mental Training Session Induce Neuromuscular Fatigue?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46, pp.1981--1989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5242,51 +5242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05555971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Malejac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2026.116148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05466190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Luneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rozand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Murias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70176" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05459975v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mohammad Malvandi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Vernillo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Sansoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Faraldi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Verdelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mco2.70480" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rimaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foschia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y Millet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003565" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04968954v5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fiona Bertrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Genand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mourey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ruffino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.neuro.100225" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05459973v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glaf048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05459989v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Julien Mbama Biloa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oriol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandai Guindo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2025.106003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05459993v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kamdem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier Denois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-025-02425-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369354v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espeit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A Maffiuletti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000003813" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04615539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo N O Mesquita" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum G Brownstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102911" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Varesco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05637-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Coratella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cuinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05412-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894552v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003181" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715404v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde F Bertrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2023.1140833" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302832v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14375" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894530v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05145-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744536v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13070996" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04087999v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20043541" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04080242v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lapole" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mesquita" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brownstein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp284210" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894494v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Kennouche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05028-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lombardi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-04990-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894509v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ridard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1039616" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894502v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Royer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Singh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2022.102715" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894444v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2022.111732" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749565v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decourt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab239" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894423v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra K Hunter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2020-1062" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443166v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maffiuletti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00968.2020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492975v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2020.102503" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05466167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Senefeld" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sundberg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Smith" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hunter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00077.2019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05466252v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sabater-Pastor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2019015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409448v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2019.110640" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330400v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stapley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Papaxanthis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.09.036" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05466255v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2015045" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01295814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2015.03.066" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDRXM1SW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01291990v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospr&#234;tre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Stapley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/52974" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01302186v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele M. Marcora" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00067" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159597v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00755" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01302442v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Theurel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1375614" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159595v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000327" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05555971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Malejac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2026.116148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05466190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Luneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rozand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Murias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70176" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04968954v5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fiona Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Genand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mourey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ruffino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.neuro.100225" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05459975v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mohammad Malvandi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Vernillo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Sansoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Faraldi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Verdelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mco2.70480" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894699v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rimaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foschia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y Millet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003565" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05459973v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glaf048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05459989v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Julien Mbama Biloa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oriol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandai Guindo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2025.106003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05459993v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kamdem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier Denois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-025-02425-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369354v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espeit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A Maffiuletti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000003813" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04615539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo N O Mesquita" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum G Brownstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102911" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Varesco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05637-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Coratella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cuinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05412-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894552v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003181" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302832v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14375" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894530v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05145-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715404v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde F Bertrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2023.1140833" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744536v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13070996" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04087999v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20043541" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04080242v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lapole" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mesquita" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brownstein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp284210" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894494v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Kennouche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05028-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894502v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Royer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Singh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2022.102715" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894509v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ridard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1039616" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lombardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-04990-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894444v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2022.111732" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749565v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decourt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab239" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443166v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maffiuletti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00968.2020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492975v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2020.102503" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894423v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra K Hunter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2020-1062" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05466167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Senefeld" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sundberg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Smith" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hunter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00077.2019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05466252v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sabater-Pastor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2019015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409448v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2019.110640" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05466255v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2015045" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330400v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stapley" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Papaxanthis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.09.036" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01291990v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospr&#234;tre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Stapley" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/52974" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01295814v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2015.03.066" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDRXM1SW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01302186v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele M. Marcora" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00067" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159597v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00755" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01302442v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Theurel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1375614" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159595v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000327" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>