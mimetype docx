--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -66,2979 +66,3395 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large-scale streamflow regionalization in ungauged West African catchments: How do classical and deep learning approaches compare?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Bassirou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadilath Kate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Souassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna, Austria. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-1536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cousquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Aliouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Allies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst Water Resources in a Changing World: Review of Solute Transport Modeling Approaches</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Improvement of the KarstMod modelling platform for a better assessment of karst groundwater resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Labat</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cinkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023RG000811⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (5), pp.1259 - 1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-1259-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948984v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating hydrological modeling uncertainties in the Mediterranean region by combining precipitation and soil moisture products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Karst Water Resources in a Changing World: Review of Solute Transport Modeling Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ö. Çallı</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chiogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hamouda Dakhlaoui</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.103015⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023RG000811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05422224v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the KarstMod modelling platform for a better assessment of karst groundwater resources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Investigating hydrological modeling uncertainties in the Mediterranean region by combining precipitation and soil moisture products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Arfib</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Massari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Filippucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamouda Dakhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-29-1259-2025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.103015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.103015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019825v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Empirical, Field, and Laboratory Approaches for Estimating the Hydraulic Conductivity in the Kabul Aquifer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A New Index to Assess the Effect of Climate Change on Karst Spring Flow Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Behrouj Peely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zargham Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javad Hussainzadeh</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Naderi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w16152204⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (3), pp.1326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su16031326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818769v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the value of hydrochemical data for the interpretation of flow and transport processes in the Baget karst system, France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluating Empirical, Field, and Laboratory Approaches for Estimating the Hydraulic Conductivity in the Kabul Aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimahdi Mohammaddost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zargham Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Hussainzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asadullah Farahmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-024-02801-2⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (15), pp.2204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w16152204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818745v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of precipitation products for small karst catchment hydrological modeling in data-scarce mountainous regions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the value of hydrochemical data for the interpretation of flow and transport processes in the Baget karst system, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Richieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salam Abbas</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132131⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (5), pp.1537-1555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-024-02801-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818791v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst water resources in a changing world: Review of solute transport modelling approaches</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation of precipitation products for small karst catchment hydrological modeling in data-scarce mountainous regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Al Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Labat</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22541/essoar.171172092.28205781/v1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 645, pp.132131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818837v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Index to Assess the Effect of Climate Change on Karst Spring Flow Rate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Karst water resources in a changing world: Review of solute transport modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kübra Özdemir Çallı</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Chiogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su16031326⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22541/essoar.171172092.28205781/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818777v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of land-use change on karst spring response by integration of surface processes in karst hydrology: The ISPEEKH model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Al Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 626, Part B, pp.130300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.130300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux résultats issus de la mise en valeur des archives hydrogéologiques d’un bassin versant karstique français au cours des 50 dernières années</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lamagnère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaïs Dumareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Haryouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 355 (S1), pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crgeos.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the estimation of the transfer coefficient in karst systems: Using baseflow recession coefficient under matrix-restrained flow regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malihe Shirafkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zargham Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Kavousi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 620, pp.129441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.129441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering land cover and land use (LCLU) in lumped parameter modeling in forest dominated karst catchments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Labat</w:t>
+                <w:t xml:space="preserve">A lumped parameter model to evaluate the relevance of excess air as a tracer of exchanged flows between transmissive and capacitive compartments of karst systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïna Pérotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128264⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.930115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frwa.2022.930115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03780540v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lumped parameter model to evaluate the relevance of excess air as a tracer of exchanged flows between transmissive and capacitive compartments of karst systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+                <w:t xml:space="preserve">Considering land cover and land use (LCLU) in lumped parameter modeling in forest dominated karst catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Richieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frwa.2022.930115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 612 (Part C), pp.128264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767633v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03780540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Withdrawals on Karst Watershed Water Supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Argouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (9), pp.1339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w14091339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Exchange Flow on the Karst Spring Hydrograph under the Different Flow Regimes: A Synthetic Modeling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malihe Shirafkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zargham Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (9), pp.1189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w13091189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for the assessment of groundwater resource variability in karst catchments with sparse temporal measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Five decades of advances in karst hydrogeology, 29, pp.137-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10040-020-02239-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the relative impacts of climate changes and anthropogenic forcing on spring discharge of a Mediterranean karst system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 598, pp.126396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global karst springs hydrograph dataset for research and management of the world’s fastest-flowing groundwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunde Olarinoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Gleeson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Seeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouhollah Adinehvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (1), 9 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-019-0346-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02524019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling SKS and SWMM to Solve the Inverse Problem Based on Artificial Tracer Tests in Karstic Aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (4), pp.1139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w12041139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation de traçages artificiels en domaine karstique par approche de type fonction de transfert : Application à l'hydrosystème karstique de l'Ouysse (Lot, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dynamics of the Flow Exchanges between Matrix and Conduits in Karstified Watersheds at Multiple Temporal Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w11030569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407002v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the Flow Exchanges between Matrix and Conduits in Karstified Watersheds at Multiple Temporal Scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interprétation de traçages artificiels en domaine karstique par approche de type fonction de transfert : Application à l'hydrosystème karstique de l'Ouysse (Lot, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorette Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Tremoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les grandes perspectives en géosciences au XXIeme siècle - Tome III, 202, pp.73-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076363v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term variations in tracer tests responses in a highly karstified watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (6), pp.2061-2075. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10040-019-01968-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3048,261 +3464,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the KarstMod modeling platform for a better assessment of karst groundwater resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KarstMod User Guide - version 3.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832693v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3312,660 +3728,660 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du comportement hydrodynamiquedes zones de faille : une approche pluridisciplinairede l’échelle des structures internes à celle del’organisation des écoulements souterrains d’unaquifère.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate change on groundwater level dynamics and karst spring discharge of several karst systems in the Mediterranean area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian multi-model framework for structure selection and parameter estimation for lumped parameter modeling in karst hydrology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology to assess the sensitivity of karst groundwater resources to climate change and anthropogenic pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2022 - The European Conference on Karst Hydrogeolog and Carbonate Reservoi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malaga, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The physical meaning of transport properties evaluated from BTC in karst conduit networks using transfer functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoguang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Majdalani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, online, Unknown Region. pp.EGU21-9488, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3975,587 +4391,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KarstMod 3.0.11 software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071006v2</w:t>
-              </w:r>
-[...280 lines deleted...]
-                <w:t xml:space="preserve">hal-03715027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial tracer Tests interpretation using transfer function approach to study the Norville karst system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2018, Besançon: Advances in the Hydrogeology of Karst and Carbonate Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193-198, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-14015-1_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4565,114 +4699,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage d'approches conceptuelles, systémiques et distribuées pour l'interprétation de traçages artificiels en domaine karstique : implications pour la détermination de la strucure interne des aquifères karstiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. Université Paul Sabatier - Toulouse III, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019TOU30180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02735904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4819,51 +4953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. &#214;. &#199;all&#305;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiogna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bittner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Labat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023RG000811" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Massari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Filippucci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Dakhlaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.103015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019825v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinkus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-1259-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alimahdi Mohammaddost" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zargham Mohammadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Hussainzadeh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asadullah Farahmand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16152204" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Richieri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bittner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-024-02801-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al Khoury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Bailey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Abbas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132131" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra &#214;zdemir &#199;all&#305;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Chiogna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/essoar.171172092.28205781/v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Behrouj Peely" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Naderi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16031326" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579587v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.130300" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432081v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilloteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamagn&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Dumareau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Haryouli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.167" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malihe Shirafkan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Kavousi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129441" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780540v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sivelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128264" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03767633v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2022.930115" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Argouze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091339" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13091189" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132398v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02239-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126396" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132397v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12041139" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407002v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Guillaume" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tremoulet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bardeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076363v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11030569" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239276v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-019-01968-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527880v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832693v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518180v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259445v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12285" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818852v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5147" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751657v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168233v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqi Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Majdalani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9488" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071006v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406848v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duran" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14015-1_22" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02735904v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU30180" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05567994v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Bassirou Diop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadilath Kate" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Souassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-1536" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinkus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-1259-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948984v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. &#214;. &#199;all&#305;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiogna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bittner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Labat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023RG000811" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422224v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Massari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Filippucci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Dakhlaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.103015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Behrouj Peely" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zargham Mohammadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Naderi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16031326" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alimahdi Mohammaddost" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Hussainzadeh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asadullah Farahmand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16152204" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Richieri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bittner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-024-02801-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818791v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al Khoury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Bailey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Abbas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132131" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra &#214;zdemir &#199;all&#305;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Chiogna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/essoar.171172092.28205781/v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579587v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.130300" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilloteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamagn&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Dumareau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Haryouli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.167" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malihe Shirafkan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Kavousi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129441" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03767633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2022.930115" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sivelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128264" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651247v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Argouze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091339" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208065v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13091189" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132398v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02239-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216522v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126396" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132397v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12041139" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11030569" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407002v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Guillaume" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tremoulet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bardeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239276v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-019-01968-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527880v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832693v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518180v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boura" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259445v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12285" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818852v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5147" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751657v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168233v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqi Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Majdalani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9488" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071006v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406848v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14015-1_22" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02735904v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU30180" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>