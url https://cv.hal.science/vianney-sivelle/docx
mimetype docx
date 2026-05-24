--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -516,1151 +516,1151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the KarstMod modelling platform for a better assessment of karst groundwater resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Karst Water Resources in a Changing World: Review of Solute Transport Modeling Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ö. Çallı</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chiogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Arfib</w:t>
+                <w:t xml:space="preserve">D. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (5), pp.1259 - 1276. </w:t>
+              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-29-1259-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023RG000811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019825v1</w:t>
+                <w:t xml:space="preserve">hal-04948984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst Water Resources in a Changing World: Review of Solute Transport Modeling Approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating hydrological modeling uncertainties in the Mediterranean region by combining precipitation and soil moisture products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ö. Çallı</w:t>
+                <w:t xml:space="preserve">Christian Massari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chiogna</w:t>
+                <w:t xml:space="preserve">Paolo Filippucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bittner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Labat</w:t>
+                <w:t xml:space="preserve">Hamouda Dakhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023RG000811⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.103015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.103015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948984v1</w:t>
+                <w:t xml:space="preserve">hal-05422224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating hydrological modeling uncertainties in the Mediterranean region by combining precipitation and soil moisture products</w:t>
+                <w:t xml:space="preserve">Improvement of the KarstMod modelling platform for a better assessment of karst groundwater resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cinkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Massari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Tramblay</w:t>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Filippucci</w:t>
+                <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamouda Dakhlaoui</w:t>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62, pp.103015. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (5), pp.1259 - 1276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.103015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-1259-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05422224v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Index to Assess the Effect of Climate Change on Karst Spring Flow Rate</w:t>
+                <w:t xml:space="preserve">Evaluating Empirical, Field, and Laboratory Approaches for Estimating the Hydraulic Conductivity in the Kabul Aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Behrouj Peely</w:t>
+                <w:t xml:space="preserve">Alimahdi Mohammaddost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zargham Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Hussainzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asadullah Farahmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su16031326⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (15), pp.2204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w16152204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818777v1</w:t>
+                <w:t xml:space="preserve">hal-04818769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Empirical, Field, and Laboratory Approaches for Estimating the Hydraulic Conductivity in the Kabul Aquifer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of precipitation products for small karst catchment hydrological modeling in data-scarce mountainous regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javad Hussainzadeh</w:t>
+                <w:t xml:space="preserve">Ibrahim Al Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asadullah Farahmand</w:t>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w16152204⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 645, pp.132131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818769v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the value of hydrochemical data for the interpretation of flow and transport processes in the Baget karst system, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Richieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32 (5), pp.1537-1555. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10040-024-02801-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of precipitation products for small karst catchment hydrological modeling in data-scarce mountainous regions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurie Boithias</w:t>
+                <w:t xml:space="preserve">Karst water resources in a changing world: Review of solute transport modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kübra Özdemir Çallı</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Chiogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salam Abbas</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 645, pp.132131. </w:t>
+              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22541/essoar.171172092.28205781/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818791v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst water resources in a changing world: Review of solute transport modelling approaches</w:t>
+                <w:t xml:space="preserve">A New Index to Assess the Effect of Climate Change on Karst Spring Flow Rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kübra Özdemir Çallı</w:t>
+                <w:t xml:space="preserve">Ahmad Behrouj Peely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zargham Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Chiogna</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mostafa Naderi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (3), pp.1326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22541/essoar.171172092.28205781/v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su16031326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818837v1</w:t>
+                <w:t xml:space="preserve">hal-04818777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of land-use change on karst spring response by integration of surface processes in karst hydrology: The ISPEEKH model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Al Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1724,51 +1724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux résultats issus de la mise en valeur des archives hydrogéologiques d’un bassin versant karstique français au cours des 50 dernières années</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1910,51 +1910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Kavousi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 620, pp.129441. </w:t>
@@ -1986,351 +1986,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lumped parameter model to evaluate the relevance of excess air as a tracer of exchanged flows between transmissive and capacitive compartments of karst systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Considering land cover and land use (LCLU) in lumped parameter modeling in forest dominated karst catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laïna Pérotin</w:t>
+                <w:t xml:space="preserve">V. Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Ladouche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+                <w:t xml:space="preserve">H. Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Richieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frwa.2022.930115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 612 (Part C), pp.128264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767633v1</w:t>
+                <w:t xml:space="preserve">insu-03780540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering land cover and land use (LCLU) in lumped parameter modeling in forest dominated karst catchments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A lumped parameter model to evaluate the relevance of excess air as a tracer of exchanged flows between transmissive and capacitive compartments of karst systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïna Pérotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Sivelle</w:t>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Jourde</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Labat</w:t>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 612 (Part C), pp.128264. </w:t>
+              <w:t xml:space="preserve">Frontiers in Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.930115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frwa.2022.930115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03780540v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Withdrawals on Karst Watershed Water Supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Argouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2429,51 +2429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zargham Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (9), pp.1189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2507,51 +2507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for the assessment of groundwater resource variability in karst catchments with sparse temporal measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2624,64 +2624,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2892,51 +2892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (4), pp.1139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2964,425 +2964,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the Flow Exchanges between Matrix and Conduits in Karstified Watersheds at Multiple Temporal Scales</w:t>
+                <w:t xml:space="preserve">Short-term variations in tracer tests responses in a highly karstified watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w11030569⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (6), pp.2061-2075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-019-01968-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076363v1</w:t>
+                <w:t xml:space="preserve">hal-03239276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation de traçages artificiels en domaine karstique par approche de type fonction de transfert : Application à l'hydrosystème karstique de l'Ouysse (Lot, France)</w:t>
+                <w:t xml:space="preserve">Dynamics of the Flow Exchanges between Matrix and Conduits in Karstified Watersheds at Multiple Temporal Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w11030569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407002v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term variations in tracer tests responses in a highly karstified watershed</w:t>
+                <w:t xml:space="preserve">Interprétation de traçages artificiels en domaine karstique par approche de type fonction de transfert : Application à l'hydrosystème karstique de l'Ouysse (Lot, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorette Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Tremoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les grandes perspectives en géosciences au XXIeme siècle - Tome III, 202, pp.73-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239276v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3491,90 +3491,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the KarstMod modeling platform for a better assessment of karst groundwater resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3596,77 +3596,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KarstMod User Guide - version 3.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3863,90 +3863,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate change on groundwater level dynamics and karst spring discharge of several karst systems in the Mediterranean area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4036,51 +4036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4140,77 +4140,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2022 - The European Conference on Karst Hydrogeolog and Carbonate Reservoi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malaga, France</w:t>
@@ -4405,77 +4405,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KarstMod 3.0.11 software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4564,90 +4564,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial tracer Tests interpretation using transfer function approach to study the Norville karst system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2018, Besançon: Advances in the Hydrogeology of Karst and Carbonate Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193-198, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4953,51 +4953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05567994v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Bassirou Diop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadilath Kate" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Souassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-1536" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinkus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-1259-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948984v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. &#214;. &#199;all&#305;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiogna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bittner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Labat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023RG000811" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422224v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Massari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Filippucci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Dakhlaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.103015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Behrouj Peely" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zargham Mohammadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Naderi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16031326" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alimahdi Mohammaddost" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Hussainzadeh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asadullah Farahmand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16152204" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Richieri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bittner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-024-02801-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818791v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al Khoury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Bailey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Abbas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132131" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra &#214;zdemir &#199;all&#305;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Chiogna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/essoar.171172092.28205781/v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579587v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.130300" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilloteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamagn&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Dumareau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Haryouli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.167" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malihe Shirafkan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Kavousi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129441" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03767633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2022.930115" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sivelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128264" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651247v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Argouze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091339" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208065v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13091189" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132398v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02239-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216522v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126396" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132397v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12041139" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11030569" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407002v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Guillaume" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tremoulet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bardeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239276v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-019-01968-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527880v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832693v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518180v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boura" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259445v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12285" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818852v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5147" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751657v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168233v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqi Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Majdalani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9488" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071006v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406848v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14015-1_22" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02735904v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU30180" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05567994v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Bassirou Diop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadilath Kate" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Souassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-1536" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948984v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. &#214;. &#199;all&#305;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiogna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bittner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Labat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023RG000811" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422224v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Massari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Filippucci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Dakhlaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.103015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinkus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-1259-2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alimahdi Mohammaddost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zargham Mohammadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Hussainzadeh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asadullah Farahmand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16152204" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818791v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al Khoury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Bailey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Abbas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132131" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Richieri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bittner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-024-02801-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818837v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra &#214;zdemir &#199;all&#305;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Chiogna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/essoar.171172092.28205781/v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Behrouj Peely" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Naderi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16031326" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579587v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.130300" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilloteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamagn&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Dumareau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Haryouli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.167" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malihe Shirafkan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Kavousi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129441" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780540v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sivelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128264" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03767633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2022.930115" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651247v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Argouze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091339" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208065v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13091189" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132398v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02239-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216522v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126396" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132397v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12041139" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239276v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-019-01968-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076363v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11030569" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407002v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Guillaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tremoulet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bardeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527880v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832693v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518180v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boura" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259445v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12285" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818852v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5147" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751657v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168233v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqi Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Majdalani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9488" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071006v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406848v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14015-1_22" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02735904v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU30180" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>