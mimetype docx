--- v0 (2026-03-28)
+++ v1 (2026-04-26)
@@ -289,51 +289,51 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmila Kulikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 19 (4), </w:t>
+              <w:t xml:space="preserve">, 2025, 19 (4), pp.2400315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssr.202400315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -423,51 +423,51 @@
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Davydov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 19 (23), </w:t>
+              <w:t xml:space="preserve">, 2025, 19 (23), pp.e01887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/lpor.202401887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -608,295 +608,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-dimensional spin-orbital single-photon sources</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giant Quantum Electrodynamic Effects on Single SiV Color Centers in Nanosized Diamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liudmilla F. Kulikova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valery Davydov</w:t>
+                <w:t xml:space="preserve">Malo Bézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antton Babaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Mindarava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Blinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Aleksandrovich Davydov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adq6298⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (8), pp.6406-6412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c11739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096096v1</w:t>
+                <w:t xml:space="preserve">hal-05096090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant Quantum Electrodynamic Effects on Single SiV Color Centers in Nanosized Diamonds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Blinder</w:t>
+                <w:t xml:space="preserve">High-dimensional spin-orbital single-photon sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinhui Kan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xujing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery Aleksandrovich Davydov</w:t>
+                <w:t xml:space="preserve">Liudmilla F. Kulikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Davydov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (8), pp.6406-6412. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (45), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c11739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adq6298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096090v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling All Degrees of Freedom of the Optical Coupling in Hybrid Quantum Photonics</w:t>
               </w:r>
@@ -1525,295 +1525,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracompact Single‐Photon Sources of Linearly Polarized Vortex Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xujing Liu</w:t>
+                <w:t xml:space="preserve">Multiple channelling single-photon emission with scattering holography designed metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danylo Komisar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinhui Kan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valery Davydov</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Kulikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202304495⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.6253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-42046-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480596v1</w:t>
+                <w:t xml:space="preserve">hal-04480531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple channelling single-photon emission with scattering holography designed metasurfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danylo Komisar</w:t>
+                <w:t xml:space="preserve">Ultracompact Single‐Photon Sources of Linearly Polarized Vortex Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xujing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinhui Kan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Meng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liudmila Kulikova</w:t>
+                <w:t xml:space="preserve">Liudmilla Kulikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Davydov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.6253. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-42046-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202304495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480531v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of SiV centers by doping in bottom-up grown HPHT nanodiamonds and its implication for optical nanosensig</w:t>
               </w:r>
@@ -2722,714 +2722,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Er-Doped All-Fiber Laser with High-Density Well-Aligned Carbon-Nanotube-Based Thin-Film Saturable Absorber</w:t>
+                <w:t xml:space="preserve">Hybrid quantum nanophotonic devices with color centers in nanodiamonds [Invited]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitriy Dvoretskiy</w:t>
+                <w:t xml:space="preserve">Swetapadma Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Davydov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislav Sazonkin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simeon Bogdanov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12213864⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.471376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982415v1</w:t>
+                <w:t xml:space="preserve">hal-04480737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid quantum nanophotonic devices with color centers in nanodiamonds [Invited]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femtosecond Er-Doped All-Fiber Laser with High-Density Well-Aligned Carbon-Nanotube-Based Thin-Film Saturable Absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitriy Dvoretskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Sazonkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Orekhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swetapadma Sahoo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
+                <w:t xml:space="preserve">Igor Kudelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simeon Bogdanov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lev Denisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.191. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (21), pp.3864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.471376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano12213864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04480737v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-purity single photons obtained with moderate-NA optics from SiV center in nanodiamonds on a bullseye antenna</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hamza Abudayyeh</w:t>
+                <w:t xml:space="preserve">Fluorescence enhancement of a single germanium vacancy center in a nanodiamond by a plasmonic Bragg cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Steiger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Fehler</w:t>
+                <w:t xml:space="preserve">Cuo Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danylo Komisar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinhui Kan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmilla Kulikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ac33f3⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (4), pp.044303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0033507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581452v1</w:t>
+                <w:t xml:space="preserve">hal-03581458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Core–Shell” Diamond Nanoparticles with NV – Centers and a Highly Isotopically Enriched 13 C Shell as a Promising Hyperpolarization Agent</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valery Davydov</w:t>
+                <w:t xml:space="preserve">High-purity single photons obtained with moderate-NA optics from SiV center in nanodiamonds on a bullseye antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Waltrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boaz Lubotzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Abudayyeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
+                <w:t xml:space="preserve">Konstantin Fehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (50), pp.27647-27653. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (11), pp.113022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c08283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ac33f3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581448v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence enhancement of a single germanium vacancy center in a nanodiamond by a plasmonic Bragg cavity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shailesh Kumar</w:t>
+                <w:t xml:space="preserve">“Core–Shell” Diamond Nanoparticles with NV – Centers and a Highly Isotopically Enriched 13 C Shell as a Promising Hyperpolarization Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Mindarava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Blinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Davydov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuo Wu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Liudmilla Kulikova</w:t>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 154 (4), pp.044303. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (50), pp.27647-27653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0033507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c08283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581458v1</w:t>
+                <w:t xml:space="preserve">hal-03581448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Quantum Photonics Based on Artificial Atoms Placed Inside One Hole of a Photonic Crystal Cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Fehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Antoniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3653,51 +3653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen and group-IV (Si, Ge) vacancy color centres in nano-diamonds: photoluminescence study at high temperature (25 °C–600 °C)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3751,429 +3751,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and coherent properties of 13C enriched sub-micron diamond particles with nitrogen vacancy color centers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photonic-Crystal-Fiber Quantum Probes for High-Resolution Thermal Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen Scheuer</w:t>
+                <w:t xml:space="preserve">Sean Blakley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Lang</w:t>
+                <w:t xml:space="preserve">Christapher Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Fedotov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinghua Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Sower</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.04.071⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (4), pp.044048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.044048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565542v1</w:t>
+                <w:t xml:space="preserve">hal-02548381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrabright single-photon emission from germanium-vacancy zero-phonon lines: deterministic emitter-waveguide interfacing at plasmonic hot spots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Zenin</w:t>
+                <w:t xml:space="preserve">Synthesis and coherent properties of 13C enriched sub-micron diamond particles with nitrogen vacancy color centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Mindarava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Blinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergejs Boroviks</w:t>
+                <w:t xml:space="preserve">Jochen Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Siyushev</w:t>
+                <w:t xml:space="preserve">Johannes Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/nanoph-2020-0036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.04.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540663v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic-Crystal-Fiber Quantum Probes for High-Resolution Thermal Imaging</w:t>
+                <w:t xml:space="preserve">Ultrabright single-photon emission from germanium-vacancy zero-phonon lines: deterministic emitter-waveguide interfacing at plasmonic hot spots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Blakley</w:t>
+                <w:t xml:space="preserve">Hamidreza Siampour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christapher Vincent</w:t>
+                <w:t xml:space="preserve">Ou Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Fedotov</w:t>
+                <w:t xml:space="preserve">Vladimir Zenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinghua Liu</w:t>
+                <w:t xml:space="preserve">Sergejs Boroviks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle Sower</w:t>
+                <w:t xml:space="preserve">Petr Siyushev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (4), pp.044048. </w:t>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.044048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2020-0036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548381v1</w:t>
+                <w:t xml:space="preserve">hal-02540663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of interstitial silicon defects in Si- and Si,P-doped nanodiamonds and thermal susceptibilities of SiV − photoluminescence band</w:t>
               </w:r>
@@ -4423,51 +4423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purcell-enhanced emission from individual SiV − center in nanodiamonds coupled to a Si 3 N 4 -based, photonic crystal cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Fehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ovvyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4717,51 +4717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Häussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Hartung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Fehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Antoniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4972,51 +4972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Si - V − Centers in Low-Strain Nanodiamonds with Bulklike Spectral Properties and Nanomanipulation Capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lachlan Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ou Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5478,51 +5478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip excitation of single germanium vacancies in nanodiamonds embedded in plasmonic waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Siampour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailesh Agrawal Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8821,319 +8821,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00156848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasicrystal of fullerene C60?</w:t>
+                <w:t xml:space="preserve">Structural phase transitions in single crystal C60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Ceolin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
+                <w:t xml:space="preserve">R. Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Fabre</w:t>
+                <w:t xml:space="preserve">P. Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Agafonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Rassat</w:t>
+                <w:t xml:space="preserve">R. Ceolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ary Dworkin</w:t>
+                <w:t xml:space="preserve">D. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 2 (1), pp.1-5. </w:t>
+              <w:t xml:space="preserve">, 1992, 2 (5), pp.511-515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp1:1992118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp1:1992161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00246454v1</w:t>
+                <w:t xml:space="preserve">jpa-00246504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural phase transitions in single crystal C60</w:t>
+                <w:t xml:space="preserve">Quasicrystal of fullerene C60?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Moret</w:t>
+                <w:t xml:space="preserve">René Ceolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Albouy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Agafonov</w:t>
+                <w:t xml:space="preserve">Claude Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ceolin</w:t>
+                <w:t xml:space="preserve">André Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. André</w:t>
+                <w:t xml:space="preserve">Ary Dworkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 2 (5), pp.511-515. </w:t>
+              <w:t xml:space="preserve">, 1992, 2 (1), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp1:1992161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp1:1992118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00246504v1</w:t>
+                <w:t xml:space="preserve">jpa-00246454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9759,51 +9759,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DF52C66"/>
+    <w:nsid w:val="BAD8F1AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9990,51 +9990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/viatcheslav-agafonov" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5770-1252" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109890175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538379v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cojocaru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Soshenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Bolshedvorskii" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy Davydov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Kulikova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202400315" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538290v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xujing Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinhui Kan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Kumar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Davydov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202401887" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05096101v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03258" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05096096v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmilla F. Kulikova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq6298" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05096090v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo B&#233;zard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Babaze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Mindarava" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blinder" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Aleksandrovich Davydov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c11739" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05096100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Lettner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Antoniuk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna P. Ovvyan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Gehring" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01559" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05096099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Klotz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Waltrich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Agafonov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kubanek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2023-0927" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05096102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Lubotzky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Nazarov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Abudayyeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c03672" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05096089v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ovvyan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Haugg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.054032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480429v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2023-0379" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmilla Kulikova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202304495" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480531v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Komisar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Meng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42046-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480508v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Plakhotnik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Duka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110363" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Starchikov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Zayakhanov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Lyubutin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Vasiliev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Lyubutina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.156269" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Bayer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Berghaus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Sachero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Filipovski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01422-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480561v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Feuchtmayr" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156787" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Garanina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Efremova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Machulkin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Lyubin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vorobyeva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry8120185" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982410v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klotz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Fehler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Waltrich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Steiger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#228;u&#223;ler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.153602" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03612699v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weina Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Noor A. Alam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyuan Qi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00040" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982415v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Dvoretskiy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Sazonkin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Orekhov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kudelin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Denisov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12213864" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480737v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetapadma Sahoo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Bogdanov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.471376" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581452v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Steiger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Fehler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac33f3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581448v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08283" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581458v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuo Wu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033507" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581455v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00530" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192452v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Baskakov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.03.052" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525691v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab6647" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02565542v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Scheuer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Lang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.04.071" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02540663v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Siampour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ou Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zenin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergejs Boroviks" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Siyushev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0036" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02548381v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Blakley" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christapher Vincent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Fedotov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghua Liu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Sower" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044048" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192261v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumin Choi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Kulikova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab72bb" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192266v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zeleneev" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bolshedvorskii" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Soshenko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rubinas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garanina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/QEL17189" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192260v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Gruhler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0257" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525635v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Zeleneev" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Vorobyov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Rubinas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00580" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02371403v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H&#228;ussler" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Hartung" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab4cf7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02371406v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baskakov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Starchikov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lyubutin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Ogarkova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Davydov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063774519020056" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02371412v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Rogers" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Osterkamp" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.024073" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02372336v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00468" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525639v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kireev" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Zhironkina" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Strelkova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Shakhov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-019-0463-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123402v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arseniy Baskakov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lyubutin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Starchikov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02660" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01872715v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Agrawal Kumar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-018-0062-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123403v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.I. Kireev" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Alieva" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Majouga" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Davydov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17586/2220-8054-2018-9-1-120-122" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862728v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Leong" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Cheong" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21953-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862709v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nguyen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruffin Evans" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Sipahigil" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihir Bhaskar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sukachev" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5029904" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862734v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Lyapin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Ilichev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Novikov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Agafonov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17586/2220-8054-2018-9-1-55-57" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862732v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Bozhevolnyi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.002586" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862718v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Khabashesku" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18321/ectj504" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862729v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Alieva" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Garanina" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-016-0219-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862723v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10805" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716450v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Jantzen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea B. Kurz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Rudnicki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Sch&#228;fermeier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay D. Jahnke" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/7/073036" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716452v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alieva" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kireev" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakhmanina" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Strelkova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17586/2220-8054-2016-7-1-158-160" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718985v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Rakhmanina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agafonov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Khabashesku" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.03.055" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8WR3984-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718986v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rakhmanina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Zhironkina" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TB21599G" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718987v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Davydov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Rakhmanina" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Lyapin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D. Ilichev" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Boldyrev" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S002136401410004X" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718988v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Agafonov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Khabashesku" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611958v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schober" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fouquet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.195438" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716461v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2012.655649" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716456v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Zhilinskaya" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2012.655180" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611948v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01665-4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634461v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Krbal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex V. Kolobov" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fons" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pradel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.024105" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530337v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Papoular" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dmitriev" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496532v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cambedouzou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chorro" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schober" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434427v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15363830802282425" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175435v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.02.055" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G63Z94R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00156636v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Allouchi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2006.01.012" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00156848v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Narymbetov" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2003.10.026" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246454v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ceolin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rassat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Dworkin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992118" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B766D580A8572804A4960620D488D9CE081EA81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246504v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moret" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albouy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ceolin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andr&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992161" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08B8813D0B32DA1F38337C1588267BB886759B09/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534858v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091447v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelhakim El Morabit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clinard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091433v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Morabit" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02304009v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pierini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackrine Nahra" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Joos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad H. Muhammad" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/viatcheslav-agafonov" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5770-1252" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109890175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538379v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cojocaru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Soshenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Bolshedvorskii" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy Davydov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Kulikova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202400315" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538290v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xujing Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinhui Kan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Kumar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Davydov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202401887" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05096101v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03258" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05096090v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo B&#233;zard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Babaze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Mindarava" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blinder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Aleksandrovich Davydov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c11739" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05096096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmilla F. Kulikova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq6298" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05096100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Lettner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Antoniuk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna P. Ovvyan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Gehring" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01559" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05096099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Klotz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Waltrich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Agafonov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kubanek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2023-0927" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05096102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Lubotzky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Nazarov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Abudayyeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c03672" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05096089v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ovvyan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Haugg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.054032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480429v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2023-0379" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480531v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Komisar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Meng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42046-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480596v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmilla Kulikova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202304495" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480508v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Plakhotnik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Duka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110363" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Starchikov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Zayakhanov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Lyubutin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Vasiliev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Lyubutina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.156269" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Bayer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Berghaus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Sachero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Filipovski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01422-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480561v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Feuchtmayr" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156787" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Garanina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Efremova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Machulkin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Lyubin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vorobyeva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry8120185" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982410v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klotz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Fehler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Waltrich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Steiger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#228;u&#223;ler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.153602" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03612699v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weina Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Noor A. Alam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyuan Qi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00040" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480737v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetapadma Sahoo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Bogdanov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.471376" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982415v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Dvoretskiy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Sazonkin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Orekhov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kudelin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Denisov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12213864" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581458v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuo Wu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033507" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581452v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Steiger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Fehler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac33f3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581448v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08283" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581455v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00530" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192452v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Baskakov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.03.052" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525691v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab6647" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02548381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Blakley" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christapher Vincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Fedotov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghua Liu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Sower" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044048" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02565542v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Scheuer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Lang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.04.071" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02540663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Siampour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ou Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zenin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergejs Boroviks" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Siyushev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0036" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192261v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumin Choi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Kulikova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab72bb" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192266v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zeleneev" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bolshedvorskii" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Soshenko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rubinas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garanina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/QEL17189" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192260v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Gruhler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0257" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525635v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Zeleneev" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Vorobyov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Rubinas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00580" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02371403v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H&#228;ussler" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Hartung" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab4cf7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02371406v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baskakov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Starchikov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lyubutin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Ogarkova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Davydov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063774519020056" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02371412v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Rogers" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Osterkamp" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.024073" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02372336v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00468" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525639v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kireev" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Zhironkina" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Strelkova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Shakhov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-019-0463-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123402v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arseniy Baskakov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lyubutin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Starchikov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02660" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01872715v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Agrawal Kumar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-018-0062-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123403v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.I. Kireev" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Alieva" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Majouga" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Davydov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17586/2220-8054-2018-9-1-120-122" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862728v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Leong" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Cheong" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21953-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862709v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nguyen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruffin Evans" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Sipahigil" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihir Bhaskar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sukachev" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5029904" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862734v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Lyapin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Ilichev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Novikov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Agafonov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17586/2220-8054-2018-9-1-55-57" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862732v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Bozhevolnyi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.002586" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862718v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Khabashesku" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18321/ectj504" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862729v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Alieva" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Garanina" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-016-0219-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862723v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10805" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716450v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Jantzen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea B. Kurz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Rudnicki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Sch&#228;fermeier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay D. Jahnke" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/7/073036" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716452v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alieva" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kireev" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakhmanina" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Strelkova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17586/2220-8054-2016-7-1-158-160" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718985v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Rakhmanina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agafonov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Khabashesku" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.03.055" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8WR3984-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718986v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rakhmanina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Zhironkina" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TB21599G" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718987v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Davydov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Rakhmanina" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Lyapin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D. Ilichev" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Boldyrev" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S002136401410004X" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718988v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Agafonov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Khabashesku" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611958v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schober" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fouquet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.195438" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716461v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2012.655649" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716456v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Zhilinskaya" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2012.655180" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611948v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01665-4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634461v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Krbal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex V. Kolobov" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fons" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pradel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.024105" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530337v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Papoular" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dmitriev" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496532v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cambedouzou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chorro" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schober" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434427v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15363830802282425" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175435v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.02.055" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G63Z94R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00156636v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Allouchi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2006.01.012" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00156848v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Narymbetov" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2003.10.026" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246504v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moret" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albouy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ceolin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andr&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992161" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08B8813D0B32DA1F38337C1588267BB886759B09/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246454v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ceolin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rassat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Dworkin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992118" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B766D580A8572804A4960620D488D9CE081EA81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534858v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091447v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelhakim El Morabit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clinard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091433v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Morabit" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02304009v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pierini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackrine Nahra" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Joos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad H. Muhammad" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>