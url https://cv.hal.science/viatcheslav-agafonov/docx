--- v1 (2026-04-26)
+++ v2 (2026-05-18)
@@ -474,1865 +474,1865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-Normal Polarized Single-Photon Emission with Anisotropic Holography Metasurfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-dimensional spin-orbital single-photon sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinhui Kan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xujing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valeriy Davydov</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmilla F. Kulikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Davydov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c03258⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (45), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adq6298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096101v1</w:t>
+                <w:t xml:space="preserve">hal-05096096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant Quantum Electrodynamic Effects on Single SiV Color Centers in Nanosized Diamonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Bézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antton Babaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Mindarava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Blinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Aleksandrovich Davydov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (8), pp.6406-6412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsnano.3c11739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-dimensional spin-orbital single-photon sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valery Davydov</w:t>
+                <w:t xml:space="preserve">Room-Temperature Fiber-Coupled Single-Photon Sources based on Colloidal Quantum Dots and SiV Centers in Back-Excited Nanoantennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boaz Lubotzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Nazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Abudayyeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Antoniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Lettner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adq6298⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (2), pp.640-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c03672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096096v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling All Degrees of Freedom of the Optical Coupling in Hybrid Quantum Photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Lettner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Antoniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna P. Ovvyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Gehring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wendland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (2), pp.696-702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strongly coupled spins of silicon-vacancy centers inside a nanodiamond with sub-megahertz linewidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Waltrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Lettner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kubanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (13), pp.2361-2366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/nanoph-2023-0927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-Temperature Fiber-Coupled Single-Photon Sources based on Colloidal Quantum Dots and SiV Centers in Back-Excited Nanoantennas</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All-optical spin access via a cavity-broadened optical transition in on-chip hybrid quantum photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Antoniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Lettner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ovvyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Haugg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c03672⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (5), pp.054032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.054032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096102v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical spin access via a cavity-broadened optical transition in on-chip hybrid quantum photonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Klotz</w:t>
+                <w:t xml:space="preserve">Off-Normal Polarized Single-Photon Emission with Anisotropic Holography Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xujing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinhui Kan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Kulikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriy Davydov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (5), pp.054032. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (43), pp.13867-13873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.054032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c03258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096089v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-photon interference from silicon-vacancy centers in remote nanodiamonds</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultracompact Single‐Photon Sources of Linearly Polarized Vortex Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xujing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinhui Kan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmilla Kulikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Davydov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/nanoph-2023-0379⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202304495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480429v1</w:t>
+                <w:t xml:space="preserve">hal-04480596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple channelling single-photon emission with scattering holography designed metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danylo Komisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinhui Kan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmila Kulikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.6253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-42046-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracompact Single‐Photon Sources of Linearly Polarized Vortex Beams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valery Davydov</w:t>
+                <w:t xml:space="preserve">Evolution of the phase composition, crystal structure and magnetic properties of core@shell nanoparticles obtained during conversion of ferrocene at high pressure and high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S. Starchikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Zayakhanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.S. Lyubutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Vasiliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.V. Lyubutina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202304495⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 615, pp.156269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.156269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480596v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of SiV centers by doping in bottom-up grown HPHT nanodiamonds and its implication for optical nanosensig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Plakhotnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Duka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Davydov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 139, pp.110363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diamond.2023.110363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the phase composition, crystal structure and magnetic properties of core@shell nanoparticles obtained during conversion of ferrocene at high pressure and high temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.V. Lyubutina</w:t>
+                <w:t xml:space="preserve">Optical driving, spin initialization and readout of single SiV− centers in a Fabry-Perot resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Berghaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selene Sachero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Filipovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Antoniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.156269⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-023-01422-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480576v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical driving, spin initialization and readout of single SiV− centers in a Fabry-Perot resonator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced spectral density of a single germanium vacancy center in a nanodiamond by cavity integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Feuchtmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Berghaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Selene Sachero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gregor Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lukas Antoniuk</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Lettner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-023-01422-7⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0156787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480622v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced spectral density of a single germanium vacancy center in a nanodiamond by cavity integration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-photon interference from silicon-vacancy centers in remote nanodiamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Waltrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kubanek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 123 (2), </w:t>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (18), pp.3663-3669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0156787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2023-0379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480561v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifunctional Magnetite–Gold Nanoparticles for Magneto-Mechanical Actuation and Cancer Cell Destruction</w:t>
               </w:r>
@@ -2633,51 +2633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Noor A. Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyuan Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2754,51 +2754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swetapadma Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Davydov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Bogdanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2977,511 +2977,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence enhancement of a single germanium vacancy center in a nanodiamond by a plasmonic Bragg cavity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shailesh Kumar</w:t>
+                <w:t xml:space="preserve">High-purity single photons obtained with moderate-NA optics from SiV center in nanodiamonds on a bullseye antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Waltrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boaz Lubotzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Abudayyeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuo Wu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Liudmilla Kulikova</w:t>
+                <w:t xml:space="preserve">Elena Steiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Fehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0033507⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (11), pp.113022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ac33f3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581458v1</w:t>
+                <w:t xml:space="preserve">hal-03581452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-purity single photons obtained with moderate-NA optics from SiV center in nanodiamonds on a bullseye antenna</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elena Steiger</w:t>
+                <w:t xml:space="preserve">“Core–Shell” Diamond Nanoparticles with NV – Centers and a Highly Isotopically Enriched 13 C Shell as a Promising Hyperpolarization Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Mindarava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Blinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Davydov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Fehler</w:t>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (11), pp.113022. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (50), pp.27647-27653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ac33f3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c08283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581452v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Core–Shell” Diamond Nanoparticles with NV – Centers and a Highly Isotopically Enriched 13 C Shell as a Promising Hyperpolarization Agent</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valery Davydov</w:t>
+                <w:t xml:space="preserve">Fluorescence enhancement of a single germanium vacancy center in a nanodiamond by a plasmonic Bragg cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
+                <w:t xml:space="preserve">Cuo Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danylo Komisar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinhui Kan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmilla Kulikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (50), pp.27647-27653. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (4), pp.044303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c08283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0033507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581448v1</w:t>
+                <w:t xml:space="preserve">hal-03581458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Quantum Photonics Based on Artificial Atoms Placed Inside One Hole of a Photonic Crystal Cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Fehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Antoniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Lettner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ovvyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Waltrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (9), pp.2635-2641. </w:t>
@@ -3519,90 +3519,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core@shell nanocomposites Fe7C3 / FexOy /C obtained by high pressure-high temperature treatment of ferrocene Fe(C5H5)2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Starchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A. Zayakhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Vasiliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.S. Lyubutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.O. Baskakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3647,1376 +3647,1376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and group-IV (Si, Ge) vacancy color centres in nano-diamonds: photoluminescence study at high temperature (25 °C–600 °C)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and coherent properties of 13C enriched sub-micron diamond particles with nitrogen vacancy color centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Mindarava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Blinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Scheuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/ab6647⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.04.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02525691v1</w:t>
+                <w:t xml:space="preserve">hal-02565542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic-Crystal-Fiber Quantum Probes for High-Resolution Thermal Imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrabright single-photon emission from germanium-vacancy zero-phonon lines: deterministic emitter-waveguide interfacing at plasmonic hot spots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Fedotov</w:t>
+                <w:t xml:space="preserve">Hamidreza Siampour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinghua Liu</w:t>
+                <w:t xml:space="preserve">Ou Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle Sower</w:t>
+                <w:t xml:space="preserve">Vladimir Zenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergejs Boroviks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Siyushev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.044048⟩</w:t>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2020-0036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548381v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and coherent properties of 13C enriched sub-micron diamond particles with nitrogen vacancy color centers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johannes Lang</w:t>
+                <w:t xml:space="preserve">Photonic-Crystal-Fiber Quantum Probes for High-Resolution Thermal Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Blakley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christapher Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Fedotov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinghua Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Sower</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.04.071⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (4), pp.044048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.044048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565542v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrabright single-photon emission from germanium-vacancy zero-phonon lines: deterministic emitter-waveguide interfacing at plasmonic hot spots</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of interstitial silicon defects in Si- and Si,P-doped nanodiamonds and thermal susceptibilities of SiV − photoluminescence band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumin Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Davydov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Kulikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Plakhotnik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/nanoph-2020-0036⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (20), pp.205709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab72bb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540663v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of interstitial silicon defects in Si- and Si,P-doped nanodiamonds and thermal susceptibilities of SiV − photoluminescence band</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanodiamonds with SiV colour centres for quantum technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Zeleneev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bolshedvorskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Soshenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Rubinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Garanina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab72bb⟩</w:t>
+              <w:t xml:space="preserve">Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (3), pp.299-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1070/QEL17189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192261v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanodiamonds with SiV colour centres for quantum technologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Garanina</w:t>
+                <w:t xml:space="preserve">Purcell-enhanced emission from individual SiV − center in nanodiamonds coupled to a Si 3 N 4 -based, photonic crystal cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Fehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ovvyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Antoniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Lettner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Gruhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1070/QEL17189⟩</w:t>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), pp.3655-3662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2020-0257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192266v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purcell-enhanced emission from individual SiV − center in nanodiamonds coupled to a Si 3 N 4 -based, photonic crystal cavity</w:t>
+                <w:t xml:space="preserve">Nitrogen and group-IV (Si, Ge) vacancy color centres in nano-diamonds: photoluminescence study at high temperature (25 °C–600 °C)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Fehler</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Davydov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (11), pp.3655-3662. </w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.015043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/nanoph-2020-0257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/ab6647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192260v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Silicon Vacancy Centers in 10 nm Diamonds for Quantum Information Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution of Iron Atoms in Nonequivalent Crystallographic Sites of Fe7C3 Carbide in Core–Shell Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Zeleneev</w:t>
+                <w:t xml:space="preserve">A. Baskakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vadim Vorobyov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Soshenko</w:t>
+                <w:t xml:space="preserve">S. Starchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Rubinas</w:t>
+                <w:t xml:space="preserve">I. Lyubutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu. Ogarkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Davydov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.9b00580⟩</w:t>
+              <w:t xml:space="preserve">Crystallography Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (2), pp.331-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063774519020056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02525635v1</w:t>
+                <w:t xml:space="preserve">hal-02371406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing single SiV − center in nanodiamonds for external, optical coupling with access to all degrees of freedom</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Liudmila Kulikova</w:t>
+                <w:t xml:space="preserve">Single Silicon Vacancy Centers in 10 nm Diamonds for Quantum Information Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan Bolshedvorskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Zeleneev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Vorobyov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Soshenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Rubinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab4cf7⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (8), pp.4765-4772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.9b00580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371403v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Iron Atoms in Nonequivalent Crystallographic Sites of Fe7C3 Carbide in Core–Shell Nanostructures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparing single SiV − center in nanodiamonds for external, optical coupling with access to all degrees of freedom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu. Ogarkova</w:t>
+                <w:t xml:space="preserve">Stefan Häussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Davydov</w:t>
+                <w:t xml:space="preserve">Lukas Hartung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Fehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Antoniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Kulikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystallography Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 64 (2), pp.331-336. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (10), pp.103047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1063774519020056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab4cf7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371406v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Si - V − Centers in Low-Strain Nanodiamonds with Bulklike Spectral Properties and Nanomanipulation Capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lachlan Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ou Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5087,1835 +5087,1835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasensitive All-Optical Thermometry Using Nanodiamonds with a High Concentration of Silicon-Vacancy Centers and Multiparametric Data Analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-term live cells observation of internalized fluorescent Fe@C nanoparticles in constant magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Garanina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Kireev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxana Zhironkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Strelkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Shakhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b00468⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (27), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12951-019-0463-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372336v1</w:t>
+                <w:t xml:space="preserve">hal-02525639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term live cells observation of internalized fluorescent Fe@C nanoparticles in constant magnetic field</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrasensitive All-Optical Thermometry Using Nanodiamonds with a High Concentration of Silicon-Vacancy Centers and Multiparametric Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumin Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Davydov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Plakhotnik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (27), </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (6), pp.1387-1392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12951-019-0463-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b00468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525639v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of Transformation of Ferrocene into Carbon-Encapsulated Iron Carbide Nanoparticles at High Pressures and Temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-chip excitation of single germanium vacancies in nanodiamonds embedded in plasmonic waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Siampour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arseniy Baskakov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sergey Starchikov</w:t>
+                <w:t xml:space="preserve">Shailesh Agrawal Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Davydov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludmila Kulikova</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Kulikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02660⟩</w:t>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (61), pp.1 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41377-018-0062-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123402v1</w:t>
+                <w:t xml:space="preserve">hal-01872715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-chip excitation of single germanium vacancies in nanodiamonds embedded in plasmonic waveguides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamidreza Siampour</w:t>
+                <w:t xml:space="preserve">New superparamagnetic fluorescent Fe@C-C5ON2H10-Alexa Fluor 647 nanoparticles for biological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Garanina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.I. Kireev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.B. Alieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shailesh Agrawal Kumar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
+                <w:t xml:space="preserve">A.G. Majouga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Davydov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41377-018-0062-5⟩</w:t>
+              <w:t xml:space="preserve">Nanosystems: Physics, Chemistry, Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.120-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17586/2220-8054-2018-9-1-120-122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872715v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New superparamagnetic fluorescent Fe@C-C5ON2H10-Alexa Fluor 647 nanoparticles for biological applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I.I. Kireev</w:t>
+                <w:t xml:space="preserve">Varying temperature and silicon content in nanodiamond growth: effects on silicon-vacancy centres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumin Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.B. Alieva</w:t>
+                <w:t xml:space="preserve">Victor Leong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Davydov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.G. Majouga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V.A. Davydov</w:t>
+                <w:t xml:space="preserve">Marcus Cheong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanosystems: Physics, Chemistry, Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17586/2220-8054-2018-9-1-120-122⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3792), pp.1 - 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-21953-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123403v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varying temperature and silicon content in nanodiamond growth: effects on silicon-vacancy centres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sumin Choi</w:t>
+                <w:t xml:space="preserve">All-optical nanoscale thermometry with silicon-vacancy centers in diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Leong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
+                <w:t xml:space="preserve">Ruffin Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Cheong</w:t>
+                <w:t xml:space="preserve">Alp Sipahigil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihir Bhaskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Sukachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-21953-2⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (20), pp.203102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5029904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862728v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical nanoscale thermometry with silicon-vacancy centers in diamond</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of optical properties of the NV and SiV centres in diamond at high pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alp Sipahigil</w:t>
+                <w:t xml:space="preserve">S.G. Lyapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihir Bhaskar</w:t>
+                <w:t xml:space="preserve">I.D. Ilichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Sukachev</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.P. Novikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Davydov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.N. Agafonov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5029904⟩</w:t>
+              <w:t xml:space="preserve">Nanosystems: Physics, Chemistry, Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.55 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17586/2220-8054-2018-9-1-55-57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862709v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of optical properties of the NV and SiV centres in diamond at high pressures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanism of Transformation of Ferrocene into Carbon-Encapsulated Iron Carbide Nanoparticles at High Pressures and Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.D. Ilichev</w:t>
+                <w:t xml:space="preserve">Arseniy Baskakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.P. Novikov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V.A. Davydov</w:t>
+                <w:t xml:space="preserve">Igor Lyubutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.N. Agafonov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sergey Starchikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Davydov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Kulikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanosystems: Physics, Chemistry, Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.55 - 57. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (23), pp.14895-14903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17586/2220-8054-2018-9-1-55-57⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862734v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation of nanowire surface plasmons by silicon vacancy centers in nanodiamonds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pressure-Temperature-Induced Transformations of Hydrocarbon- Fluorocarbon Mixtures into Nano- and Micron-Size Diamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Davydov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Bozhevolnyi</w:t>
+                <w:t xml:space="preserve">Valery Khabashesku</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (7), </w:t>
+              <w:t xml:space="preserve">Eurasian Chemico-Technological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.7.002586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18321/ectj504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862732v1</w:t>
+                <w:t xml:space="preserve">hal-01862718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-Temperature-Induced Transformations of Hydrocarbon- Fluorocarbon Mixtures into Nano- and Micron-Size Diamonds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excitation of nanowire surface plasmons by silicon vacancy centers in nanodiamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailesh Agrawal Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Davydov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery Khabashesku</w:t>
+                <w:t xml:space="preserve">Sergey Bozhevolnyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurasian Chemico-Technological Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (2), </w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18321/ectj504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OME.7.002586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862718v1</w:t>
+                <w:t xml:space="preserve">hal-01862732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetocontrollability of Fe7C3@C superparamagnetic nanoparticles in living cells</w:t>
+                <w:t xml:space="preserve">Nanodiamonds Carrying Silicon-Vacancy Quantum Emitters with Almost Lifetime-Limited Linewidths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Alieva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Igor Kireev</w:t>
+                <w:t xml:space="preserve">Uwe Jantzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Garanina</w:t>
+                <w:t xml:space="preserve">Andrea B. Kurz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Alyabyeva</w:t>
+                <w:t xml:space="preserve">Daniel S. Rudnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+                <w:t xml:space="preserve">Clemens Schäfermeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay D. Jahnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12951-016-0219-4⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (7), pp.073036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/18/7/073036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862729v1</w:t>
+                <w:t xml:space="preserve">hal-01716450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study of Condensation Routes for Formation of Nano- and Microsized Carbon Forms in Hydrocarbon, Fluorocarbon, and Fluoro-Hydrocarbon Systems at High Pressures and Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Davydov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Khabashesku</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (51), pp.29498 - 29509. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b10805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanodiamonds Carrying Silicon-Vacancy Quantum Emitters with Almost Lifetime-Limited Linewidths</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnet-Induced Behavior of Iron Carbide (Fe7C3@C) Nanoparticles in the Cytoplasm of Living Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea B. Kurz</w:t>
+                <w:t xml:space="preserve">I. Alieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel S. Rudnicki</w:t>
+                <w:t xml:space="preserve">I. Kireev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemens Schäfermeier</w:t>
+                <w:t xml:space="preserve">A. Rakhmanina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Garanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kay D. Jahnke</w:t>
+                <w:t xml:space="preserve">O. Strelkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (7), pp.073036. </w:t>
+              <w:t xml:space="preserve">Nanosystems: Physics, Chemistry, Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.158--160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/18/7/073036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17586/2220-8054-2016-7-1-158-160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716450v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnet-Induced Behavior of Iron Carbide (Fe7C3@C) Nanoparticles in the Cytoplasm of Living Cells</w:t>
+                <w:t xml:space="preserve">Magnetocontrollability of Fe7C3@C superparamagnetic nanoparticles in living cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Alieva</w:t>
+                <w:t xml:space="preserve">Irina Alieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Kireev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Kireev</w:t>
+                <w:t xml:space="preserve">Anastasia Garanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rakhmanina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anastasiia Garanina</w:t>
+                <w:t xml:space="preserve">Natalia Alyabyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Strelkova</w:t>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanosystems: Physics, Chemistry, Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.158--160. </w:t>
+              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17586/2220-8054-2016-7-1-158-160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12951-016-0219-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716452v1</w:t>
+                <w:t xml:space="preserve">hal-01862729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Nature of Simultaneous Formation of Nano- and Micron-Size Diamond Fractions under pressure–temperature-induced transformations of Binary Mixtures of Hydrocarbon and Fluorocarbon Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A. Davydov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Rakhmanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6994,403 +6994,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid State Synthesis of Carbon-Encapsulated Iron Carbide Nanoparticles and Their Interaction with Living Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production of Nano- and Microdiamonds with Si-V and N-V Luminescent Centers at High Pressures in Systems Based on Mixtures of Hydrocarbon and Fluorocarbon Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Rakhmanina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Irina Alieva</w:t>
+                <w:t xml:space="preserve">V. A. Davydov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oksana Zhironkina</w:t>
+                <w:t xml:space="preserve">A. V. Rakhmanina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. G. Lyapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. D. Ilichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. N. Boldyrev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Mater. Chem. B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3TB21599G⟩</w:t>
+              <w:t xml:space="preserve">JETP Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99 (10), pp.585--589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S002136401410004X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718986v1</w:t>
+                <w:t xml:space="preserve">hal-01718987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Nano- and Microdiamonds with Si-V and N-V Luminescent Centers at High Pressures in Systems Based on Mixtures of Hydrocarbon and Fluorocarbon Compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Synergistic Influence of Fluorine and Hydrogen on Processes of Thermal Transformations of Carbon-Containing Systems under High Pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. A. Davydov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Rakhmanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. D. Ilichev</w:t>
+                <w:t xml:space="preserve">V. N. Agafonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. N. Boldyrev</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. N. Khabashesku</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETP Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanosystems: Physics, Chemistry, Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), pp.167--171</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718987v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Influence of Fluorine and Hydrogen on Processes of Thermal Transformations of Carbon-Containing Systems under High Pressures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. V. Rakhmanina</w:t>
+                <w:t xml:space="preserve">Solid State Synthesis of Carbon-Encapsulated Iron Carbide Nanoparticles and Their Interaction with Living Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Davydov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rakhmanina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Kireev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Alieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. N. Agafonov</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oksana Zhironkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanosystems: Physics, Chemistry, Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">J. Mater. Chem. B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (27), pp.4250--4261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3TB21599G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718988v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a one-dimensional crystal to a one-dimensional liquid: A comprehensive dynamical study of C 60 peapods</w:t>
               </w:r>
@@ -7504,412 +7504,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-Encapsulated Iron Carbide Nanoparticles in the Thermal Conversions of Ferrocene at High Pressures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EPR Study of the Thermal Depolymerization Process of C60 Polymerized Phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Allouchi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. A. Zhilinskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Rakhmanina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Davydov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 20 (4-7), pp.451--454. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1536383X.2012.655649⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 20 (4-7), pp.357--360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1536383X.2012.655180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716461v1</w:t>
+                <w:t xml:space="preserve">hal-01716456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPR Study of the Thermal Depolymerization Process of C60 Polymerized Phases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unravelling low lying phonons and vibrations of carbon nanostructures: The contribution of inelastic and quasi-elastic neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Bousige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Launois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. A. Zhilinskaya</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Sauvajol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20 (4-7), pp.357--360. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 213 (1), pp.77-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1536383X.2012.655180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2012-01665-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716456v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling low lying phonons and vibrations of carbon nanostructures: The contribution of inelastic and quasi-elastic neutron scattering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colin Bousige</w:t>
+                <w:t xml:space="preserve">Carbon-Encapsulated Iron Carbide Nanoparticles in the Thermal Conversions of Ferrocene at High Pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Davydov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rakhmanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
+                <w:t xml:space="preserve">Hassan Allouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Launois</w:t>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Sauvajol</w:t>
+                <w:t xml:space="preserve">Patrice Limelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 213 (1), pp.77-102. </w:t>
+              <w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (4-7), pp.451--454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2012-01665-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1536383X.2012.655649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611948v1</w:t>
+                <w:t xml:space="preserve">hal-01716461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-induced structural transitions in phase-change materials based on Ge-free Sb-Te alloys</w:t>
               </w:r>
@@ -8068,64 +8068,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dmitriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. A. Davydov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Rakhmanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (4), pp.386 - 391</w:t>
@@ -8331,51 +8331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Levelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. A. Davydov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16 (5-6), pp.486-493. </w:t>
@@ -8452,64 +8452,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Levelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. A. Davydov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Rakhmanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 438 (1-3), pp.63-66. </w:t>
@@ -8559,51 +8559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosized carbon forms in the processes of pressure–temperature-induced transformations of hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A. Davydov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Rakhmanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8693,51 +8693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion of polycyclic aromatic hydrocarbons to graphite and diamond at high pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A. Davydov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Rakhmanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8821,319 +8821,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00156848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural phase transitions in single crystal C60</w:t>
+                <w:t xml:space="preserve">Quasicrystal of fullerene C60?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Moret</w:t>
+                <w:t xml:space="preserve">René Ceolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Albouy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Agafonov</w:t>
+                <w:t xml:space="preserve">Claude Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ceolin</w:t>
+                <w:t xml:space="preserve">André Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. André</w:t>
+                <w:t xml:space="preserve">Ary Dworkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 2 (5), pp.511-515. </w:t>
+              <w:t xml:space="preserve">, 1992, 2 (1), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp1:1992161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp1:1992118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00246504v1</w:t>
+                <w:t xml:space="preserve">jpa-00246454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasicrystal of fullerene C60?</w:t>
+                <w:t xml:space="preserve">Structural phase transitions in single crystal C60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Ceolin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
+                <w:t xml:space="preserve">R. Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Fabre</w:t>
+                <w:t xml:space="preserve">P. Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Agafonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Rassat</w:t>
+                <w:t xml:space="preserve">R. Ceolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ary Dworkin</w:t>
+                <w:t xml:space="preserve">D. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 2 (1), pp.1-5. </w:t>
+              <w:t xml:space="preserve">, 1992, 2 (5), pp.511-515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp1:1992118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp1:1992161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00246454v1</w:t>
+                <w:t xml:space="preserve">jpa-00246504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9203,51 +9203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agafonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Rakhmanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Biennial International Workshop on Fullerenes and Atomic Clusters (IWFAC 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, St Petersburg (RUSSIA), France. pp.463-470</w:t>
@@ -9603,51 +9603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Joos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad H. Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9759,51 +9759,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BAD8F1AB"/>
+    <w:nsid w:val="8D0F9281"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9990,51 +9990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/viatcheslav-agafonov" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5770-1252" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109890175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538379v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cojocaru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Soshenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Bolshedvorskii" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy Davydov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Kulikova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202400315" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538290v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xujing Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinhui Kan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Kumar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Davydov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202401887" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05096101v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03258" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05096090v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo B&#233;zard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Babaze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Mindarava" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blinder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Aleksandrovich Davydov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c11739" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05096096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmilla F. Kulikova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq6298" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05096100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Lettner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Antoniuk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna P. Ovvyan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Gehring" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01559" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05096099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Klotz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Waltrich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Agafonov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kubanek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2023-0927" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05096102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Lubotzky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Nazarov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Abudayyeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c03672" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05096089v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ovvyan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Haugg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.054032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480429v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2023-0379" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480531v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Komisar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Meng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42046-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480596v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmilla Kulikova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202304495" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480508v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Plakhotnik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Duka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110363" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Starchikov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Zayakhanov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Lyubutin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Vasiliev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Lyubutina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.156269" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Bayer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Berghaus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Sachero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Filipovski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01422-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480561v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Feuchtmayr" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156787" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Garanina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Efremova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Machulkin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Lyubin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vorobyeva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry8120185" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982410v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klotz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Fehler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Waltrich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Steiger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#228;u&#223;ler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.153602" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03612699v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weina Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Noor A. Alam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyuan Qi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00040" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480737v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetapadma Sahoo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Bogdanov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.471376" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982415v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Dvoretskiy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Sazonkin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Orekhov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kudelin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Denisov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12213864" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581458v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuo Wu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033507" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581452v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Steiger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Fehler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac33f3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581448v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08283" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581455v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00530" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192452v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Baskakov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.03.052" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525691v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab6647" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02548381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Blakley" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christapher Vincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Fedotov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghua Liu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Sower" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044048" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02565542v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Scheuer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Lang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.04.071" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02540663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Siampour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ou Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zenin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergejs Boroviks" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Siyushev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0036" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192261v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumin Choi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Kulikova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab72bb" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192266v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zeleneev" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bolshedvorskii" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Soshenko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rubinas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garanina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/QEL17189" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192260v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Gruhler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0257" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525635v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Zeleneev" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Vorobyov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Rubinas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00580" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02371403v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H&#228;ussler" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Hartung" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab4cf7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02371406v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baskakov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Starchikov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lyubutin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Ogarkova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Davydov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063774519020056" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02371412v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Rogers" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Osterkamp" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.024073" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02372336v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00468" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525639v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kireev" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Zhironkina" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Strelkova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Shakhov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-019-0463-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123402v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arseniy Baskakov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lyubutin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Starchikov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02660" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01872715v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Agrawal Kumar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-018-0062-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123403v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.I. Kireev" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Alieva" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Majouga" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Davydov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17586/2220-8054-2018-9-1-120-122" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862728v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Leong" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Cheong" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21953-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862709v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nguyen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruffin Evans" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Sipahigil" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihir Bhaskar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sukachev" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5029904" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862734v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Lyapin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Ilichev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Novikov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Agafonov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17586/2220-8054-2018-9-1-55-57" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862732v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Bozhevolnyi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.002586" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862718v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Khabashesku" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18321/ectj504" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862729v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Alieva" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Garanina" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-016-0219-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862723v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10805" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716450v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Jantzen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea B. Kurz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Rudnicki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Sch&#228;fermeier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay D. Jahnke" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/7/073036" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716452v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alieva" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kireev" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakhmanina" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Strelkova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17586/2220-8054-2016-7-1-158-160" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718985v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Rakhmanina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agafonov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Khabashesku" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.03.055" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8WR3984-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718986v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rakhmanina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Zhironkina" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TB21599G" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718987v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Davydov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Rakhmanina" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Lyapin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D. Ilichev" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Boldyrev" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S002136401410004X" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718988v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Agafonov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Khabashesku" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611958v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schober" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fouquet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.195438" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716461v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2012.655649" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716456v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Zhilinskaya" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2012.655180" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611948v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01665-4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634461v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Krbal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex V. Kolobov" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fons" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pradel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.024105" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530337v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Papoular" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dmitriev" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496532v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cambedouzou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chorro" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schober" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434427v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15363830802282425" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175435v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.02.055" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G63Z94R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00156636v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Allouchi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2006.01.012" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00156848v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Narymbetov" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2003.10.026" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246504v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moret" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albouy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ceolin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andr&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992161" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08B8813D0B32DA1F38337C1588267BB886759B09/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246454v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ceolin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rassat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Dworkin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992118" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B766D580A8572804A4960620D488D9CE081EA81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534858v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091447v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelhakim El Morabit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clinard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091433v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Morabit" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02304009v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pierini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackrine Nahra" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Joos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad H. Muhammad" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/viatcheslav-agafonov" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5770-1252" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109890175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538379v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cojocaru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Soshenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Bolshedvorskii" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy Davydov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Kulikova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202400315" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538290v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xujing Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinhui Kan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Kumar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Davydov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202401887" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05096096v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmilla F. Kulikova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq6298" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05096090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo B&#233;zard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Babaze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Mindarava" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blinder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Aleksandrovich Davydov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c11739" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05096102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Lubotzky" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Nazarov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Abudayyeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Antoniuk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Lettner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c03672" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05096100v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna P. Ovvyan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Gehring" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01559" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05096099v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Klotz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Waltrich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Agafonov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kubanek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2023-0927" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05096089v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ovvyan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Haugg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.054032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05096101v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03258" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmilla Kulikova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202304495" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480531v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Komisar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Meng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42046-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480576v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Starchikov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Zayakhanov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Lyubutin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Vasiliev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Lyubutina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.156269" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Plakhotnik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Duka" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110363" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Bayer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Berghaus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Sachero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Filipovski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01422-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480561v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Feuchtmayr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156787" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480429v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2023-0379" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Garanina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Efremova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Machulkin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Lyubin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vorobyeva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry8120185" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982410v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klotz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Fehler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Waltrich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Steiger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#228;u&#223;ler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.153602" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03612699v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weina Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Noor A. Alam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyuan Qi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00040" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480737v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetapadma Sahoo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Bogdanov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.471376" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982415v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Dvoretskiy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Sazonkin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Orekhov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kudelin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Denisov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12213864" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581452v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Steiger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Fehler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac33f3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581448v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08283" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581458v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuo Wu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033507" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581455v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00530" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192452v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Baskakov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.03.052" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02565542v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Scheuer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Lang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.04.071" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02540663v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Siampour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ou Wang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zenin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergejs Boroviks" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Siyushev" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0036" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02548381v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Blakley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christapher Vincent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Fedotov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghua Liu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Sower" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044048" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192261v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumin Choi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Kulikova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab72bb" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192266v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zeleneev" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bolshedvorskii" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Soshenko" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rubinas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garanina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/QEL17189" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192260v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Gruhler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0257" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525691v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab6647" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02371406v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baskakov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Starchikov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lyubutin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Ogarkova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Davydov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063774519020056" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525635v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Zeleneev" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Vorobyov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Rubinas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00580" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02371403v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H&#228;ussler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Hartung" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab4cf7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02371412v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Rogers" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Osterkamp" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.024073" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525639v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kireev" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Zhironkina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Strelkova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Shakhov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-019-0463-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02372336v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00468" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01872715v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Agrawal Kumar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-018-0062-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123403v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.I. Kireev" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Alieva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Majouga" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Davydov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17586/2220-8054-2018-9-1-120-122" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862728v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Leong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Cheong" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21953-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862709v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nguyen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruffin Evans" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Sipahigil" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihir Bhaskar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sukachev" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5029904" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862734v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Lyapin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Ilichev" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Novikov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Agafonov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17586/2220-8054-2018-9-1-55-57" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123402v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arseniy Baskakov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lyubutin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Starchikov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02660" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862718v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Khabashesku" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18321/ectj504" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862732v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Bozhevolnyi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.002586" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716450v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Jantzen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea B. Kurz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Rudnicki" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Sch&#228;fermeier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay D. Jahnke" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/7/073036" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862723v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10805" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716452v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alieva" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kireev" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakhmanina" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Strelkova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17586/2220-8054-2016-7-1-158-160" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862729v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Alieva" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Garanina" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-016-0219-4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718985v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Rakhmanina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agafonov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Khabashesku" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.03.055" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8WR3984-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718987v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Davydov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Rakhmanina" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Lyapin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D. Ilichev" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Boldyrev" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S002136401410004X" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718988v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Agafonov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Khabashesku" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718986v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rakhmanina" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Zhironkina" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TB21599G" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611958v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schober" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fouquet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.195438" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716456v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Zhilinskaya" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2012.655180" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611948v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01665-4" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716461v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2012.655649" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634461v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Krbal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex V. Kolobov" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fons" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pradel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.024105" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530337v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Papoular" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dmitriev" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496532v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cambedouzou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chorro" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schober" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434427v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15363830802282425" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175435v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.02.055" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G63Z94R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00156636v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Allouchi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2006.01.012" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00156848v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Narymbetov" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2003.10.026" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246454v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ceolin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rassat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Dworkin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992118" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B766D580A8572804A4960620D488D9CE081EA81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246504v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moret" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albouy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ceolin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andr&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992161" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08B8813D0B32DA1F38337C1588267BB886759B09/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534858v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091447v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelhakim El Morabit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clinard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091433v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Morabit" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02304009v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pierini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackrine Nahra" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Joos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad H. Muhammad" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>