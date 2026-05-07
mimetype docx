--- v0 (2026-03-29)
+++ v1 (2026-05-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,308 +234,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly variable carbon environment in the κ -(BEDT-TTF) 2 Cu 2 ( CN ) 3 salt probed by carbon K -edge x-ray absorption and resonant inelastic x-ray scattering spectroscopy</w:t>
+                <w:t xml:space="preserve">Spin-state stability in Mn2O3 across the volume collapse phase transition under pressure up to 41 GPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djénabou Bayo</w:t>
+                <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Balédent</w:t>
+                <w:t xml:space="preserve">S. Shieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Boccuni</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (12), pp.125160. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.125160⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 111 (3), pp.035122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.035122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021429v2</w:t>
+                <w:t xml:space="preserve">hal-04902592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-state stability in Mn2O3 across the volume collapse phase transition under pressure up to 41 GPa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly variable carbon environment in the κ -(BEDT-TTF) 2 Cu 2 ( CN ) 3 salt probed by carbon K -edge x-ray absorption and resonant inelastic x-ray scattering spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djénabou Bayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Balédent</w:t>
+                <w:t xml:space="preserve">Alberto Boccuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Shieh</w:t>
+                <w:t xml:space="preserve">Vita Ilakovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Carniato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (3), pp.035122. </w:t>
+              <w:t xml:space="preserve">, 2025, 111 (12), pp.125160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.035122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.125160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902592v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021429v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron x-ray diffraction and DFT study of non-centrosymmetric EuRhGe3 under high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.S. Dhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Batistić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -625,51 +625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic interactions in the cooperative paramagnet Tb2Ti2 O7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -874,325 +874,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the transport and magnetic properties of substituted Ba(Fe1-xNix)2(Se1-yTey)3</w:t>
+                <w:t xml:space="preserve">Pressure-induced structural modifications of imogolite nanotubes and of their methylated analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.G. Zheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Balédent</w:t>
+                <w:t xml:space="preserve">Stéphan Rouzière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Oubaid</w:t>
+                <w:t xml:space="preserve">Jennifer Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Auban-Senzier</w:t>
+                <w:t xml:space="preserve">Erik Elkaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Colin</w:t>
+                <w:t xml:space="preserve">Erwan Paineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (18), pp.184428. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 254, pp.107372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.184428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2024.107372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774648v1</w:t>
+                <w:t xml:space="preserve">hal-04564813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-induced structural modifications of imogolite nanotubes and of their methylated analogues</w:t>
+                <w:t xml:space="preserve">Study of the transport and magnetic properties of substituted Ba(Fe1-xNix)2(Se1-yTey)3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Rouzière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Balédent</w:t>
+                <w:t xml:space="preserve">W.G. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Bodin</w:t>
+                <w:t xml:space="preserve">Y. Oubaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Elkaim</w:t>
+                <w:t xml:space="preserve">P. Auban-Senzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Paineau</w:t>
+                <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 254, pp.107372. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (18), pp.184428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2024.107372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.184428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564813v1</w:t>
+                <w:t xml:space="preserve">hal-04774648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic ground-state hysteresis under magnetic field in GdMn$_2$O$_5$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1276,3027 +1276,7326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure behavior of hydrophobically coated gold nanoparticle supercrystals: role of the structure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of spin-glass-like magnetic anomaly in the superconducting and multiferroic spin ladder BaFe 2 Se 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Goldmann</w:t>
+                <w:t xml:space="preserve">W. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Ibrahim</w:t>
+                <w:t xml:space="preserve">L. Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Pansu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3sm00065f⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (2), pp.024423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.024423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275996v1</w:t>
+                <w:t xml:space="preserve">hal-04276010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure evolution of electronic and crystal structure of noncentrosymmetric EuCoGe 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bednarchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaczorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107 (15), pp.155119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.155119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of spin-glass-like magnetic anomaly in the superconducting and multiferroic spin ladder BaFe 2 Se 3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Balédent</w:t>
+                <w:t xml:space="preserve">High-pressure behavior of hydrophobically coated gold nanoparticle supercrystals: role of the structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bocher</w:t>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Forget</w:t>
+                <w:t xml:space="preserve">Helen Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Colson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brigitte Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (2), pp.024423. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (17), pp.3113-3120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.024423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3sm00065f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276010v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat conduction in herbertsmithite: Field dependence at the onset of the quantum spin liquid regime</w:t>
+                <w:t xml:space="preserve">Origin of spin-glass-like magnetic anomaly in the superconducting and multiferroic spin ladder &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot;&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;BaFe&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mn&amp;gt;2&amp;lt;/mml:mn&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;Se&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mn&amp;gt;3&amp;lt;/mml:mn&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:math&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Barthélemy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dipranjan Chatterjee</w:t>
+                <w:t xml:space="preserve">W G Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 107 (5), pp.054434. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.054434⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 107 (2), pp.024423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.107.024423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075949v1</w:t>
+                <w:t xml:space="preserve">hal-04188501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purely antiferromagnetic frustrated Heisenberg model in the spin-ladder compound BaFe 2 Se 3</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Colson</w:t>
+                <w:t xml:space="preserve">Heat conduction in herbertsmithite: Field dependence at the onset of the quantum spin liquid regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Baglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourgeois-Hope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Banerjee</w:t>
+                <w:t xml:space="preserve">Dipranjan Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (1), pp.014416. </w:t>
+              <w:t xml:space="preserve">, 2023, 107 (5), pp.054434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.014416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.054434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276005v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressibility and Structural Transformations of Aluminogermanate Imogolite Nanotubes under Hydrostatic Pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Purely antiferromagnetic frustrated Heisenberg model in the spin-ladder compound BaFe 2 Se 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Rouzière</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">T Bizien</w:t>
+                <w:t xml:space="preserve">A. Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03798⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (1), pp.014416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.014416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922083v1</w:t>
+                <w:t xml:space="preserve">hal-04276005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral magnetic structure of spin-ladder multiferroic BaFe 2 Se 3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Balédent</w:t>
+                <w:t xml:space="preserve">Compressibility and Structural Transformations of Aluminogermanate Imogolite Nanotubes under Hydrostatic Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rouzière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Elkaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ressouche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Bounoua</w:t>
+                <w:t xml:space="preserve">T Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.134429⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871953v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal stripe order as a precursor of the superconducting phase in pressurized BaFe2Se3 Spin Ladder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chiral magnetic structure of spin-ladder multiferroic BaFe 2 Se 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ressouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Petricek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen-Gen Zheng</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+                <w:t xml:space="preserve">D. Bounoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-022-00955-7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (13), pp.134429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.134429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996600v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral magnetic structure of spin-ladder multiferroic BaFe 2 Se 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ressouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Petricek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bounoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (13), pp.134429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.134429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice dynamics of BaFe2Se3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Universal stripe order as a precursor of the superconducting phase in pressurized BaFe2Se3 Spin Ladder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Gen Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Weseloh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P Roy</w:t>
+                <w:t xml:space="preserve">Françoise Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac640d⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-022-00955-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812398v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden magnetic texture in the pseudogap phase of high-Tc YBa2Cu3O6.6</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lattice dynamics of BaFe2Se3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Weseloh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Verseils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Bounoua</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Martin Boehm</w:t>
+                <w:t xml:space="preserve">P Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-022-01048-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (25), pp.255402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac640d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881195v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics under pressure of gold nanoparticle supracrystals: the role of the soft matrix</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Balédent</w:t>
+                <w:t xml:space="preserve">Hidden magnetic texture in the pseudogap phase of high-Tc YBa2Cu3O6.6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Bounoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Sidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshinao Loew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Boehm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (36), pp.23675-23679. </w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2ra03484k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42005-022-01048-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275986v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden magnetic texture in the pseudogap phase of high-Tc YBa2Cu3O6.6</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanics under pressure of gold nanoparticle supracrystals: the role of the soft matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-022-01048-1⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (36), pp.23675-23679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2ra03484k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275983v1</w:t>
+                <w:t xml:space="preserve">hal-04275986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray spectroscopic and first-principles investigation of lead tungstate under pressure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Exceptionally robust magnetism and structure of SrFeO2 above 100 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.054119⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.16018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-20192-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275954v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order-disorder type of Peierls instability in BaVS 3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bjoern Winkler</w:t>
+                <w:t xml:space="preserve">Hidden magnetic texture in the pseudogap phase of high-Tc YBa2Cu3O6.6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Bounoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Sidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshinao Loew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bourdarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Boehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.014306⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-022-01048-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275956v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature polar structure and multiferroicity in BaFe2Se3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">X-ray spectroscopic and first-principles investigation of lead tungstate under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ablett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Elslande</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Woicik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cockayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 101 (2), pp.020101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.020101⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.054119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.054119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275953v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure phases of VO 2 from the combination of Raman scattering and ab initio structural search</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bellin</w:t>
+                <w:t xml:space="preserve">Pressure evolution of the electronic structure of non-centrosymmetric EuRhGe 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Utsumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Batistić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Shieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Dhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.024107⟩</w:t>
+              <w:t xml:space="preserve">Electronic Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (3), pp.034002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2516-1075/ac0c27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364236v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of multiferroicity in NdMn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Moshopoulou</w:t>
+                <w:t xml:space="preserve">Order-disorder type of Peierls instability in BaVS 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Ilakovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Foury-Leylekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjoern Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93 (10), pp.104406. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.104406⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 103 (1), pp.014306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.014306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882471v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic and neutron diffraction studies on multiferroic NdMn2O5</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Doubrovsky</w:t>
+                <w:t xml:space="preserve">Evidence for an electromagnon in GdMn2O5 : A multiferroic with a large electric polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Berrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2014.11.074⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (17), pp.174434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.174434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882643v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New insights into the structural properties of κ-(BEDT-TTF) 2 Ag 2 (CN) 3 spin liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Foury-Leylekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Ilakovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fertey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Baledent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ognjen Milat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (4), pp.581-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052520620005545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kitaev interactions in the Co honeycomb antiferromagnets Na3Co2SbO6 and Na2Co2TeO6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Songvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A Rodriguez-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. D Ratcliff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (22), pp.224429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.224429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Order-disorder type of Peierls instability in BaVS3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Ilakovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Foury-Leylekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjoern Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (1), pp.014306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.103.014306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4f spin driven ferroelectric-ferromagnetic multiferroicity in PrMn2O5 under a magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. K. Panda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sh. Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.094408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.094408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spin transition in SrFeO2 under pressure by x-ray spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Higashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (23), pp.235138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.235138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Room temperature polar structure and multiferroicity in BaFe2Se3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Elslande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (2), pp.020101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.020101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuning competing magnetic interactions with pressure in RMn2O5 multiferroics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Greenblatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (24), pp.245109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.245109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pressure-dependent X-ray diffraction of the multiferroics RMn 2 O 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Rebolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Crystallographica Section B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75, pp.687-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052520619007844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The GALAXIES inelastic hard X-ray scattering end-station at Synchrotron SOLEIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Ablett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lassalle-Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (1), pp.263-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S160057751801559X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication: Investigation of ion aggregation in ionic liquids and their solutions with lithium salt under high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kartik Pilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zeghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Judeinstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangsik Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148 (3), pp.031102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5016049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emergent high-spin state above 7 GPa in superconducting FeSe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. W. Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Ablett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (18), pp.180503(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.97.180503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-pressure phases of VO 2 from the combination of Raman scattering and ab initio structural search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Sarmiento-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhay Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (2), pp.024107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.024107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pressure-induced commensurate order in TbMn 2 O 5 and DyMn 2 O 5 : Influence of rare-earth anisotropy and 3 d − 4 f exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Foury-Leylekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (2), pp.024408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.024408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental evidence for the microscopic mechanism of the unusual spin-induced electric polarization in GdMn 2 O 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (8), pp.085128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.085128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(BEDT-TTF)2Cu2(CN)3 Spin Liquid: Beyond the Average Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Foury-Leylekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Ilakovac-Casses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fertey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Arakcheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), pp.158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst8040158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward pressure-induced multiferroicity in PrMn2O5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (5), pp.054418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.054418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recognition of exchange striction as the origin of magnetoelectric coupling in multiferroics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (18), pp.184112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.184112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3d-4f coupling and multiferroicity in frustrated Cairo Pentagonal oxide DyMn2O5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ressouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.14506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-15150-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence of multiferroicity in NdMn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gukasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moshopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (10), pp.104406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.104406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RIXS in correlated electron systems under extreme conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (3), pp.371-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08957959.2016.1208819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electronic Properties of BaFe$_2$As$_2$ upon Doping and Pressure: The Prominent Role of the As $\it p$ Orbitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rullier-Albenque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. m. Ablett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.177001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.177001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01494131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermodynamic and neutron diffraction studies on multiferroic NdMn2O5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auban-Senzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doubrovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 460, pp.214-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2014.11.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for Room Temperature Electric Polarization in R M n 2 O 5 Multiferroics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fertey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Greenblatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (11), pp.117601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.117601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The GALAXIES Beamline at SOLEIL Synchrotron: Inelastic X-ray Scattering and Photoelectron Spectroscopy in the Hard X-ray Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Ablett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J.Synchrotron Radiat.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.175-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S160057751402102X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Investigation of the electromagnon excitations in the multiferroic TbMn2O5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Doubrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Greenblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (14), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.140301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability of the Fe electronic structure through temperature-, doping-, and pressure-induced transitions in the BaFe2As2 superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rullier-Albenque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (23), pp.235123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.235123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for Intra-Unit-Cell Magnetic Order in Bi 2 Sr 2 CaCu 2 O 8 + δ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Sidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.020504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valence instability of YbCu2Si2 through its magnetic quantum critical point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fernandez-Panella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Paolasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Verbeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (12)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unusual magnetic order in the pseudogap region of the superconductor HgBa2CuO4+delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fauqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 455 (7211), pp.372-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature07251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00910739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation of magnetic order in a superconducting YBa 2 Cu 3 O 6.6 single crystal using polarized neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fauqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.020506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03012847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Condensed Matter Properties from High-Pressure Studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Iron-based spin-ladder compounds BaFe2X3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Balédent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rayons X et Matière 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Orléans, France</w:t>
+              <w:t xml:space="preserve">Séminaires de l'institu Néel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495344v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Insights into Condensed Matter Properties from High-Pressure Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rayons X et Matière 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Combination of Magnetism and Superconductivity in the Pressurized BaFe2Se3 Spin Ladder”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Foury-Leylekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen-Gen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Balédent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ConMat2021, Valence (Espagne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discovery of new high pressure magnetic phases in Fe and FeSe using x-ray emission spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ablett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baudelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Casula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th International Conference on High Pressure Science and Technology (AIRAPT 26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Pekin (Chine), China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altermagnetism revealed by polarized neutrons in MnF$_2$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Bounoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsen Gukasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ovidiu Garlea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spin transition in SrFeO2 under Pressure by X-ray spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Higashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valence Instability of YbCu$_2$Si$_2$ through its quantum critical point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fernandez-Panella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Paolasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Verbeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paramètre d'ordre magnétique dans la phase de pseudogap des oxydes de cuivre supraconducteurs à haute température critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Electrons fortement corrélés [cond-mat.str-el]. Université Paris Sud - Paris XI, 2010. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00683440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId160"/>
+      <w:footerReference w:type="default" r:id="rId294"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4443,51 +8742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Oubaid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bal&#233;dent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fabelo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bocher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C V Colin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15302/frontphys.2026.055201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05021429v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;nabou Bayo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bal&#233;dent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Boccuni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ilakovac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carniato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.125160" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902592v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bal&#233;dent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shieh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.035122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870876v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Dhami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Batisti&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bednarchuk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaczorowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2024.2396298" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870855v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roll" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decorse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hotton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garc&#237;a-Lojo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Modin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Nag" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G&#243;mez-Gra&#241;a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202400303" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774648v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G. Zheng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oubaid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auban-Senzier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.184428" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564813v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bodin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107372" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275998v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaunat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nataf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chattopadhyay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.104419" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275996v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Ibrahim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pansu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sm00065f" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067001v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dhami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.155119" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276010v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zheng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forget" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.024423" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075949v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Baglo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourgeois-Hope" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipranjan Chatterjee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.054434" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banerjee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.014416" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922083v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Paineau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Elkaim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bizien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03798" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871953v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ressouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petricek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bounoua" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.134429" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996600v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Gen Zheng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Damay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00955-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275994v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812398v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Weseloh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zheng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Verseils" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac640d" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881195v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bounoua" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sidis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinao Loew" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourdarot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boehm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-01048-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275986v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra03484k" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275983v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275954v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ablett" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woicik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cockayne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.054119" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275956v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Foury-Leylekian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Winkler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.014306" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275953v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elslande" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.020101" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364236v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Cerqueira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sarmiento-Perez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Shukla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.024107" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882471v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Damay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gukasov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moshopoulou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.104406" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882643v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doubrovsky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.11.074" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882905v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Lepetit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greenblatt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.140301" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495344v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406594v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Faure" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsen Gukasov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ovidiu Garlea" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Oubaid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bal&#233;dent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fabelo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bocher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C V Colin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15302/frontphys.2026.055201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bal&#233;dent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shieh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.035122" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05021429v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;nabou Bayo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bal&#233;dent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Boccuni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ilakovac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carniato" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.125160" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870876v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Dhami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Batisti&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bednarchuk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaczorowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2024.2396298" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870855v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roll" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decorse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hotton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garc&#237;a-Lojo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Modin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Nag" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G&#243;mez-Gra&#241;a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202400303" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bodin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107372" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G. Zheng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oubaid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auban-Senzier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.184428" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275998v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaunat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nataf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chattopadhyay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.104419" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276010v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zheng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forget" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.024423" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dhami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.155119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275996v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Ibrahim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pansu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sm00065f" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188501v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W G Zheng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.107.024423" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Baglo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourgeois-Hope" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipranjan Chatterjee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.054434" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banerjee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.014416" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922083v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Paineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Elkaim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bizien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03798" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871953v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ressouche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petricek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bounoua" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.134429" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275994v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Gen Zheng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Damay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00955-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812398v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Weseloh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zheng" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Verseils" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac640d" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881195v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bounoua" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sidis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinao Loew" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourdarot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boehm" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-01048-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275986v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra03484k" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20192-w" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275983v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ablett" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woicik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cockayne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.054119" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996769v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Utsumi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Batisti&#263;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shieh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dhami" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1075/ac0c27" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275956v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Foury-Leylekian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Winkler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.014306" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357175v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berrod" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vaunat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Petit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.174434" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091213v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baledent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjen Milat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520620005545" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377364v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Songvilay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Rodriguez-Rivera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. D Ratcliff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.224429" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03120025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.014306" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022065v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Panda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh. Yamamoto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.094408" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996797v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Higashi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kageyama" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.235138" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275953v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elslande" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.020101" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hansen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greenblatt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.245109" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867594v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Peng" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vaunat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rebolini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520619007844" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02315437v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Ablett" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prieur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C&#233;olin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057751801559X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322103v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Pilar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zeghal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangsik Jeong" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016049" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01936245v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Lebert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rueff" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.180503" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364236v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Cerqueira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sarmiento-Perez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Shukla" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.024107" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835070v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deutsch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foury-Leylekian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024408" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000629v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yahia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Damay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.085128" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830162v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ilakovac-Casses" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Arakcheeva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst8040158" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963799v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.054418" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000674v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184112" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937586v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raymond" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15150-w" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882471v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gukasov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moshopoulou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.104406" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997585v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2016.1208819" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01494131v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rullier-Albenque" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;m. Ablett" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.177001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882643v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doubrovsky" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.11.074" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764734v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fertey" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.117601" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827967v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rueff" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ablett" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Moreno" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057751402102X" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882905v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Lepetit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.140301" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998655v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monaco" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.235123" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755979v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Almeida-Didry" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.020504" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011119v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez-Panella" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braithwaite" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paolasini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verbeni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00910739v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barisic" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cho" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fauqu&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07251" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-JLCQ7BTG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03012847v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mook" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sidis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.020506" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495352v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495344v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197936v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000768v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudelet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casula" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406594v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Faure" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsen Gukasov" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ovidiu Garlea" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908538v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Rueff" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Higashi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kageyama" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678906v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Paolasini" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verbeni" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00683440v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>