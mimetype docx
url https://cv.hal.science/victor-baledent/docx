--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -234,1285 +234,1285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-state stability in Mn2O3 across the volume collapse phase transition under pressure up to 41 GPa</w:t>
+                <w:t xml:space="preserve">Structural and textural analysis of the precursor of Laponite synthesis: Enhanced hydrogen adsorption in a clay material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Balédent</w:t>
+                <w:t xml:space="preserve">Mohammad Abdelsater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Shieh</w:t>
+                <w:t xml:space="preserve">Martine Lanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.035122⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Applied Clay Science, 290, pp.108236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2026.108236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04902592v1</w:t>
+                <w:t xml:space="preserve">hal-05618427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly variable carbon environment in the κ -(BEDT-TTF) 2 Cu 2 ( CN ) 3 salt probed by carbon K -edge x-ray absorption and resonant inelastic x-ray scattering spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djénabou Bayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Boccuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vita Ilakovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Carniato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 111 (12), pp.125160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.125160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021429v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron x-ray diffraction and DFT study of non-centrosymmetric EuRhGe3 under high pressure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spin-state stability in Mn2O3 across the volume collapse phase transition under pressure up to 41 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kaczorowski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Shieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08957959.2024.2396298⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (3), pp.035122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.035122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870876v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic interactions in the cooperative paramagnet Tb2Ti2 O7</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Synchrotron x-ray diffraction and DFT study of non-centrosymmetric EuRhGe3 under high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.S. Dhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ollivier</w:t>
+                <w:t xml:space="preserve">I. Batistić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Decorse</w:t>
+                <w:t xml:space="preserve">O. Bednarchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaczorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.043011⟩</w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (4), pp.467-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08957959.2024.2396298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870855v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating Supercrystal Mechanics and Nanoparticle Size and Shape Effects under High Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel García-Lojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Modin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Nag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Gómez-Graña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (12), pp.2400303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/sstr.202400303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-induced structural modifications of imogolite nanotubes and of their methylated analogues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic interactions in the cooperative paramagnet Tb2Ti2 O7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Bodin</w:t>
+                <w:t xml:space="preserve">A. Roll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Elkaim</w:t>
+                <w:t xml:space="preserve">Julien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Paineau</w:t>
+                <w:t xml:space="preserve">J. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Decorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2024.107372⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (4), pp.043011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.043011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564813v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the transport and magnetic properties of substituted Ba(Fe1-xNix)2(Se1-yTey)3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.G. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Oubaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auban-Senzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (18), pp.184428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.184428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic ground-state hysteresis under magnetic field in GdMn$_2$O$_5$</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pressure-induced structural modifications of imogolite nanotubes and of their methylated analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Petit</w:t>
+                <w:t xml:space="preserve">Stéphan Rouzière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Nataf</w:t>
+                <w:t xml:space="preserve">Jennifer Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chattopadhyay</w:t>
+                <w:t xml:space="preserve">Erik Elkaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Paineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (10), pp.104419. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 254, pp.107372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.104419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2024.107372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275998v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of spin-glass-like magnetic anomaly in the superconducting and multiferroic spin ladder BaFe 2 Se 3</w:t>
+                <w:t xml:space="preserve">Compressibility and Structural Transformations of Aluminogermanate Imogolite Nanotubes under Hydrostatic Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Zheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Balédent</w:t>
+                <w:t xml:space="preserve">S Rouzière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bocher</w:t>
+                <w:t xml:space="preserve">E Paineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Forget</w:t>
+                <w:t xml:space="preserve">E Elkaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Colson</w:t>
+                <w:t xml:space="preserve">T Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (2), pp.024423. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.024423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276010v1</w:t>
+                <w:t xml:space="preserve">hal-03922083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure evolution of electronic and crystal structure of noncentrosymmetric EuCoGe 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bednarchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaczorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107 (15), pp.155119. </w:t>
@@ -1544,7058 +1544,7058 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure behavior of hydrophobically coated gold nanoparticle supercrystals: role of the structure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of spin-glass-like magnetic anomaly in the superconducting and multiferroic spin ladder BaFe 2 Se 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Goldmann</w:t>
+                <w:t xml:space="preserve">W. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Ibrahim</w:t>
+                <w:t xml:space="preserve">L. Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Pansu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3sm00065f⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (2), pp.024423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.024423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275996v1</w:t>
+                <w:t xml:space="preserve">hal-04276010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of spin-glass-like magnetic anomaly in the superconducting and multiferroic spin ladder &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot;&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;BaFe&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mn&amp;gt;2&amp;lt;/mml:mn&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;Se&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mn&amp;gt;3&amp;lt;/mml:mn&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:math&amp;gt;</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-pressure behavior of hydrophobically coated gold nanoparticle supercrystals: role of the structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.107.024423⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (17), pp.3113-3120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3sm00065f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188501v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat conduction in herbertsmithite: Field dependence at the onset of the quantum spin liquid regime</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of spin-glass-like magnetic anomaly in the superconducting and multiferroic spin ladder &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot;&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;BaFe&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mn&amp;gt;2&amp;lt;/mml:mn&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;Se&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mn&amp;gt;3&amp;lt;/mml:mn&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:math&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bourgeois-Hope</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dipranjan Chatterjee</w:t>
+                <w:t xml:space="preserve">W G Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 107 (5), pp.054434. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.054434⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 107 (2), pp.024423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.107.024423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075949v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purely antiferromagnetic frustrated Heisenberg model in the spin-ladder compound BaFe 2 Se 3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Electronic ground-state hysteresis under magnetic field in GdMn$_2$O$_5$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Banerjee</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chattopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (1), pp.014416. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.014416⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 108 (10), pp.104419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.104419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276005v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressibility and Structural Transformations of Aluminogermanate Imogolite Nanotubes under Hydrostatic Pressure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat conduction in herbertsmithite: Field dependence at the onset of the quantum spin liquid regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Elkaim</w:t>
+                <w:t xml:space="preserve">Quentin Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Bizien</w:t>
+                <w:t xml:space="preserve">Étienne Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Baglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourgeois-Hope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipranjan Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03798⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (5), pp.054434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.054434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922083v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral magnetic structure of spin-ladder multiferroic BaFe 2 Se 3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Bounoua</w:t>
+                <w:t xml:space="preserve">Purely antiferromagnetic frustrated Heisenberg model in the spin-ladder compound BaFe 2 Se 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 106 (13), pp.134429. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.134429⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 108 (1), pp.014416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.014416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871953v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral magnetic structure of spin-ladder multiferroic BaFe 2 Se 3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Bounoua</w:t>
+                <w:t xml:space="preserve">Universal stripe order as a precursor of the superconducting phase in pressurized BaFe2Se3 Spin Ladder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Gen Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.134429⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-022-00955-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275994v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal stripe order as a precursor of the superconducting phase in pressurized BaFe2Se3 Spin Ladder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+                <w:t xml:space="preserve">Chiral magnetic structure of spin-ladder multiferroic BaFe 2 Se 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ressouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Petricek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bounoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-022-00955-7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (13), pp.134429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.134429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996600v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice dynamics of BaFe2Se3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chiral magnetic structure of spin-ladder multiferroic BaFe 2 Se 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Weseloh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V Balédent</w:t>
+                <w:t xml:space="preserve">E. Ressouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Zheng</w:t>
+                <w:t xml:space="preserve">V. Petricek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Verseils</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Roy</w:t>
+                <w:t xml:space="preserve">D. Bounoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (13), pp.134429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.134429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac640d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03812398v1</w:t>
+                <w:t xml:space="preserve">hal-03871953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden magnetic texture in the pseudogap phase of high-Tc YBa2Cu3O6.6</w:t>
+                <w:t xml:space="preserve">Lattice dynamics of BaFe2Se3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Bounoua</w:t>
+                <w:t xml:space="preserve">M Weseloh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Sidis</w:t>
+                <w:t xml:space="preserve">W Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshinao Loew</w:t>
+                <w:t xml:space="preserve">M Verseils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bourdarot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Boehm</w:t>
+                <w:t xml:space="preserve">P Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-022-01048-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (25), pp.255402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac640d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881195v1</w:t>
+                <w:t xml:space="preserve">hal-03812398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanics under pressure of gold nanoparticle supracrystals: the role of the soft matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (36), pp.23675-23679. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d2ra03484k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exceptionally robust magnetism and structure of SrFeO2 above 100 GPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.16018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-20192-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden magnetic texture in the pseudogap phase of high-Tc YBa2Cu3O6.6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Bounoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Sidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshinao Loew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Boehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (1), pp.268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42005-022-01048-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275983v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray spectroscopic and first-principles investigation of lead tungstate under pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hidden magnetic texture in the pseudogap phase of high-Tc YBa2Cu3O6.6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Bounoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Sidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ablett</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Balédent</w:t>
+                <w:t xml:space="preserve">Toshinao Loew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Woicik</w:t>
+                <w:t xml:space="preserve">Frédéric Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cockayne</w:t>
+                <w:t xml:space="preserve">Martin Boehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (5), pp.054119. </w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.054119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42005-022-01048-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275954v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure evolution of the electronic structure of non-centrosymmetric EuRhGe 3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for an electromagnon in GdMn2O5 : A multiferroic with a large electric polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Batistić</w:t>
+                <w:t xml:space="preserve">Quentin Berrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Dhami</w:t>
+                <w:t xml:space="preserve">S Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (3), pp.034002. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (17), pp.174434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2516-1075/ac0c27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.174434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996769v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order-disorder type of Peierls instability in BaVS 3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray spectroscopic and first-principles investigation of lead tungstate under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Balédent</w:t>
+                <w:t xml:space="preserve">J. Ablett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Foury-Leylekian</w:t>
+                <w:t xml:space="preserve">J. Woicik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjoern Winkler</w:t>
+                <w:t xml:space="preserve">E. Cockayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103 (1), pp.014306. </w:t>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.054119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.014306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.054119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275956v1</w:t>
+                <w:t xml:space="preserve">hal-04275954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for an electromagnon in GdMn2O5 : A multiferroic with a large electric polarization</w:t>
+                <w:t xml:space="preserve">Pressure evolution of the electronic structure of non-centrosymmetric EuRhGe 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Berrod</w:t>
+                <w:t xml:space="preserve">Y Utsumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vaunat</w:t>
+                <w:t xml:space="preserve">I Batistić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Roy</w:t>
+                <w:t xml:space="preserve">S Shieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Dhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.174434⟩</w:t>
+              <w:t xml:space="preserve">Electronic Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (3), pp.034002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2516-1075/ac0c27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357175v1</w:t>
+                <w:t xml:space="preserve">hal-03996769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the structural properties of κ-(BEDT-TTF) 2 Ag 2 (CN) 3 spin liquid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fertey</w:t>
+                <w:t xml:space="preserve">Room temperature polar structure and multiferroicity in BaFe2Se3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Baledent</w:t>
+                <w:t xml:space="preserve">Marie-Bernadette Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ognjen Milat</w:t>
+                <w:t xml:space="preserve">P. Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Elslande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2052520620005545⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (2), pp.020101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.020101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091213v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kitaev interactions in the Co honeycomb antiferromagnets Na3Co2SbO6 and Na2Co2TeO6</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Petit</w:t>
+                <w:t xml:space="preserve">Order-disorder type of Peierls instability in BaVS3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Ilakovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A Rodriguez-Rivera</w:t>
+                <w:t xml:space="preserve">Adrien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. D Ratcliff</w:t>
+                <w:t xml:space="preserve">Pascale Foury-Leylekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjoern Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102 (22), pp.224429. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.224429⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 103 (1), pp.014306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.103.014306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377364v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order-disorder type of Peierls instability in BaVS3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bjoern Winkler</w:t>
+                <w:t xml:space="preserve">4f spin driven ferroelectric-ferromagnetic multiferroicity in PrMn2O5 under a magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. K. Panda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sh. Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 103 (1), pp.014306. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 102, pp.094408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.094408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.103.014306⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03120025v1</w:t>
+                <w:t xml:space="preserve">hal-03022065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4f spin driven ferroelectric-ferromagnetic multiferroicity in PrMn2O5 under a magnetic field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Duc</w:t>
+                <w:t xml:space="preserve">New insights into the structural properties of κ-(BEDT-TTF) 2 Ag 2 (CN) 3 spin liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Foury-Leylekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Ilakovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fertey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Baledent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ognjen Milat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (4), pp.581-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052520620005545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.094408⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03022065v1</w:t>
+                <w:t xml:space="preserve">hal-03091213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin transition in SrFeO2 under pressure by x-ray spectroscopy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kitaev interactions in the Co honeycomb antiferromagnets Na3Co2SbO6 and Na2Co2TeO6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Songvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A Rodriguez-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. D Ratcliff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102 (23), pp.235138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.235138⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 102 (22), pp.224429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.224429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996797v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature polar structure and multiferroicity in BaFe2Se3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spin transition in SrFeO2 under pressure by x-ray spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Higashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 101 (2), pp.020101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.020101⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 102 (23), pp.235138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.235138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275953v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning competing magnetic interactions with pressure in RMn2O5 multiferroics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Greenblatt</w:t>
+                <w:t xml:space="preserve">Pressure-dependent X-ray diffraction of the multiferroics RMn 2 O 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Rebolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Crystallographica Section B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75, pp.687-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052520619007844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.245109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03091216v1</w:t>
+                <w:t xml:space="preserve">hal-02867594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-dependent X-ray diffraction of the multiferroics RMn 2 O 5</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisa Rebolini</w:t>
+                <w:t xml:space="preserve">Tuning competing magnetic interactions with pressure in RMn2O5 multiferroics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Greenblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (24), pp.245109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.245109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2052520619007844⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02867594v1</w:t>
+                <w:t xml:space="preserve">hal-03091216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GALAXIES inelastic hard X-ray scattering end-station at Synchrotron SOLEIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Ablett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (1), pp.263-271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S160057751801559X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication: Investigation of ion aggregation in ionic liquids and their solutions with lithium salt under high pressure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">(BEDT-TTF)2Cu2(CN)3 Spin Liquid: Beyond the Average Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Foury-Leylekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Ilakovac-Casses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sangsik Jeong</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fertey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Arakcheeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5016049⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), pp.158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst8040158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322103v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent high-spin state above 7 GPa in superconducting FeSe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. M. Ablett</w:t>
+                <w:t xml:space="preserve">High-pressure phases of VO 2 from the combination of Raman scattering and ab initio structural search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Rueff</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tiago Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Sarmiento-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhay Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 97 (18), pp.180503(R). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.97.180503⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 97 (2), pp.024107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.024107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936245v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure phases of VO 2 from the combination of Raman scattering and ab initio structural search</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Communication: Investigation of ion aggregation in ionic liquids and their solutions with lithium salt under high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kartik Pilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bellin</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zeghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Judeinstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangsik Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.024107⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148 (3), pp.031102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5016049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364236v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-induced commensurate order in TbMn 2 O 5 and DyMn 2 O 5 : Influence of rare-earth anisotropy and 3 d − 4 f exchange</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Emergent high-spin state above 7 GPa in superconducting FeSe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. W. Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Ablett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 98 (2), pp.024408. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 97 (18), pp.180503(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.97.180503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.024408⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01835070v1</w:t>
+                <w:t xml:space="preserve">hal-01936245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for the microscopic mechanism of the unusual spin-induced electric polarization in GdMn 2 O 5</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Pressure-induced commensurate order in TbMn 2 O 5 and DyMn 2 O 5 : Influence of rare-earth anisotropy and 3 d − 4 f exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Foury-Leylekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chattopadhyay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 97 (8), pp.085128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.085128⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 98 (2), pp.024408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.024408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000629v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(BEDT-TTF)2Cu2(CN)3 Spin Liquid: Beyond the Average Structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alla Arakcheeva</w:t>
+                <w:t xml:space="preserve">Experimental evidence for the microscopic mechanism of the unusual spin-induced electric polarization in GdMn 2 O 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst8040158⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (8), pp.085128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.085128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830162v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward pressure-induced multiferroicity in PrMn2O5</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">3d-4f coupling and multiferroicity in frustrated Cairo Pentagonal oxide DyMn2O5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ressouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balédent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.054418⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.14506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-15150-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963799v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of exchange striction as the origin of magnetoelectric coupling in multiferroics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Toward pressure-induced multiferroicity in PrMn2O5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Yahia</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">W. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95 (18), pp.184112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.184112⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 96 (5), pp.054418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.054418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000674v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3d-4f coupling and multiferroicity in frustrated Cairo Pentagonal oxide DyMn2O5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Recognition of exchange striction as the origin of magnetoelectric coupling in multiferroics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chattopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-15150-w⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (18), pp.184112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.184112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937586v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of multiferroicity in NdMn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">RIXS in correlated electron systems under extreme conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.104406⟩</w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (3), pp.371-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08957959.2016.1208819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882471v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RIXS in correlated electron systems under extreme conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evidence of multiferroicity in NdMn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gukasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moshopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08957959.2016.1208819⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (10), pp.104406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.104406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997585v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Properties of BaFe$_2$As$_2$ upon Doping and Pressure: The Prominent Role of the As $\it p$ Orbitals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic and neutron diffraction studies on multiferroic NdMn2O5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auban-Senzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doubrovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.177001⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 460, pp.214-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2014.11.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01494131v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic and neutron diffraction studies on multiferroic NdMn2O5</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Electronic Properties of BaFe$_2$As$_2$ upon Doping and Pressure: The Prominent Role of the As $\it p$ Orbitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rullier-Albenque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. m. Ablett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2014.11.074⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.177001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.177001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882643v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01494131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Room Temperature Electric Polarization in R M n 2 O 5 Multiferroics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chattopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fertey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Greenblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 114 (11), pp.117601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.117601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GALAXIES Beamline at SOLEIL Synchrotron: Inelastic X-ray Scattering and Photoelectron Spectroscopy in the Hard X-ray Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Ablett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J.Synchrotron Radiat.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22, pp.175-179. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S160057751402102X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the electromagnon excitations in the multiferroic TbMn2O5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Doubrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Greenblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (14), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.140301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the Fe electronic structure through temperature-, doping-, and pressure-induced transitions in the BaFe2As2 superconductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Valence instability of YbCu2Si2 through its magnetic quantum critical point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fernandez-Panella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Paolasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Verbeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (12)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998655v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Intra-Unit-Cell Magnetic Order in Bi 2 Sr 2 CaCu 2 O 8 + δ</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of the Fe electronic structure through temperature-, doping-, and pressure-induced transitions in the BaFe2As2 superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rullier-Albenque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.020504⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (23), pp.235123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.235123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755979v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence instability of YbCu2Si2 through its magnetic quantum critical point</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Verbeni</w:t>
+                <w:t xml:space="preserve">Evidence for Intra-Unit-Cell Magnetic Order in Bi 2 Sr 2 CaCu 2 O 8 + δ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Sidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86 (12)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 86 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.020504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011119v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual magnetic order in the pseudogap region of the superconductor HgBa2CuO4+delta</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Observation of magnetic order in a superconducting YBa 2 Cu 3 O 6.6 single crystal using polarized neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fauqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature07251⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.020506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-00910739v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03012847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of magnetic order in a superconducting YBa 2 Cu 3 O 6.6 single crystal using polarized neutron scattering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Unusual magnetic order in the pseudogap region of the superconductor HgBa2CuO4+delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fauqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.020506⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 455 (7211), pp.372-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature07251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03012847v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00910739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altermagnetism revealed by polarized neutrons in MnF$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Bounoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsen Gukasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ovidiu Garlea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spin transition in SrFeO2 under Pressure by X-ray spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Higashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valence Instability of YbCu$_2$Si$_2$ through its quantum critical point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fernandez-Panella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Paolasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Verbeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-based spin-ladder compounds BaFe2X3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Balédent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires de l'institu Néel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Condensed Matter Properties from High-Pressure Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Balédent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rayons X et Matière 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Magnetism and Superconductivity in the Pressurized BaFe2Se3 Spin Ladder”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Foury-Leylekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen-Gen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Balédent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ConMat2021, Valence (Espagne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of new high pressure magnetic phases in Fe and FeSe using x-ray emission spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ablett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baudelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Casula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on High Pressure Science and Technology (AIRAPT 26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Pekin (Chine), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000768v1</w:t>
-              </w:r>
-[...367 lines deleted...]
-                <w:t xml:space="preserve">hal-00678906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramètre d'ordre magnétique dans la phase de pseudogap des oxydes de cuivre supraconducteurs à haute température critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Balédent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electrons fortement corrélés [cond-mat.str-el]. Université Paris Sud - Paris XI, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00683440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId294"/>
+      <w:footerReference w:type="default" r:id="rId298"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8742,51 +8742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Oubaid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bal&#233;dent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fabelo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bocher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C V Colin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15302/frontphys.2026.055201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bal&#233;dent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shieh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.035122" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05021429v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;nabou Bayo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bal&#233;dent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Boccuni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ilakovac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carniato" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.125160" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870876v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Dhami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Batisti&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bednarchuk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaczorowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2024.2396298" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870855v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roll" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decorse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hotton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garc&#237;a-Lojo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Modin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Nag" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G&#243;mez-Gra&#241;a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202400303" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bodin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107372" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G. Zheng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oubaid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auban-Senzier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.184428" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275998v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaunat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nataf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chattopadhyay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.104419" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276010v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zheng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forget" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.024423" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dhami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.155119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275996v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Ibrahim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pansu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sm00065f" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188501v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W G Zheng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.107.024423" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Baglo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourgeois-Hope" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipranjan Chatterjee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.054434" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banerjee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.014416" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922083v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Paineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Elkaim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bizien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03798" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871953v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ressouche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petricek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bounoua" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.134429" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275994v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Gen Zheng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Damay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00955-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812398v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Weseloh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zheng" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Verseils" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac640d" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881195v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bounoua" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sidis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinao Loew" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourdarot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boehm" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-01048-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275986v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra03484k" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20192-w" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275983v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ablett" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woicik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cockayne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.054119" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996769v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Utsumi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Batisti&#263;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shieh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dhami" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1075/ac0c27" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275956v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Foury-Leylekian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Winkler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.014306" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357175v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berrod" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vaunat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Petit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.174434" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091213v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baledent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjen Milat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520620005545" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377364v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Songvilay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Rodriguez-Rivera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. D Ratcliff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.224429" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03120025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.014306" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022065v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Panda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh. Yamamoto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.094408" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996797v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Higashi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kageyama" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.235138" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275953v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elslande" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.020101" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hansen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greenblatt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.245109" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867594v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Peng" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vaunat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rebolini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520619007844" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02315437v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Ablett" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prieur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C&#233;olin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057751801559X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322103v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Pilar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zeghal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangsik Jeong" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016049" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01936245v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Lebert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rueff" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.180503" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364236v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Cerqueira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sarmiento-Perez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Shukla" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.024107" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835070v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deutsch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foury-Leylekian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024408" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000629v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yahia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Damay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.085128" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830162v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ilakovac-Casses" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Arakcheeva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst8040158" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963799v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.054418" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000674v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184112" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937586v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raymond" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15150-w" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882471v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gukasov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moshopoulou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.104406" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997585v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2016.1208819" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01494131v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rullier-Albenque" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;m. Ablett" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.177001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882643v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doubrovsky" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.11.074" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764734v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fertey" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.117601" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827967v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rueff" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ablett" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Moreno" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057751402102X" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882905v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Lepetit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.140301" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998655v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monaco" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.235123" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755979v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Almeida-Didry" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.020504" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011119v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez-Panella" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braithwaite" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paolasini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verbeni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00910739v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barisic" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cho" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fauqu&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07251" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-JLCQ7BTG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03012847v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mook" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sidis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.020506" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495352v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495344v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197936v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000768v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudelet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casula" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406594v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Faure" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsen Gukasov" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ovidiu Garlea" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908538v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Rueff" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Higashi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kageyama" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678906v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Paolasini" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verbeni" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00683440v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Oubaid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bal&#233;dent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fabelo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bocher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C V Colin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15302/frontphys.2026.055201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdelsater" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lanson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Magnin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2026.108236" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05021429v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;nabou Bayo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bal&#233;dent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Boccuni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ilakovac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carniato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.125160" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bal&#233;dent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shieh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.035122" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Dhami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Batisti&#263;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bednarchuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaczorowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2024.2396298" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hotton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garc&#237;a-Lojo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Modin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Nag" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G&#243;mez-Gra&#241;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202400303" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roll" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decorse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774648v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G. Zheng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oubaid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auban-Senzier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.184428" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bodin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107372" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Paineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Elkaim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bizien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03798" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dhami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.155119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276010v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zheng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forget" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.024423" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275996v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Ibrahim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pansu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sm00065f" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188501v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W G Zheng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.107.024423" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275998v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaunat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nataf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chattopadhyay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.104419" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075949v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Baglo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourgeois-Hope" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipranjan Chatterjee" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.054434" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276005v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banerjee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.014416" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Gen Zheng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Damay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00955-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275994v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ressouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petricek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bounoua" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.134429" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871953v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812398v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Weseloh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zheng" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Verseils" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac640d" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275986v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra03484k" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996585v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20192-w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881195v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bounoua" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sidis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinao Loew" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourdarot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boehm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-01048-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275983v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357175v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berrod" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vaunat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Petit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.174434" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275954v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ablett" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woicik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cockayne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.054119" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996769v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Utsumi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Batisti&#263;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shieh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dhami" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1075/ac0c27" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275953v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elslande" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.020101" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03120025v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Foury-Leylekian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Winkler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.014306" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022065v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Panda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh. Yamamoto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.094408" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baledent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjen Milat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520620005545" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377364v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Songvilay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Rodriguez-Rivera" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. D Ratcliff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.224429" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996797v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Higashi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kageyama" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.235138" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867594v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Peng" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vaunat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rebolini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520619007844" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091216v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hansen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greenblatt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.245109" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02315437v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Ablett" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prieur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C&#233;olin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057751801559X" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830162v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ilakovac-Casses" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Arakcheeva" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst8040158" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364236v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Cerqueira" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sarmiento-Perez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Shukla" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.024107" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322103v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Pilar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zeghal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangsik Jeong" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016049" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01936245v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Lebert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rueff" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.180503" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835070v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deutsch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foury-Leylekian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024408" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000629v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yahia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Damay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.085128" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937586v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raymond" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15150-w" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963799v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.054418" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000674v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184112" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997585v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2016.1208819" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882471v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gukasov" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moshopoulou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.104406" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882643v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doubrovsky" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.11.074" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01494131v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rullier-Albenque" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;m. Ablett" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.177001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764734v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fertey" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.117601" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827967v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rueff" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ablett" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Moreno" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057751402102X" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882905v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Lepetit" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.140301" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011119v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez-Panella" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braithwaite" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paolasini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verbeni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998655v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monaco" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.235123" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755979v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Almeida-Didry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.020504" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03012847v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mook" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sidis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fauqu&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.020506" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00910739v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barisic" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cho" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07251" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-JLCQ7BTG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406594v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Faure" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsen Gukasov" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ovidiu Garlea" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908538v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Rueff" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Higashi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kageyama" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678906v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Paolasini" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verbeni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495352v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495344v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197936v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000768v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudelet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casula" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00683440v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>