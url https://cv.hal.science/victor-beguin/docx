--- v0 (2026-03-20)
+++ v1 (2026-05-07)
@@ -195,352 +195,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une hypothèse sur la genèse de la pensée écologique marxienne</w:t>
+                <w:t xml:space="preserve">La logique du fondement selon Hegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Béguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actuel Marx</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, n° 71 (1), pp.157-174. </w:t>
+              <w:t xml:space="preserve">Archives de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tome 85 (2), pp.131-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/amx.071.0157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/aphi.852.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927734v1</w:t>
+                <w:t xml:space="preserve">hal-04927737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de littérature hégélienne XXXII</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béguin Victor</w:t>
+                <w:t xml:space="preserve">Une hypothèse sur la genèse de la pensée écologique marxienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Béguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Philosophie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Les savoirs de la famille, Tome 85/4, pp.167-203. </w:t>
+              <w:t xml:space="preserve">Actuel Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 71 (1), pp.157-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/aphi.854.0167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/amx.071.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710000v1</w:t>
+                <w:t xml:space="preserve">hal-04927734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La logique du fondement selon Hegel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Béguin</w:t>
+                <w:t xml:space="preserve">Bulletin de littérature hégélienne XXXII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marmasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béguin Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Tome 85 (2), pp.131-151. </w:t>
+              <w:t xml:space="preserve">, 2022, Les savoirs de la famille, Tome 85/4, pp.167-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/aphi.852.0131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/aphi.854.0167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927737v1</w:t>
+                <w:t xml:space="preserve">hal-04710000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thèmes et méthodes de l’écologie marxienne dans les Cahiers sur l’agriculture de 1865–68</w:t>
+                <w:t xml:space="preserve">Le caractère fétiche du concept. Marx face au discours hégélien, entre héritage et critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Béguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marx-Engels-Jahrbuch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2019-2020, pp.184-213. </w:t>
+              <w:t xml:space="preserve">Les études philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 139 (4), pp.105-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110719741-007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/leph.214.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927735v1</w:t>
+                <w:t xml:space="preserve">hal-04927728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobi au travail</w:t>
               </w:r>
@@ -602,215 +602,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le caractère fétiche du concept. Marx face au discours hégélien, entre héritage et critique</w:t>
+                <w:t xml:space="preserve">Thèmes et méthodes de l’écologie marxienne dans les Cahiers sur l’agriculture de 1865–68</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Béguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les études philosophiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, N° 139 (4), pp.105-123. </w:t>
+              <w:t xml:space="preserve">Marx-Engels-Jahrbuch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2019-2020, pp.184-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/leph.214.0105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/9783110719741-007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927728v1</w:t>
+                <w:t xml:space="preserve">hal-04927735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kant et l’idée de monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ugo Batini, Guillaume Tonning (dir.), Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, 2022, 9782340067431</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sujet e(s)t son corps. Kant, Fichte, Hegel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Guerpillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Eychenie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.83-105, 2022, 978-2-35935-377-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire Hegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Béguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, 2022, 978-23-40065-60-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raison et sentiments, un débat allemand (1781-1841)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marmasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -819,337 +1015,141 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béguin Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann, 2021, 979-10-370-1316-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raison et sentiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marmasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 303 p., 2021, Philosophie (Paris. 2005), ISSN 1779-7365, 979-1-0370-1316-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927723v1</w:t>
-              </w:r>
-[...194 lines deleted...]
-                <w:t xml:space="preserve">hal-04927741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1304,51 +1304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04638527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marmasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;guin Victor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.864.0149" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927734v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor B&#233;guin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.071.0157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04710000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.854.0167" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927737v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.852.0131" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927735v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110719741-007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.844.0133" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927728v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.214.0105" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927712v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775163v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927723v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/raison-et-sentiments-victor-beguin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guerpillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Eychenie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04638527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marmasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;guin Victor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.864.0149" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927737v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor B&#233;guin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.852.0131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.071.0157" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04710000v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.854.0167" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.214.0105" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.844.0133" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927735v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110719741-007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927741v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927744v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guerpillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Eychenie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775163v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/raison-et-sentiments-victor-beguin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>