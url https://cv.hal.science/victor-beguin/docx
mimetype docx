--- v1 (2026-05-07)
+++ v2 (2026-05-31)
@@ -442,187 +442,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le caractère fétiche du concept. Marx face au discours hégélien, entre héritage et critique</w:t>
+                <w:t xml:space="preserve">Jacobi au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Béguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les études philosophiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, N° 139 (4), pp.105-123. </w:t>
+              <w:t xml:space="preserve">Archives de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tome 84 (4), pp.133-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/leph.214.0105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/aphi.844.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927728v1</w:t>
+                <w:t xml:space="preserve">hal-04927731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacobi au travail</w:t>
+                <w:t xml:space="preserve">Le caractère fétiche du concept. Marx face au discours hégélien, entre héritage et critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Béguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Philosophie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Tome 84 (4), pp.133-138. </w:t>
+              <w:t xml:space="preserve">Les études philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 139 (4), pp.105-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/aphi.844.0133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/leph.214.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927731v1</w:t>
+                <w:t xml:space="preserve">hal-04927728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thèmes et méthodes de l’écologie marxienne dans les Cahiers sur l’agriculture de 1865–68</w:t>
               </w:r>
@@ -970,186 +970,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raison et sentiments, un débat allemand (1781-1841)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raison et sentiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marmasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Hermann, 2021, 979-10-370-1316-3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 303 p., 2021, Philosophie (Paris. 2005), ISSN 1779-7365, 979-1-0370-1316-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775163v1</w:t>
+                <w:t xml:space="preserve">hal-04927723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raison et sentiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Béguin</w:t>
+                <w:t xml:space="preserve">Raison et sentiments, un débat allemand (1781-1841)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marmasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béguin Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 2021, 979-10-370-1316-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04927723v1</w:t>
+                <w:t xml:space="preserve">hal-03775163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1304,51 +1304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04638527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marmasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;guin Victor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.864.0149" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927737v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor B&#233;guin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.852.0131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.071.0157" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04710000v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.854.0167" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.214.0105" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.844.0133" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927735v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110719741-007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927741v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927744v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guerpillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Eychenie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775163v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/raison-et-sentiments-victor-beguin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04638527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marmasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;guin Victor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.864.0149" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927737v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor B&#233;guin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.852.0131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.071.0157" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04710000v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.854.0167" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927731v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.844.0133" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927728v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.214.0105" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927735v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110719741-007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927741v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927744v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guerpillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Eychenie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927723v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/raison-et-sentiments-victor-beguin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775163v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>