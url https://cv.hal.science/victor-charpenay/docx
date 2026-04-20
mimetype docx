--- v1 (2026-03-29)
+++ v2 (2026-04-20)
@@ -81,51 +81,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -232,485 +232,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Agents: Where Is the Web?</w:t>
+                <w:t xml:space="preserve">All Intelligent Agents Should Speak a Formal Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Hypermedia Multi-Agent Systems (HyperAgents 2025) - ECAI 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bologne, Italy. pp.1-9</w:t>
+              <w:t xml:space="preserve">Dagstuhl Seminar 25271 Policy Modeling and Reasoning in Sociotechnical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Wadern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350520v1</w:t>
+                <w:t xml:space="preserve">emse-05576896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobriété et responsabilité de l’IA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Energy Consumption in Deep Learning Architectures Using Power Laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis et recherche en IA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th European Conference on Artificial Intelligence (ECAI-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bologne, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA250900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05080513v1</w:t>
+                <w:t xml:space="preserve">hal-04977474v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Energy Consumption in Deep Learning Architectures Using Power Laws</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intelligent Agents: Where Is the Web?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Conference on Artificial Intelligence (ECAI-2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second International Workshop on Hypermedia Multi-Agent Systems (HyperAgents 2025) - ECAI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bologne, Italy. pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FAIA250900⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04977474v2</w:t>
+                <w:t xml:space="preserve">hal-05350520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less Is MuRE: Revisiting Shallow Knowledge Graph Embeddings</w:t>
+                <w:t xml:space="preserve">Sobriété et responsabilité de l’IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Schockaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2025 Conference on Empirical Methods in Natural Language Processing (EMNLP 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Défis et recherche en IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Gardanne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318294v1</w:t>
+                <w:t xml:space="preserve">emse-05080513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération et validation de données structurées</w:t>
+                <w:t xml:space="preserve">Less Is MuRE: Revisiting Shallow Knowledge Graph Embeddings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Schockaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Journées Francophones d’Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2025 Conference on Empirical Methods in Natural Language Processing (EMNLP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.15428-15454, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.emnlp-main.779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05163532v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI and the Environment: a Symbiosis?</w:t>
+                <w:t xml:space="preserve">Génération et validation de données structurées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bootcamp IA &amp; Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">36ème Journées Francophones d’Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497968v1</w:t>
+                <w:t xml:space="preserve">emse-05163532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kind of X and X of Interest: An Ontology Design Pattern to Reconcile Web of Thing Ontologies</w:t>
               </w:r>
@@ -830,51 +830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing Knowledge Graphs and Rules with Octagon Embeddings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Schockaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence (IJCAI 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Jeju Island, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1204,152 +1204,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04827151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FB15k-CVT: A Challenging Dataset for Knowledge Graph Embedding Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AI and the Environment: a Symbiosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeSy 2023, 17th International Workshop on Neural-Symbolic Learning and Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Siena, Italy. pp.381-394</w:t>
+              <w:t xml:space="preserve">Bootcamp IA &amp; Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04081543v1</w:t>
+                <w:t xml:space="preserve">hal-04497968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FB15k-CVT: A Challenging Dataset for Knowledge Graph Embedding Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Iferroudjene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1364,1266 +1338,1627 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SeReCo Summer Workshop 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Waischenfeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04138834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifecycle Assessment of a Machine Learning Algorithm: A Case Study</w:t>
+                <w:t xml:space="preserve">On Information and Interactions on the Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreenDays2023@Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Dagstuhl Seminar 23081 Agents on the Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Wadern, Germany. pp.80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04060463v1</w:t>
+                <w:t xml:space="preserve">emse-04240311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Many Dimensions for your Latent Model? A Cross-Domain Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FB15k-CVT: A Challenging Dataset for Knowledge Graph Embedding Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Iferroudjene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data&amp;IA@IMT webinar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">NeSy 2023, 17th International Workshop on Neural-Symbolic Learning and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Siena, Italy. pp.381-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219130v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04081543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Information and Interactions on the Web</w:t>
+                <w:t xml:space="preserve">How Many Dimensions for your Latent Model? A Cross-Domain Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dagstuhl Seminar 23081 Agents on the Web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Wadern, Germany. pp.80-81</w:t>
+              <w:t xml:space="preserve">Data&amp;IA@IMT webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04240311v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Knowledge integration for Smart Building Digital Twins</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lifecycle Assessment of a Machine Learning Algorithm: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LDAC’23: 11th Linked Data in Architecture and Construction Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Matera, Italy</w:t>
+              <w:t xml:space="preserve">GreenDays2023@Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04086955v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04060463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governing Agents on the Web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modular Knowledge integration for Smart Building Digital Twins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Fatokun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Raveendran Nair Sheela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thamer Mecharnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julian Padget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Coordination, Organizations, Institutions, Norms and Ethics for Governance of Multi-Agent Systems (COINE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LDAC’23: 11th Linked Data in Architecture and Construction Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Matera, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04060174v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04086955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ACIMOV Methodology: Agile and Continuous Integration for Modular Ontologies and Vocabularies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Governing Agents on the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Baldoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Ciortea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Cranefield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Padget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MK 2023 - 2. Workshop on Modular Knowledge associated with FOIS 2023 - 13. International Conference on Formal Ontology in Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Coordination, Organizations, Institutions, Norms and Ethics for Governance of Multi-Agent Systems (COINE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Londres, United Kingdom. pp.55-73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49133-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187236v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04060174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypermedea: A Framework for Web (of Things) Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ACIMOV Methodology: Agile and Continuous Integration for Modular Ontologies and Vocabularies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma-Zohra Hannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW '22: Companion Proceedings of the Web Conference 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MK 2023 - 2. Workshop on Modular Knowledge associated with FOIS 2023 - 13. International Conference on Formal Ontology in Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Sherbrooke, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03609556v1</w:t>
+                <w:t xml:space="preserve">hal-04187236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poetic or Humorous Text Generation: Jam Event at PFIA2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gwenn Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Ermakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Gwenn Bosser</w:t>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Conference and Labs of the Evaluation Forum (CLEF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.1719-1726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass customisation, instantanéité, flexibilité, réduction time to marquet, productivité, relocalisation</w:t>
+                <w:t xml:space="preserve">Hypermedea: A Framework for Web (of Things) Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GOFab ! Manufacturing du futur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WWW '22: Companion Proceedings of the Web Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, New York, NY, USA, Apr 2022, Lyon (Virtual), France. pp.176-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3487553.3524243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03845047v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03609556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unifying Framework for Agency in Hypermedia Environments</w:t>
+                <w:t xml:space="preserve">Mass customisation, instantanéité, flexibilité, réduction time to marquet, productivité, relocalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas Harth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop, EMAS 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GOFab ! Manufacturing du futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03609291v1</w:t>
+                <w:t xml:space="preserve">emse-03845047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Unifying Framework for Agency in Hypermedia Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Charpenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Käfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Harth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Workshop, EMAS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual Event, France. pp.42-61, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-97457-2_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03609291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation du concept d’affordance dans l’ontologie Thing Description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances (IC) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp 39-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03260464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Computational Cost of Knowledge Graph Embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Charpenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions on Graph Data and Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4 (1), pp.id : 24333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/TGDK.4.1.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Survey on IoT Programming Platforms: A Business-Domain Experts Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma-Zohra Hannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Charpenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3699954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Aware AI: Matching Model Training to Energy Surplus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thabang Lebese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manutech-SLEIGHT Graduate School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2633,471 +2968,309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur le Sommet de Paris : l’IA « pour les gens et la planète » n’est pas celle que l’on croit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04994032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment notre navigation web a changé en 30 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03352217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment fonctionne l’algorithme de recommandation de YouTube ? Ou comment j’ai découvert le rap hardcore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03352228v1</w:t>
-              </w:r>
-[...160 lines deleted...]
-                <w:t xml:space="preserve">hal-04764936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey on IoT Programming Platforms: A Business-Domain Experts Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma-Zohra Hannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3105,51 +3278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3159,151 +3332,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the All the Agents Challenge (ATAC 2021) co-located with the 20th International Semantic Web Conference (ISWC 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Käfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Harth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Ciortea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATAC 2021 All the Agents Challenge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, New York, United States. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03619529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3450,51 +3623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453352v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Raveendran Nair Sheela" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence De Grancey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Charpenay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.439.24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05080513v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977474v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Zoubeirou a Mayaki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA250900" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318294v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schockaert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.779" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05163532v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765079v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619042v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/364" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636109v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou Hannou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636364v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04827151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04081543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Iferroudjene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04138834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04060463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219130v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04240311v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04086955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Fatokun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Mecharnia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04060174v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Baldoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Ciortea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cranefield" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Padget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49133-7_4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187236v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03609556v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3524243" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795272v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03845047v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03609291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias K&#228;fer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Harth" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97457-2_3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260464v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thabang Lebese" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04994032v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03352217v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03352228v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764936v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3699954" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159987v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03619529v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453352v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Raveendran Nair Sheela" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence De Grancey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Charpenay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.439.24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05576896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977474v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Zoubeirou a Mayaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA250900" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350520v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05080513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schockaert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.779" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05163532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765079v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619042v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/364" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636109v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou Hannou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636364v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04827151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497968v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04138834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Iferroudjene" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04240311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04081543v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219130v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04060463v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04086955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Fatokun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Mecharnia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04060174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Baldoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Ciortea" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cranefield" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Padget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49133-7_4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187236v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03609556v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3524243" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03845047v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03609291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias K&#228;fer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Harth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97457-2_3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/TGDK.4.1.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764936v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3699954" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thabang Lebese" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04994032v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03352217v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03352228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159987v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03619529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>