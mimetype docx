--- v2 (2026-04-20)
+++ v3 (2026-05-11)
@@ -301,256 +301,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05576896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Energy Consumption in Deep Learning Architectures Using Power Laws</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intelligent Agents: Where Is the Web?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Conference on Artificial Intelligence (ECAI-2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second International Workshop on Hypermedia Multi-Agent Systems (HyperAgents 2025) - ECAI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bologne, Italy. pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977474v2</w:t>
+                <w:t xml:space="preserve">hal-05350520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Agents: Where Is the Web?</w:t>
+                <w:t xml:space="preserve">Sobriété et responsabilité de l’IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Hypermedia Multi-Agent Systems (HyperAgents 2025) - ECAI 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bologne, Italy. pp.1-9</w:t>
+              <w:t xml:space="preserve">Défis et recherche en IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350520v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05080513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobriété et responsabilité de l’IA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Energy Consumption in Deep Learning Architectures Using Power Laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis et recherche en IA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th European Conference on Artificial Intelligence (ECAI-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bologne, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA250900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05080513v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977474v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Less Is MuRE: Revisiting Shallow Knowledge Graph Embeddings</w:t>
               </w:r>
@@ -690,1374 +690,1374 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05163532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kind of X and X of Interest: An Ontology Design Pattern to Reconcile Web of Thing Ontologies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AI and the Environment: a Symbiosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Workshop on Ontology Design and Patterns (WOP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">Bootcamp IA &amp; Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765079v1</w:t>
+                <w:t xml:space="preserve">hal-04497968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing Knowledge Graphs and Rules with Octagon Embeddings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kind of X and X of Interest: An Ontology Design Pattern to Reconcile Web of Thing Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma-Zohra Hannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steven Schockaert</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence (IJCAI 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15. Workshop on Ontology Design and Patterns (WOP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Baltimore, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619042v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthodologie ACIMOV pour l'intégration agile et continue des modules ontologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma-Zohra Hannou Hannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.127-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04636109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de SOSA/SSN, SAREF, et TD dans l’ontologie CoSWoT</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capturing Knowledge Graphs and Rules with Octagon Embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Schockaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence (IJCAI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Jeju Island, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2024/364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04636364v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence artificielle et environnement, une symbiose ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration de SOSA/SSN, SAREF, et TD dans l’ontologie CoSWoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma-Zohra Hannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival du numérique responsable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mines Saint-Etienne, Mar 2024, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.92-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04827151v1</w:t>
+                <w:t xml:space="preserve">emse-04636364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI and the Environment: a Symbiosis?</w:t>
+                <w:t xml:space="preserve">Intelligence artificielle et environnement, une symbiose ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bootcamp IA &amp; Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Festival du numérique responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mines Saint-Etienne, Mar 2024, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497968v1</w:t>
+                <w:t xml:space="preserve">emse-04827151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FB15k-CVT: A Challenging Dataset for Knowledge Graph Embedding Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Information and Interactions on the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SeReCo Summer Workshop 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Waischenfeld, Germany</w:t>
+              <w:t xml:space="preserve">Dagstuhl Seminar 23081 Agents on the Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Wadern, Germany. pp.80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04138834v1</w:t>
+                <w:t xml:space="preserve">emse-04240311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Information and Interactions on the Web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FB15k-CVT: A Challenging Dataset for Knowledge Graph Embedding Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Iferroudjene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dagstuhl Seminar 23081 Agents on the Web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Wadern, Germany. pp.80-81</w:t>
+              <w:t xml:space="preserve">NeSy 2023, 17th International Workshop on Neural-Symbolic Learning and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Siena, Italy. pp.381-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04240311v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04081543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FB15k-CVT: A Challenging Dataset for Knowledge Graph Embedding Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lifecycle Assessment of a Machine Learning Algorithm: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeSy 2023, 17th International Workshop on Neural-Symbolic Learning and Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Siena, Italy. pp.381-394</w:t>
+              <w:t xml:space="preserve">GreenDays2023@Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04081543v1</w:t>
+                <w:t xml:space="preserve">emse-04060463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Many Dimensions for your Latent Model? A Cross-Domain Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data&amp;IA@IMT webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifecycle Assessment of a Machine Learning Algorithm: A Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FB15k-CVT: A Challenging Dataset for Knowledge Graph Embedding Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Iferroudjene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Tanguy</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreenDays2023@Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">SeReCo Summer Workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Waischenfeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04060463v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04138834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Knowledge integration for Smart Building Digital Twins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Governing Agents on the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Charpenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Fatokun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arun Raveendran Nair Sheela</w:t>
+                <w:t xml:space="preserve">Matteo Baldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thamer Mecharnia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Victor Charpenay</w:t>
+                <w:t xml:space="preserve">Andrei Ciortea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Cranefield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Padget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LDAC’23: 11th Linked Data in Architecture and Construction Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Coordination, Organizations, Institutions, Norms and Ethics for Governance of Multi-Agent Systems (COINE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Londres, United Kingdom. pp.55-73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49133-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04086955v1</w:t>
+                <w:t xml:space="preserve">emse-04060174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governing Agents on the Web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modular Knowledge integration for Smart Building Digital Twins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Fatokun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Raveendran Nair Sheela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thamer Mecharnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julian Padget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Coordination, Organizations, Institutions, Norms and Ethics for Governance of Multi-Agent Systems (COINE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LDAC’23: 11th Linked Data in Architecture and Construction Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Matera, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04060174v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04086955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ACIMOV Methodology: Agile and Continuous Integration for Modular Ontologies and Vocabularies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma-Zohra Hannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Charpenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma-Zohra Hannou</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MK 2023 - 2. Workshop on Modular Knowledge associated with FOIS 2023 - 13. International Conference on Formal Ontology in Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Sherbrooke, Canada</w:t>
@@ -2224,64 +2224,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypermedea: A Framework for Web (of Things) Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2615,64 +2615,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Computational Cost of Knowledge Graph Embeddings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Graph Data and Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 4 (1), pp.id : 24333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2706,103 +2706,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey on IoT Programming Platforms: A Business-Domain Experts Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma-Zohra Hannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Computing Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3200,103 +3200,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey on IoT Programming Platforms: A Business-Domain Experts Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma-Zohra Hannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3372,51 +3372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Käfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Harth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Ciortea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3623,51 +3623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453352v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Raveendran Nair Sheela" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence De Grancey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Charpenay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.439.24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05576896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977474v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Zoubeirou a Mayaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA250900" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350520v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05080513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schockaert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.779" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05163532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765079v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619042v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/364" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636109v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou Hannou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636364v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04827151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497968v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04138834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Iferroudjene" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04240311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04081543v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219130v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04060463v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04086955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Fatokun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Mecharnia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04060174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Baldoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Ciortea" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cranefield" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Padget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49133-7_4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187236v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03609556v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3524243" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03845047v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03609291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias K&#228;fer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Harth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97457-2_3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/TGDK.4.1.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764936v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3699954" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thabang Lebese" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04994032v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03352217v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03352228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159987v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03619529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453352v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Raveendran Nair Sheela" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence De Grancey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Charpenay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.439.24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05576896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350520v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05080513v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977474v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Zoubeirou a Mayaki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA250900" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schockaert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.779" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05163532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497968v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou Hannou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619042v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/364" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04827151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04240311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04081543v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Iferroudjene" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04060463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219130v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04138834v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04060174v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Baldoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Ciortea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cranefield" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Padget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49133-7_4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04086955v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Fatokun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Mecharnia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187236v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03609556v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3524243" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03845047v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03609291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias K&#228;fer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Harth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97457-2_3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/TGDK.4.1.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764936v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3699954" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thabang Lebese" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04994032v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03352217v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03352228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159987v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03619529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>