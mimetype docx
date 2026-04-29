--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -501,261 +501,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction d’un « marché éduqué » de l’assurance santé : une réorientation de la solidarité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Targeting Lifestyle&amp;quot; Conditions: What Justifications for Treatment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Braddock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Ghirardello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Ginon</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Latsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rdli.103.0021⟩</w:t>
+              <w:t xml:space="preserve">Historical Social Research / Historische Sozialforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (1), pp.59-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12759/hsr.46.2021.1.59-84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523446v1</w:t>
+                <w:t xml:space="preserve">hal-03345323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Targeting Lifestyle&amp;quot; Conditions: What Justifications for Treatment?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La construction d’un « marché éduqué » de l’assurance santé : une réorientation de la solidarité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Latsis</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Ginon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Social Research / Historische Sozialforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46 (1), pp.59-84. </w:t>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 103-104 (1), pp.21-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12759/hsr.46.2021.1.59-84⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rdli.103.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345323v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of conventions: the case of the French Social Security System</w:t>
               </w:r>
@@ -839,196 +839,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afrique sub-saharienne et hépatite C : défis et perspectives de la mise en œuvre opérationnelle d’outils diagnostiques innovants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’agence, le contrat, l’incitation. Les Agences régionales de santé fer-de-lance administratif de la politique de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 36 (5-6), pp.315-329. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jgem.185.0315⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 36 (4), pp.159-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jgem.184.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017149v1</w:t>
+                <w:t xml:space="preserve">hal-01937612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agence, le contrat, l’incitation. Les Agences régionales de santé fer-de-lance administratif de la politique de santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Afrique sub-saharienne et hépatite C : défis et perspectives de la mise en œuvre opérationnelle d’outils diagnostiques innovants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 36 (4), pp.159-180. </w:t>
+              <w:t xml:space="preserve">, 2018, 36 (5-6), pp.315-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jgem.184.0159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/jgem.185.0315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937612v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1980,96 +1980,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régionalisation sanitaire – Quelle efficience pour le système français ?</w:t>
+                <w:t xml:space="preserve">Démocratie sanitaire ou Citizen washing ? Le cas du PRS de deuxième génération en région Centre-Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thorigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Université Mohamed IV Polytechnique - L’économie et le management de la santé « Quels enjeux pour la médecine du futur au Maroc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">9e congrès de l’Association française d’économie politique – Penser l’économie et le futur de l’économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d’économie politique, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269251v1</w:t>
+                <w:t xml:space="preserve">hal-02269257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critiques, idéologies : analyse des discours conflits autour de la Sécurité sociale dans une perspectives conventionnaliste</w:t>
               </w:r>
@@ -2200,178 +2213,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démocratie sanitaire ou Citizen washing ? Le cas du PRS de deuxième génération en région Centre-Val de Loire</w:t>
+                <w:t xml:space="preserve">La régionalisation sanitaire – Quelle efficience pour le système français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Thorigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e congrès de l’Association française d’économie politique – Penser l’économie et le futur de l’économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française d’économie politique, Jul 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque Université Mohamed IV Polytechnique - L’économie et le management de la santé « Quels enjeux pour la médecine du futur au Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269257v1</w:t>
+                <w:t xml:space="preserve">hal-02269251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Sécurité sociale « type 1945 » : une institution à la croisée des chemins entre l’Economie Sociale et Solidaire et l’Etat ?</w:t>
+                <w:t xml:space="preserve">Le processus de co-construction de la politique régionale de santé : enjeux et perspectives autour du Projet Régional de Santé de deuxième génération de la région Centre-Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thorigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIIIème Journées de l’Association d’Economie Sociale – L’économie sociale en quête de ressources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">8e congrès de l’Association française d’économie politique – Crises et transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d’économie politique, Jul 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872705v1</w:t>
+                <w:t xml:space="preserve">hal-01872689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations des territoires dans le cadre de la refonte du projet régional de santé</w:t>
               </w:r>
@@ -2528,109 +2541,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations des territoires dans le cadre de la refonte du Projet Régional de Santé : l’exemple de la région Centre-Val de Loire</w:t>
+                <w:t xml:space="preserve">La Sécurité sociale « type 1945 » : une institution à la croisée des chemins entre l’Economie Sociale et Solidaire et l’Etat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Thorigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorants du laboratoire Regards (EA 6292)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">XXXVIIIème Journées de l’Association d’Economie Sociale – L’économie sociale en quête de ressources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713045v1</w:t>
+                <w:t xml:space="preserve">hal-01872705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme des études doctorales : menaces et opportunités pour les thèses pluralistes</w:t>
               </w:r>
@@ -2679,467 +2679,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus de co-construction de la politique régionale de santé : enjeux et perspectives autour du Projet Régional de Santé de deuxième génération de la région Centre-Val de Loire</w:t>
+                <w:t xml:space="preserve">Les représentations des territoires dans le cadre de la refonte du Projet Régional de Santé : l’exemple de la région Centre-Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thorigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e congrès de l’Association française d’économie politique – Crises et transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française d’économie politique, Jul 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorants du laboratoire Regards (EA 6292)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872689v1</w:t>
+                <w:t xml:space="preserve">hal-01713045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étatisation de la santé en France Leçons à la lumière du cas des Agences Régionales de Santé</w:t>
+                <w:t xml:space="preserve">Dépenses publiques et réformes du système de santé et de protection sociale en France - Le cas de la réforme de 1967 de la sécurité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorants du CEPN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">7e congrès de l’Association française d’économie politique - Vers une désintégration de l'Europe ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Economie politique Jul 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625585v1</w:t>
+                <w:t xml:space="preserve">hal-01558795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépenses publiques et réformes du système de santé et de protection sociale en France - Le cas de la réforme de 1967 de la sécurité sociale</w:t>
+                <w:t xml:space="preserve">La réforme de 1967 de la sécurité sociale : réformer au nom de la raison budgétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e congrès de l’Association française d’économie politique - Vers une désintégration de l'Europe ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Economie politique Jul 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">XXXVIIème journées de l'Association d'Economie Sociale Economie sociale et économie politique : regards croisés sur l'histoire et les enjeux contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association d'Economie Sociale (AES), Sep 2017, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558795v1</w:t>
+                <w:t xml:space="preserve">hal-01585016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser l’ESS à partir de l’histoire de la sécurité sociale ?</w:t>
+                <w:t xml:space="preserve">L'agencification dans le secteur sanitaire et social français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Acteurs-chercheurs – Quel modèle social au XXIème siècle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire de d’économie sociale et solidaire ; Erudite, Jun 2017, Val d'Europe, France</w:t>
+              <w:t xml:space="preserve">6ème colloque de l'AIRMAP - Un mangement public universel ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Recherche en Mangement Public (AIRMAP), Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541303v1</w:t>
+                <w:t xml:space="preserve">hal-01533206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agencification dans le secteur sanitaire et social français</w:t>
+                <w:t xml:space="preserve">Repenser l’ESS à partir de l’histoire de la sécurité sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque de l'AIRMAP - Un mangement public universel ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Recherche en Mangement Public (AIRMAP), Jun 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque Acteurs-chercheurs – Quel modèle social au XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire de d’économie sociale et solidaire ; Erudite, Jun 2017, Val d'Europe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533206v1</w:t>
+                <w:t xml:space="preserve">hal-01541303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réforme de 1967 de la sécurité sociale : réformer au nom de la raison budgétaire</w:t>
+                <w:t xml:space="preserve">Étatisation de la santé en France Leçons à la lumière du cas des Agences Régionales de Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIIème journées de l'Association d'Economie Sociale Economie sociale et économie politique : regards croisés sur l'histoire et les enjeux contemporains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association d'Economie Sociale (AES), Sep 2017, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorants du CEPN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585016v1</w:t>
+                <w:t xml:space="preserve">hal-01625585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contractualisation de l'action publique - Le cas des Agences régionales de santé</w:t>
               </w:r>
@@ -3422,51 +3422,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF40FBDD"/>
+    <w:nsid w:val="7B7D0D50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3653,51 +3653,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-duchesne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1089-1041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03884586v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duchesne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA131073" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535960v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ghirardello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17198-0.p.0029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeamet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ginon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.103.0021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Braddock" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Latsis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.46.2021.1.59-84" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994383v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.44.2019.1.258-284" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017149v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duchesne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.185.0315" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937612v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.184.0159" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04451415v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes.fr/actualites/more-competition-between-health-insurers-less-protection-patients-health-insurance" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942239v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes1.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thorigny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/sante-consommation-et-marches/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585009v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Abecassis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Moulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776680v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Caudy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04451639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269267v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269257v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713045v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558795v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541303v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533206v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585016v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-duchesne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1089-1041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03884586v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duchesne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA131073" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535960v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ghirardello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17198-0.p.0029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeamet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345323v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Braddock" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Latsis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.46.2021.1.59-84" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ginon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.103.0021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994383v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.44.2019.1.258-284" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.184.0159" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017149v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duchesne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.185.0315" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04451415v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes.fr/actualites/more-competition-between-health-insurers-less-protection-patients-health-insurance" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942239v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes1.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thorigny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/sante-consommation-et-marches/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585009v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Abecassis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Moulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776680v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Caudy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04451639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269267v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269251v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872689v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713045v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533206v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625585v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>