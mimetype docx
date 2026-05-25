--- v1 (2026-04-29)
+++ v2 (2026-05-25)
@@ -1980,109 +1980,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démocratie sanitaire ou Citizen washing ? Le cas du PRS de deuxième génération en région Centre-Val de Loire</w:t>
+                <w:t xml:space="preserve">La régionalisation sanitaire – Quelle efficience pour le système français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Thorigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e congrès de l’Association française d’économie politique – Penser l’économie et le futur de l’économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française d’économie politique, Jul 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque Université Mohamed IV Polytechnique - L’économie et le management de la santé « Quels enjeux pour la médecine du futur au Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269257v1</w:t>
+                <w:t xml:space="preserve">hal-02269251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critiques, idéologies : analyse des discours conflits autour de la Sécurité sociale dans une perspectives conventionnaliste</w:t>
               </w:r>
@@ -2213,1071 +2200,1084 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régionalisation sanitaire – Quelle efficience pour le système français ?</w:t>
+                <w:t xml:space="preserve">Démocratie sanitaire ou Citizen washing ? Le cas du PRS de deuxième génération en région Centre-Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thorigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Université Mohamed IV Polytechnique - L’économie et le management de la santé « Quels enjeux pour la médecine du futur au Maroc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">9e congrès de l’Association française d’économie politique – Penser l’économie et le futur de l’économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d’économie politique, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269251v1</w:t>
+                <w:t xml:space="preserve">hal-02269257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus de co-construction de la politique régionale de santé : enjeux et perspectives autour du Projet Régional de Santé de deuxième génération de la région Centre-Val de Loire</w:t>
+                <w:t xml:space="preserve">Réforme des études doctorales : menaces et opportunités pour les thèses pluralistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Thorigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e congrès de l’Association française d’économie politique – Crises et transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association française d’économie politique, Jul 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">, Jul 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872689v1</w:t>
+                <w:t xml:space="preserve">hal-01872695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations des territoires dans le cadre de la refonte du projet régional de santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le processus de co-construction de la politique régionale de santé : enjeux et perspectives autour du Projet Régional de Santé de deuxième génération de la région Centre-Val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thorigny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.340-345</w:t>
+              <w:t xml:space="preserve">8e congrès de l’Association française d’économie politique – Crises et transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d’économie politique, Jul 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01854524v1</w:t>
+                <w:t xml:space="preserve">hal-01872689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’histoire conflictuelle de la sécurité sociale. Une approche en termes de conventions</w:t>
+                <w:t xml:space="preserve">Les représentations des territoires dans le cadre de la refonte du Projet Régional de Santé : l’exemple de la région Centre-Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thorigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux socio-écologiques des mutations du capitalisme contemporain : quels apports de l’économie des conventions ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorants du laboratoire Regards (EA 6292)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872684v1</w:t>
+                <w:t xml:space="preserve">hal-01713045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Sécurité sociale « type 1945 » : une institution à la croisée des chemins entre l’Economie Sociale et Solidaire et l’Etat ?</w:t>
+                <w:t xml:space="preserve">L’histoire conflictuelle de la sécurité sociale. Une approche en termes de conventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIIIème Journées de l’Association d’Economie Sociale – L’économie sociale en quête de ressources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Enjeux socio-écologiques des mutations du capitalisme contemporain : quels apports de l’économie des conventions ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872705v1</w:t>
+                <w:t xml:space="preserve">hal-01872684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réforme des études doctorales : menaces et opportunités pour les thèses pluralistes</w:t>
+                <w:t xml:space="preserve">La Sécurité sociale « type 1945 » : une institution à la croisée des chemins entre l’Economie Sociale et Solidaire et l’Etat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e congrès de l’Association française d’économie politique – Crises et transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">XXXVIIIème Journées de l’Association d’Economie Sociale – L’économie sociale en quête de ressources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872695v1</w:t>
+                <w:t xml:space="preserve">hal-01872705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations des territoires dans le cadre de la refonte du Projet Régional de Santé : l’exemple de la région Centre-Val de Loire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les représentations des territoires dans le cadre de la refonte du projet régional de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Thorigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorants du laboratoire Regards (EA 6292)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.340-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713045v1</w:t>
+                <w:t xml:space="preserve">hal-01854524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépenses publiques et réformes du système de santé et de protection sociale en France - Le cas de la réforme de 1967 de la sécurité sociale</w:t>
+                <w:t xml:space="preserve">Étatisation de la santé en France Leçons à la lumière du cas des Agences Régionales de Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e congrès de l’Association française d’économie politique - Vers une désintégration de l'Europe ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Economie politique Jul 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorants du CEPN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558795v1</w:t>
+                <w:t xml:space="preserve">hal-01625585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réforme de 1967 de la sécurité sociale : réformer au nom de la raison budgétaire</w:t>
+                <w:t xml:space="preserve">Dépenses publiques et réformes du système de santé et de protection sociale en France - Le cas de la réforme de 1967 de la sécurité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIIème journées de l'Association d'Economie Sociale Economie sociale et économie politique : regards croisés sur l'histoire et les enjeux contemporains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association d'Economie Sociale (AES), Sep 2017, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">7e congrès de l’Association française d’économie politique - Vers une désintégration de l'Europe ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Economie politique Jul 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585016v1</w:t>
+                <w:t xml:space="preserve">hal-01558795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agencification dans le secteur sanitaire et social français</w:t>
+                <w:t xml:space="preserve">La réforme de 1967 de la sécurité sociale : réformer au nom de la raison budgétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque de l'AIRMAP - Un mangement public universel ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Recherche en Mangement Public (AIRMAP), Jun 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">XXXVIIème journées de l'Association d'Economie Sociale Economie sociale et économie politique : regards croisés sur l'histoire et les enjeux contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association d'Economie Sociale (AES), Sep 2017, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533206v1</w:t>
+                <w:t xml:space="preserve">hal-01585016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser l’ESS à partir de l’histoire de la sécurité sociale ?</w:t>
+                <w:t xml:space="preserve">L'agencification dans le secteur sanitaire et social français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Acteurs-chercheurs – Quel modèle social au XXIème siècle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire de d’économie sociale et solidaire ; Erudite, Jun 2017, Val d'Europe, France</w:t>
+              <w:t xml:space="preserve">6ème colloque de l'AIRMAP - Un mangement public universel ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Recherche en Mangement Public (AIRMAP), Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541303v1</w:t>
+                <w:t xml:space="preserve">hal-01533206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étatisation de la santé en France Leçons à la lumière du cas des Agences Régionales de Santé</w:t>
+                <w:t xml:space="preserve">Repenser l’ESS à partir de l’histoire de la sécurité sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorants du CEPN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">Colloque Acteurs-chercheurs – Quel modèle social au XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire de d’économie sociale et solidaire ; Erudite, Jun 2017, Val d'Europe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625585v1</w:t>
+                <w:t xml:space="preserve">hal-01541303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contractualisation de l'action publique - Le cas des Agences régionales de santé</w:t>
+                <w:t xml:space="preserve">Démocratie sanitaire et contractualisation de l'action publique : quelle place pour le patient dans l'organisation du système de santé aujourd'hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les événements de l'année 2016 en économie médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journal d'économie et gestion médicales, Jan 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">6e congrès de l’Association française d’économie politique : La frontière en économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Economie Politique (AFEP), Jul 2016, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335602v1</w:t>
+                <w:t xml:space="preserve">hal-01370971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démocratie sanitaire et contractualisation de l'action publique : quelle place pour le patient dans l'organisation du système de santé aujourd'hui ?</w:t>
+                <w:t xml:space="preserve">La contractualisation de l'action publique - Le cas des Agences régionales de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e congrès de l’Association française d’économie politique : La frontière en économie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Economie Politique (AFEP), Jul 2016, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Les événements de l'année 2016 en économie médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journal d'économie et gestion médicales, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370971v1</w:t>
+                <w:t xml:space="preserve">hal-01335602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agences Régionales de Santé : aboutissement d’une étatisation progressive du système de santé par le territoire et le contrat</w:t>
               </w:r>
@@ -3422,51 +3422,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B7D0D50"/>
+    <w:nsid w:val="83E58F34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3653,51 +3653,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-duchesne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1089-1041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03884586v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duchesne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA131073" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535960v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ghirardello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17198-0.p.0029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeamet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345323v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Braddock" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Latsis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.46.2021.1.59-84" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ginon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.103.0021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994383v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.44.2019.1.258-284" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.184.0159" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017149v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duchesne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.185.0315" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04451415v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes.fr/actualites/more-competition-between-health-insurers-less-protection-patients-health-insurance" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942239v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes1.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thorigny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/sante-consommation-et-marches/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585009v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Abecassis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Moulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776680v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Caudy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04451639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269267v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269251v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872689v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713045v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533206v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625585v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-duchesne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1089-1041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03884586v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duchesne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA131073" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535960v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ghirardello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17198-0.p.0029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeamet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345323v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Braddock" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Latsis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.46.2021.1.59-84" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ginon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.103.0021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994383v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.44.2019.1.258-284" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.184.0159" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017149v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duchesne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.185.0315" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04451415v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes.fr/actualites/more-competition-between-health-insurers-less-protection-patients-health-insurance" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942239v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes1.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thorigny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/sante-consommation-et-marches/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585009v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Abecassis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Moulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776680v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Caudy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04451639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269267v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269257v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558795v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585016v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533206v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541303v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370971v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>