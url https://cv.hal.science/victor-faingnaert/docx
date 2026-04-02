--- v0 (2026-03-10)
+++ v1 (2026-04-02)
@@ -424,2927 +424,3425 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'&amp;quot;Heritage drama&amp;quot;, des rétrotopies critiques ? Le Royaume-Uni à la recherche de son passé</w:t>
+                <w:t xml:space="preserve">L'imaginaire social à travers les séries télévisées : la Grande Guerre britannique dans Downton Abbey et Peaky Blinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Lorraine, 2025. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Dubourg</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2025LORR0196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542133v1</w:t>
-[...934 lines deleted...]
-                <w:t xml:space="preserve">hal-03509992v1</w:t>
+                <w:t xml:space="preserve">tel-05551820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Kalifa pour la jeune histoire des représentations. L’entre-deux-guerres britannique dans &amp;quot;Peaky Blinders</w:t>
+                <w:t xml:space="preserve">Une fiction historique sur l'Antiquité romaine - Entre références et recherches historiques : la série &amp;lt;i&amp;gt;Rome&amp;lt;/i&amp;gt; (Bruno HELLER, William J. MACDONALD et John MILIUS, HBO, 2005–2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Arnaud-Dominique Houte. </w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-03510009v1</w:t>
+              <w:t xml:space="preserve">Histoire. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">dumas-02392635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La “communauté sartoriale” : quand porter le costume permettrait de retrouver une masculinité historique (et authentique)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rome [HBO/BBC] et l’art de la contingence historique. Causalité, échelles et intertextualité au sein d’une superproduction sur l’Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Salviani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire corps avec le passé : exposer l’Histoire par les pratiques corporelles</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05394029v1</w:t>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Traditions du patrimoine antique. Fantasmes et fantômes de l’histoire, 39, pp.191-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12opv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Un mec, un vrai”, personnages de fictions et modèles des communautés masculin(ist)es en ligne</w:t>
+                <w:t xml:space="preserve">L'&amp;quot;Heritage drama&amp;quot;, des rétrotopies critiques ? Le Royaume-Uni à la recherche de son passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société pour l’Histoire des Médias</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05394025v1</w:t>
+              <w:t xml:space="preserve">Pagaille - Revue de Littératures et Médias comparés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Rétrotopies ou l’idéalisation du passé, 3, pp.62-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peaky Blinders : réinventer la Grande Guerre, réinventer la britannicité</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] La boxe moderne au XXe siècle : l'émergence d'un « spectacle sportif » [de Sylvain Ville]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peaky Blinders (2013-2022) Steven Knight : L’espace comme enjeu de quête identitaire et de pouvoir</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05394027v1</w:t>
+              <w:t xml:space="preserve">Nonfiction.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, [Temps / Histoire], 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflictualités territoriales dans les séries télévisées – Raconter le Royaume-Uni dans Downton Abbey et Peaky Blinders</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] Rocky, une biographie des États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identités territoriales : raconter les lieux et les marques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05394026v1</w:t>
+              <w:t xml:space="preserve">Nonfiction.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, [Temps / Histoire], [4 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les séries télévisées en cours : faire de l’histoire culturelle du très contemporain</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] Regarder différemment le cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Futurs POP – Quel(s) avenir(s) pour les études en cultures populaires et médiatiques ?</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05394024v1</w:t>
+              <w:t xml:space="preserve">Nonfiction.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, [Temps / Histoire], [5 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grande Guerre comme évènement fondateur du Royaume-Uni : analyse des productions sérielles au moment du Centenaire</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] L’esprit des sommets : l'élite britannique et l'alpinisme [de Delphine Moraldo]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thinking the Twentieth-Century. Perspectives from the twenty-first centur</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05394022v1</w:t>
+              <w:t xml:space="preserve">Nonfiction.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, [Temps / Histoire], 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La condamnation au(x) jeu(x) dans les fictions cinématographiques et sérielles après 2000</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] Paris, synthèse des discordances [de Christophe Charle]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Violence et jeux, de l'Antiquité à nos jours</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03707178v1</w:t>
+              <w:t xml:space="preserve">Nonfiction.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, [Temps / Histoire], 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mais où sont passés les vrais bonhommes ?&amp;quot; Reconfigurations de la virilité à l’épreuve de la Première Guerre mondiale en France et au Royaume-Uni</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] &amp;quot;L’effet&amp;quot; Centenaire 14-18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorant·es d'HisTeMé</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03853650v1</w:t>
+              <w:t xml:space="preserve">Nonfiction.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, [Temps / Histoire], [5 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Foucault pour la recherche en histoire culturelle</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] Violer la loi pour &amp;quot;maintenir l’ordre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorant·es d’HisTeMé - Institutions, contraintes, pratiques et discours : Michel Foucault pour la recherche en histoire</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03853673v1</w:t>
+              <w:t xml:space="preserve">Nonfiction.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, [Temps / Histoire], [4 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'institution universitaire</w:t>
+                <w:t xml:space="preserve">Rome&amp;quot;, un retour aux sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorant·es d’HisTeMé : La recherche en histoire peut-elle être "apolitique" ?</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03853715v1</w:t>
+              <w:t xml:space="preserve">Écrans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Mémoire et réécritures dans les séries télévisées, 2021-1 (15), pp.191-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12259-3.p.0191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter et mythifier le Royaume-Uni des lendemains de la Grande Guerre : &amp;quot;Downton Abbey&amp;quot; et &amp;quot;Peaky Blinders</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] La Commune au pluriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude - Les Séries, un va-et-vient entre fiction et réalité : dialogue entre le monde de la recherche et celui de la production sérielle</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03707213v1</w:t>
+              <w:t xml:space="preserve">Nonfiction.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, [5 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter&amp;quot; pour réprimer, pacifier et contrôler : Chester Campbell dans Peaky Blinders</w:t>
+                <w:t xml:space="preserve">Masculinités en guerre : Downton Abbey et Peaky Blinders, deux visions des lendemains de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Hary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorale normande : Enquête(s)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03707208v1</w:t>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Fiction historique anglo-américaine. Pouvoirs, savoirs et mémoires, 2 (37), pp.90-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.037.0090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marges et zones grises urbaines du Royaume-Uni au début du XXe siècle</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] Il n'y a rien de plus mondial que le national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire pluridisciplinaire Villes et sciences sociales : Coins et recoins urbains</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03707212v1</w:t>
+              <w:t xml:space="preserve">Nonfiction.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, [4 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’histoire culturelle des deux côtés de la Manche. Eaux troubles, transferts, discussions</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] Octobre 61 : histoire d'un crime d'État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorant·es d’HisTeMé - Entre séries télévisées, théâtre populaire et cinéma : faire une thèse en histoire culturelle</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03853696v1</w:t>
+              <w:t xml:space="preserve">Nonfiction.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, [6 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture populaire et histoire criminelle : la réinvention de l’entre-deux-guerres britannique dans Peaky Blinders</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] Les gauches et l’idée nationale en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Les belles époques de Dominique Kalifa. Retour sur une œuvre d'historien</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03707206v1</w:t>
+              <w:t xml:space="preserve">Nonfiction.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, [5 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le délitement du pouvoir de l’aristocratie britannique dans Downton Abbey</w:t>
+                <w:t xml:space="preserve">Downton Abbey&amp;quot;, ou comment représenter les rapports sociaux à travers la demeure et son espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blessures aristocratiques (II) – Regards pluridisciplinaires de l’Antiquité à nos jours</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03707203v1</w:t>
+              <w:t xml:space="preserve">TV/Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Séries et espace, 18, [28 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tvseries.4776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kalifa pour la jeune histoire des représentations. L’entre-deux-guerres britannique dans &amp;quot;Peaky Blinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Faingnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud-Dominique Houte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les belles Époques de Dominique Kalifa. Retour sur une œuvre d’historien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 95, Éditions de la Sorbonne, pp.143-150, 2024, (Histoire de la France aux XIXe et XXe siècles), 979-10-351-0902-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/143ab⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downton Abbey et Peaky Blinders deux communautés britanniques imaginaires</w:t>
+                <w:t xml:space="preserve">Contrôle social et châtiment ludique : le « moment punitif » et ses représentations dans quelques films contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Typhaine Haziza; Véronique Dasen. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études : Fiction historique. Mythes nationaux et récits des origines</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03707200v1</w:t>
+              <w:t xml:space="preserve">Violence et jeu de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.327-346, 2023, 978-2-38185-205-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.puc.27326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des lendemains de Première Guerre mondiale différents - approche intersectionnelle de Peaky Blinders et Downton Abbey</w:t>
+                <w:t xml:space="preserve">Deux récits des lendemains de Première Guerre mondiale - approche intersectionnelle de &amp;quot;Peaky Blinders&amp;quot; et &amp;quot;Downton Abbey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kévin Drif; Georges-Claude Guilbert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : L'intersectionnalité dans les séries télévisées et le cinéma anglophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kévin Drif; Georges-Claude Guilbert, Mar 2020, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Intersectionality in Anglophone Television Series and Cinema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.13-27, 2020, 1-5275-5983-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La “communauté sartoriale” : quand porter le costume permettrait de retrouver une masculinité historique (et authentique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Faingnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire corps avec le passé : exposer l’Histoire par les pratiques corporelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Justine Breton; Orlane Messey; Audrey Tuaillon Demésy, Dec 2025, Autun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707183v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créer une histoire et raconter l’Histoire dans les séries télévisées. La Grande-Bretagne de l'après Première Guerre mondiale</w:t>
+                <w:t xml:space="preserve">“Un mec, un vrai”, personnages de fictions et modèles des communautés masculin(ist)es en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral du laboratoire ERIBIA : Séance inaugurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Clément Guezais; Faika Saci, Nov 2020, Caen, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société pour l’Histoire des Médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPHM, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707188v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les séries télévisées comme écritures historiennes : l’après Première Guerre mondiale dans &amp;quot;Downton Abbey&amp;quot; et &amp;quot;Peaky Blinders</w:t>
+                <w:t xml:space="preserve">Peaky Blinders : réinventer la Grande Guerre, réinventer la britannicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'école doctorale : Histoire, Mémoire, Patrimoine, Langage. Sources et archives. Méthodologie de la recherche, recueillir et exploiter les sources en humanités et sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Victor Faingnaert; Charlotte Le Ridée; Victor Barabino; Marion Duchesne; Côme Barbaray; Orlane Drux; École Doctorale HMPL ED 558, Nov 2020, Caen, France</w:t>
+              <w:t xml:space="preserve">Peaky Blinders (2013-2022) Steven Knight : L’espace comme enjeu de quête identitaire et de pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile Bazin; Estelle Épinoux; David Lipson, Nov 2025, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707193v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rome, une fiction entre recherches historiques et représentations culturelles</w:t>
+                <w:t xml:space="preserve">Conflictualités territoriales dans les séries télévisées – Raconter le Royaume-Uni dans Downton Abbey et Peaky Blinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études - Fiction historique : enjeux théoriques et idéologiques / Theoretical and Ideological Issues in Historical Fiction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurence Cros; Marie-Jeanne Rossignol, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Identités territoriales : raconter les lieux et les marques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vanessa Boullet; Loïc Comino; Émilie Delafosse; Teresa Geslin, Nov 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162603v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules César et Marc Antoine dans la série Rome, entre histoire romaine et histoire cinématographique</w:t>
+                <w:t xml:space="preserve">La condamnation au(x) jeu(x) dans les fictions cinématographiques et sérielles après 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de la mémoire de la MRSH de l’Université de Caen. Mémoire et Histoire dans les séries TV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque : Violence et jeux, de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Typhaine Haziza; Véronique Dasen, Oct 2019, Caen, France. pp.327-346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.puc.27326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707167v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les séries télévisées en cours : faire de l’histoire culturelle du très contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Faingnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Futurs POP – Quel(s) avenir(s) pour les études en cultures populaires et médiatiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPCM, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grande Guerre comme évènement fondateur du Royaume-Uni : analyse des productions sérielles au moment du Centenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Faingnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thinking the Twentieth-Century. Perspectives from the twenty-first centur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Interdisciplinary Studies, Feb 2023, Coimbra, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mais où sont passés les vrais bonhommes ?&amp;quot; Reconfigurations de la virilité à l’épreuve de la Première Guerre mondiale en France et au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Faingnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des doctorant·es d'HisTeMé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victor Faingnaert, Nov 2022, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Foucault pour la recherche en histoire culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Faingnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des doctorant·es d’HisTeMé - Institutions, contraintes, pratiques et discours : Michel Foucault pour la recherche en histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Félix Brêteau; Victor Faingnaert; Corentin Sire, Mar 2022, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêter&amp;quot; pour réprimer, pacifier et contrôler : Chester Campbell dans Peaky Blinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Faingnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée doctorale normande : Enquête(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Félix Brêteau; Bastien Michel, Jan 2022, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'institution universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Faingnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des doctorant·es d’HisTeMé : La recherche en histoire peut-elle être "apolitique" ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Félix Brêteau; Victor Faingnaert; Corentin Sire, Mar 2022, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter et mythifier le Royaume-Uni des lendemains de la Grande Guerre : &amp;quot;Downton Abbey&amp;quot; et &amp;quot;Peaky Blinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Faingnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude - Les Séries, un va-et-vient entre fiction et réalité : dialogue entre le monde de la recherche et celui de la production sérielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bureau des Thésards, Mar 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marges et zones grises urbaines du Royaume-Uni au début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Faingnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire pluridisciplinaire Villes et sciences sociales : Coins et recoins urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Blonce; Ludovic Lestrelin, Mar 2022, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire culturelle des deux côtés de la Manche. Eaux troubles, transferts, discussions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Faingnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des doctorant·es d’HisTeMé - Entre séries télévisées, théâtre populaire et cinéma : faire une thèse en histoire culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Duval; Victor Faingnaert, Nov 2021, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture populaire et histoire criminelle : la réinvention de l’entre-deux-guerres britannique dans Peaky Blinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Faingnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Les belles époques de Dominique Kalifa. Retour sur une œuvre d'historien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'histoire du XIXe siècle, Dec 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le délitement du pouvoir de l’aristocratie britannique dans Downton Abbey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Faingnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blessures aristocratiques (II) – Regards pluridisciplinaires de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Husquin; Cyrielle Landrea, Nov 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Downton Abbey et Peaky Blinders deux communautés britanniques imaginaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Faingnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Hary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études : Fiction historique. Mythes nationaux et récits des origines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Cros; Marie-Jeanne Rossignol, Jan 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des lendemains de Première Guerre mondiale différents - approche intersectionnelle de Peaky Blinders et Downton Abbey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Faingnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : L'intersectionnalité dans les séries télévisées et le cinéma anglophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kévin Drif; Georges-Claude Guilbert, Mar 2020, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer une histoire et raconter l’Histoire dans les séries télévisées. La Grande-Bretagne de l'après Première Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Faingnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral du laboratoire ERIBIA : Séance inaugurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clément Guezais; Faika Saci, Nov 2020, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les séries télévisées comme écritures historiennes : l’après Première Guerre mondiale dans &amp;quot;Downton Abbey&amp;quot; et &amp;quot;Peaky Blinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Faingnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l'école doctorale : Histoire, Mémoire, Patrimoine, Langage. Sources et archives. Méthodologie de la recherche, recueillir et exploiter les sources en humanités et sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victor Faingnaert; Charlotte Le Ridée; Victor Barabino; Marion Duchesne; Côme Barbaray; Orlane Drux; École Doctorale HMPL ED 558, Nov 2020, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rome, une fiction entre recherches historiques et représentations culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Faingnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études - Fiction historique : enjeux théoriques et idéologiques / Theoretical and Ideological Issues in Historical Fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Cros; Marie-Jeanne Rossignol, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162603v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules César et Marc Antoine dans la série Rome, entre histoire romaine et histoire cinématographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Faingnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine de la mémoire de la MRSH de l’Université de Caen. Mémoire et Histoire dans les séries TV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Penny Starfield; Nadia Tahir, Sep 2018, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que font les séries télévisées à l'Histoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e Rendez-vous de l'Histoire de Blois : La puissance des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marjolaine Boutet, Oct 2018, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3412,51 +3910,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="985B912F"/>
+    <w:nsid w:val="AE118157"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3560,51 +4058,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="92B6BEF2"/>
+    <w:nsid w:val="6465F941"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3708,51 +4206,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="519167DE"/>
+    <w:nsid w:val="4696AD0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3856,51 +4354,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1DB68C92"/>
+    <w:nsid w:val="364D6148"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4004,51 +4502,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="70994E6F"/>
+    <w:nsid w:val="106B62B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4247,51 +4745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-faingnaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9872-6755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25095060X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:victor.faingnaert@univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unicaen.academia.edu/VictorFaingnaert/CurriculumVitae" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542133v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Faingnaert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dubourg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745309v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salviani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12opv" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707150v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510026v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12259-3.p.0191" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509984v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Hary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.037.0090" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707147v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509992v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.4776" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/143ab" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510009v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394029v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394025v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394027v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394024v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707178v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.27326" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853673v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853715v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707213v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707188v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162603v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707167v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707173v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-faingnaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9872-6755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25095060X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:victor.faingnaert@univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unicaen.academia.edu/VictorFaingnaert/CurriculumVitae" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05551820v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Faingnaert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025LORR0196" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02392635v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745309v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salviani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12opv" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542133v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dubourg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853928v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788563v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707140v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12259-3.p.0191" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602548v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Hary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.037.0090" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853838v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.4776" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/143ab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.27326" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394029v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394025v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394027v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394026v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707178v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394024v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394022v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853650v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Richard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853673v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853715v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707213v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707212v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853696v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707203v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707200v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162603v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707167v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>