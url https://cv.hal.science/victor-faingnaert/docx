--- v1 (2026-04-02)
+++ v2 (2026-05-19)
@@ -914,100 +914,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] Rocky, une biographie des États-Unis</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] L’esprit des sommets : l'élite britannique et l'alpinisme [de Delphine Moraldo]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonfiction.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, [Temps / Histoire], [4 p.]</w:t>
+              <w:t xml:space="preserve">, 2022, [Temps / Histoire], 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853946v1</w:t>
+                <w:t xml:space="preserve">hal-04542088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Regarder différemment le cinéma</w:t>
               </w:r>
@@ -1060,780 +1060,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] L’esprit des sommets : l'élite britannique et l'alpinisme [de Delphine Moraldo]</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] Paris, synthèse des discordances [de Christophe Charle]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonfiction.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, [Temps / Histoire], 6 p</w:t>
+              <w:t xml:space="preserve">, 2022, [Temps / Histoire], 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542088v1</w:t>
+                <w:t xml:space="preserve">hal-03788563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] Paris, synthèse des discordances [de Christophe Charle]</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] « L’effet » Centenaire 14-18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonfiction.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, [Temps / Histoire], 5 p</w:t>
+              <w:t xml:space="preserve">, 2022, [Temps / Histoire], [5 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788563v1</w:t>
+                <w:t xml:space="preserve">hal-03707140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] &amp;quot;L’effet&amp;quot; Centenaire 14-18</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] Violer la loi pour « maintenir l’ordre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonfiction.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, [Temps / Histoire], [5 p.]</w:t>
+              <w:t xml:space="preserve">, 2022, [Temps / Histoire], [4 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707140v1</w:t>
+                <w:t xml:space="preserve">hal-03707150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] Violer la loi pour &amp;quot;maintenir l’ordre</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] Rocky, une biographie des États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonfiction.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, [Temps / Histoire], [4 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707150v1</w:t>
+                <w:t xml:space="preserve">hal-03853946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rome&amp;quot;, un retour aux sources</w:t>
+                <w:t xml:space="preserve">Masculinités en guerre : Downton Abbey et Peaky Blinders, deux visions des lendemains de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Hary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12259-3.p.0191⟩</w:t>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Fiction historique anglo-américaine. Pouvoirs, savoirs et mémoires, 2 (37), pp.90-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.037.0090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510026v1</w:t>
+                <w:t xml:space="preserve">hal-03509984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] La Commune au pluriel</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] Il n'y a rien de plus mondial que le national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonfiction.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, [5 p.]</w:t>
+              <w:t xml:space="preserve">, 2021, [4 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602548v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masculinités en guerre : Downton Abbey et Peaky Blinders, deux visions des lendemains de la Grande Guerre</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] Octobre 61 : histoire d'un crime d'État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maggy Hary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nonfiction.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, [6 p.]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03509984v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] Il n'y a rien de plus mondial que le national</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] Les gauches et l’idée nationale en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonfiction.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, [4 p.]</w:t>
+              <w:t xml:space="preserve">, 2021, [5 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853838v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] Octobre 61 : histoire d'un crime d'État</w:t>
+                <w:t xml:space="preserve">Rome&amp;quot;, un retour aux sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonfiction.fr</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Écrans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Mémoire et réécritures dans les séries télévisées, 2021-1 (15), pp.191-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12259-3.p.0191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03707144v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] Les gauches et l’idée nationale en Europe</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] La Commune au pluriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonfiction.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, [5 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707147v1</w:t>
+                <w:t xml:space="preserve">hal-03602548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downton Abbey&amp;quot;, ou comment représenter les rapports sociaux à travers la demeure et son espace</w:t>
               </w:r>
@@ -2192,96 +2192,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La “communauté sartoriale” : quand porter le costume permettrait de retrouver une masculinité historique (et authentique)</w:t>
+                <w:t xml:space="preserve">Peaky Blinders : réinventer la Grande Guerre, réinventer la britannicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire corps avec le passé : exposer l’Histoire par les pratiques corporelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Justine Breton; Orlane Messey; Audrey Tuaillon Demésy, Dec 2025, Autun, France</w:t>
+              <w:t xml:space="preserve">Peaky Blinders (2013-2022) Steven Knight : L’espace comme enjeu de quête identitaire et de pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile Bazin; Estelle Épinoux; David Lipson, Nov 2025, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394029v1</w:t>
+                <w:t xml:space="preserve">hal-05394027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Un mec, un vrai”, personnages de fictions et modèles des communautés masculin(ist)es en ligne</w:t>
               </w:r>
@@ -2330,1097 +2330,1088 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peaky Blinders : réinventer la Grande Guerre, réinventer la britannicité</w:t>
+                <w:t xml:space="preserve">Conflictualités territoriales dans les séries télévisées – Raconter le Royaume-Uni dans Downton Abbey et Peaky Blinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peaky Blinders (2013-2022) Steven Knight : L’espace comme enjeu de quête identitaire et de pouvoir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cécile Bazin; Estelle Épinoux; David Lipson, Nov 2025, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Identités territoriales : raconter les lieux et les marques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vanessa Boullet; Loïc Comino; Émilie Delafosse; Teresa Geslin, Nov 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394027v1</w:t>
+                <w:t xml:space="preserve">hal-05394026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflictualités territoriales dans les séries télévisées – Raconter le Royaume-Uni dans Downton Abbey et Peaky Blinders</w:t>
+                <w:t xml:space="preserve">La “communauté sartoriale” : quand porter le costume permettrait de retrouver une masculinité historique (et authentique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identités territoriales : raconter les lieux et les marques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vanessa Boullet; Loïc Comino; Émilie Delafosse; Teresa Geslin, Nov 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Faire corps avec le passé : exposer l’Histoire par les pratiques corporelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Justine Breton; Orlane Messey; Audrey Tuaillon Demésy, Dec 2025, Autun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394026v1</w:t>
+                <w:t xml:space="preserve">hal-05394029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La condamnation au(x) jeu(x) dans les fictions cinématographiques et sérielles après 2000</w:t>
+                <w:t xml:space="preserve">Les séries télévisées en cours : faire de l’histoire culturelle du très contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Violence et jeux, de l'Antiquité à nos jours</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">« Futurs POP – Quel(s) avenir(s) pour les études en cultures populaires et médiatiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPCM, Oct 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707178v1</w:t>
+                <w:t xml:space="preserve">hal-05394024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les séries télévisées en cours : faire de l’histoire culturelle du très contemporain</w:t>
+                <w:t xml:space="preserve">La Grande Guerre comme évènement fondateur du Royaume-Uni : analyse des productions sérielles au moment du Centenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Futurs POP – Quel(s) avenir(s) pour les études en cultures populaires et médiatiques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LPCM, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Thinking the Twentieth-Century. Perspectives from the twenty-first centur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Interdisciplinary Studies, Feb 2023, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394024v1</w:t>
+                <w:t xml:space="preserve">hal-05394022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grande Guerre comme évènement fondateur du Royaume-Uni : analyse des productions sérielles au moment du Centenaire</w:t>
+                <w:t xml:space="preserve">La condamnation au(x) jeu(x) dans les fictions cinématographiques et sérielles après 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thinking the Twentieth-Century. Perspectives from the twenty-first centur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Interdisciplinary Studies, Feb 2023, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque : Violence et jeux, de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Typhaine Haziza; Véronique Dasen, Oct 2019, Caen, France. pp.327-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394022v1</w:t>
+                <w:t xml:space="preserve">hal-03707178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mais où sont passés les vrais bonhommes ?&amp;quot; Reconfigurations de la virilité à l’épreuve de la Première Guerre mondiale en France et au Royaume-Uni</w:t>
+                <w:t xml:space="preserve">L'institution universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorant·es d'HisTeMé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Victor Faingnaert, Nov 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorant·es d’HisTeMé : La recherche en histoire peut-elle être "apolitique" ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Félix Brêteau; Victor Faingnaert; Corentin Sire, Mar 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853650v1</w:t>
+                <w:t xml:space="preserve">hal-03853715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Foucault pour la recherche en histoire culturelle</w:t>
+                <w:t xml:space="preserve">Représenter et mythifier le Royaume-Uni des lendemains de la Grande Guerre : &amp;quot;Downton Abbey&amp;quot; et &amp;quot;Peaky Blinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorant·es d’HisTeMé - Institutions, contraintes, pratiques et discours : Michel Foucault pour la recherche en histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Félix Brêteau; Victor Faingnaert; Corentin Sire, Mar 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude - Les Séries, un va-et-vient entre fiction et réalité : dialogue entre le monde de la recherche et celui de la production sérielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bureau des Thésards, Mar 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853673v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter&amp;quot; pour réprimer, pacifier et contrôler : Chester Campbell dans Peaky Blinders</w:t>
+                <w:t xml:space="preserve">« Enquêter » pour réprimer, pacifier et contrôler : Chester Campbell dans Peaky Blinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale normande : Enquête(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Félix Brêteau; Bastien Michel, Jan 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'institution universitaire</w:t>
+                <w:t xml:space="preserve">Michel Foucault pour la recherche en histoire culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorant·es d’HisTeMé : La recherche en histoire peut-elle être "apolitique" ?</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorant·es d’HisTeMé - Institutions, contraintes, pratiques et discours : Michel Foucault pour la recherche en histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Félix Brêteau; Victor Faingnaert; Corentin Sire, Mar 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853715v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter et mythifier le Royaume-Uni des lendemains de la Grande Guerre : &amp;quot;Downton Abbey&amp;quot; et &amp;quot;Peaky Blinders</w:t>
+                <w:t xml:space="preserve">Marges et zones grises urbaines du Royaume-Uni au début du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude - Les Séries, un va-et-vient entre fiction et réalité : dialogue entre le monde de la recherche et celui de la production sérielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Bureau des Thésards, Mar 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire pluridisciplinaire Villes et sciences sociales : Coins et recoins urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Blonce; Ludovic Lestrelin, Mar 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707213v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marges et zones grises urbaines du Royaume-Uni au début du XXe siècle</w:t>
+                <w:t xml:space="preserve">Mais où sont passés les vrais bonhommes ?&amp;quot; Reconfigurations de la virilité à l’épreuve de la Première Guerre mondiale en France et au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire pluridisciplinaire Villes et sciences sociales : Coins et recoins urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Caroline Blonce; Ludovic Lestrelin, Mar 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorant·es d'HisTeMé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victor Faingnaert, Nov 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707212v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’histoire culturelle des deux côtés de la Manche. Eaux troubles, transferts, discussions</w:t>
+                <w:t xml:space="preserve">Le délitement du pouvoir de l’aristocratie britannique dans Downton Abbey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorant·es d’HisTeMé - Entre séries télévisées, théâtre populaire et cinéma : faire une thèse en histoire culturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Duval; Victor Faingnaert, Nov 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">Blessures aristocratiques (II) – Regards pluridisciplinaires de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Husquin; Cyrielle Landrea, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853696v1</w:t>
+                <w:t xml:space="preserve">hal-03707203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture populaire et histoire criminelle : la réinvention de l’entre-deux-guerres britannique dans Peaky Blinders</w:t>
+                <w:t xml:space="preserve">Downton Abbey et Peaky Blinders deux communautés britanniques imaginaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Hary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Les belles époques de Dominique Kalifa. Retour sur une œuvre d'historien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'histoire du XIXe siècle, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’études : Fiction historique. Mythes nationaux et récits des origines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Cros; Marie-Jeanne Rossignol, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707206v1</w:t>
+                <w:t xml:space="preserve">hal-03707200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le délitement du pouvoir de l’aristocratie britannique dans Downton Abbey</w:t>
+                <w:t xml:space="preserve">Culture populaire et histoire criminelle : la réinvention de l’entre-deux-guerres britannique dans Peaky Blinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blessures aristocratiques (II) – Regards pluridisciplinaires de l’Antiquité à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Caroline Husquin; Cyrielle Landrea, Nov 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque : Les belles époques de Dominique Kalifa. Retour sur une œuvre d'historien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'histoire du XIXe siècle, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707203v1</w:t>
+                <w:t xml:space="preserve">hal-03707206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downton Abbey et Peaky Blinders deux communautés britanniques imaginaires</w:t>
+                <w:t xml:space="preserve">L’histoire culturelle des deux côtés de la Manche. Eaux troubles, transferts, discussions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Faingnaert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maggy Hary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études : Fiction historique. Mythes nationaux et récits des origines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurence Cros; Marie-Jeanne Rossignol, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorant·es d’HisTeMé - Entre séries télévisées, théâtre populaire et cinéma : faire une thèse en histoire culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Duval; Victor Faingnaert, Nov 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707200v1</w:t>
+                <w:t xml:space="preserve">hal-03853696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des lendemains de Première Guerre mondiale différents - approche intersectionnelle de Peaky Blinders et Downton Abbey</w:t>
               </w:r>
@@ -3910,51 +3901,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE118157"/>
+    <w:nsid w:val="DC333E8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4058,51 +4049,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6465F941"/>
+    <w:nsid w:val="107261D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4206,51 +4197,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4696AD0A"/>
+    <w:nsid w:val="0D2D65B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4354,51 +4345,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="364D6148"/>
+    <w:nsid w:val="424A2BBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4502,51 +4493,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="106B62B6"/>
+    <w:nsid w:val="E7BE3883"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4745,51 +4736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-faingnaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9872-6755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25095060X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:victor.faingnaert@univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unicaen.academia.edu/VictorFaingnaert/CurriculumVitae" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05551820v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Faingnaert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025LORR0196" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02392635v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745309v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salviani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12opv" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542133v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dubourg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853928v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788563v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707140v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12259-3.p.0191" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602548v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Hary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.037.0090" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853838v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.4776" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/143ab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.27326" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394029v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394025v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394027v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394026v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707178v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394024v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394022v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853650v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Richard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853673v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853715v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707213v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707212v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853696v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707203v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707200v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162603v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707167v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-faingnaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9872-6755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25095060X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:victor.faingnaert@univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unicaen.academia.edu/VictorFaingnaert/CurriculumVitae" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05551820v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Faingnaert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025LORR0196" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02392635v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745309v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salviani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12opv" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542133v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dubourg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853928v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707140v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707150v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509984v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Hary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.037.0090" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853838v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707144v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707147v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12259-3.p.0191" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602548v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.4776" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/143ab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.27326" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394027v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394025v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394029v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394022v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853715v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707208v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853673v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707212v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853650v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707203v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707200v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707206v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853696v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162603v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707167v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>