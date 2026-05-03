--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -559,209 +559,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097363v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Sovereign Debt Paradox</w:t>
+                <w:t xml:space="preserve">Borrowing in Excess of Natural Ability to Repay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Filipe Martins da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Vailakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 64, pp.825-846. </w:t>
+              <w:t xml:space="preserve">Review of Economic Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23, pp.42-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00199-016-0971-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.red.2016.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097118v2</w:t>
+                <w:t xml:space="preserve">hal-01249202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borrowing in Excess of Natural Ability to Repay</w:t>
+                <w:t xml:space="preserve">On the Sovereign Debt Paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Filipe Martins da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Vailakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Economic Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23, pp.42-59. </w:t>
+              <w:t xml:space="preserve">Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64, pp.825-846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.red.2016.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00199-016-0971-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249202v1</w:t>
+                <w:t xml:space="preserve">hal-01097118v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained Efficiency Without Commitment</w:t>
               </w:r>
@@ -923,525 +923,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Ponzi schemes in infinite horizon collateralized economies with default penalties</w:t>
+                <w:t xml:space="preserve">Endogenous debt constraints in collateralized economies with default penalties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Filipe Martins da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Vailakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (4), pp.455-488. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (1), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10436-012-0209-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2011.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734521v1</w:t>
+                <w:t xml:space="preserve">hal-00664551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous debt constraints in collateralized economies with default penalties</w:t>
+                <w:t xml:space="preserve">On Ponzi schemes in infinite horizon collateralized economies with default penalties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Filipe Martins da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Vailakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2011.09.006⟩</w:t>
+              <w:t xml:space="preserve">Annals of Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (4), pp.455-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10436-012-0209-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00664551v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harsh default penalties lead to Ponzi schemes: A counterexample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Filipe Martins da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Vailakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games and Economic Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 75 (1), http://www.sciencedirect.com/science/article/pii/S0899825611001783. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geb.2011.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interim efficiency with MEU-preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Filipe Martins da Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 145 (5), pp.1987 - 2017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jet.2010.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium analysis in financial markets with countably many securities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos D. Aliprantis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Florenzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charalambos D. Aliprantis</w:t>
+                <w:t xml:space="preserve">Victor-Filipe Martins-Da-Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabee Tourky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 40 (6), pp.683-699. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmateco.2003.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00086810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1451,114 +1427,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibre général avec une double infinité de biens et d'agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Filipe Martins da Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Panthéon-Sorbonne - Paris I, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00001497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1705,51 +1681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921220v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Filipe Martins da Rocha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mouallem Rosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-022-01429-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506933v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cornet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Filipe Martins-Da-Rocha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429759v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Phan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Vailakis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3463753" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951504v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3169229" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097363v4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis H. B. Braido" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iere.12294" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097118v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-016-0971-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249202v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.red.2016.09.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097121v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.09.010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-7363.2012.12001.x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734521v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10436-012-0209-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PG1GF304-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2011.09.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRV30TCV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2011.10.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDJ6JKR6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413020v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2010.03.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos D. Aliprantis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Florenzano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Filipe Martins-Da-Rocha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabee Tourky" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2003.06.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921220v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Filipe Martins da Rocha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mouallem Rosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-022-01429-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506933v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cornet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Filipe Martins-Da-Rocha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429759v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Phan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Vailakis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3463753" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951504v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3169229" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097363v4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis H. B. Braido" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iere.12294" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249202v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.red.2016.09.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097118v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-016-0971-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097121v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.09.010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-7363.2012.12001.x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664551v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2011.09.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10436-012-0209-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664552v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2011.10.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDJ6JKR6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413020v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2010.03.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos D. Aliprantis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Florenzano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Filipe Martins-Da-Rocha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabee Tourky" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2003.06.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001497v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>