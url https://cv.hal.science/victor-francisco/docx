--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -1024,51 +1024,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1166,306 +1166,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thème symposium : Imagerie motrice et Observation d'action : des caractéristiques neurophysiologiques vers les applications pratiques. Lien observation d'actions-langage, vers une optimisation des techniques de rééducation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observer des actions proches de soi : un levier pour la mémoire épisodique au cours du vieillissement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS 2023 – 20e congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">63ème congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04407481v1</w:t>
+                <w:t xml:space="preserve">hal-05565247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l’observation d’action dans la rééducation motrice, vers une optimisation des techniques de rééducation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thème symposium : Imagerie motrice et Observation d'action : des caractéristiques neurophysiologiques vers les applications pratiques. Lien observation d'actions-langage, vers une optimisation des techniques de rééducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS) : Les Environnements de l'Activité Physique et Sportive</w:t>
+              <w:t xml:space="preserve">ACAPS 2023 – 20e congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04407492v1</w:t>
+                <w:t xml:space="preserve">hal-04407481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rôle de l’observation d’action dans la rééducation motrice, vers une optimisation des techniques de rééducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20e congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS) : Les Environnements de l'Activité Physique et Sportive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2023, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The role of kinematics in the acquisition of number meaning in kindergarten?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fevin Ould Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Conference of the European Society for Cognitive Psychology,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESCOP, Sep 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1475,51 +1583,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'empreinte du corps en mémoire épisodique : le rôle du répertoire moteur dans l'observation d'actions chez les adultes jeunes et âgés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1561,51 +1669,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1615,51 +1723,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution du système sensori-moteur au traitement sémantique des verbes d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1679,65 +1787,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yann Coello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps, cerveau et processus mentaux : les fondements sensorimoteurs de la cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.161-168, 2024, Univers Psy, 978-2-10-085763-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1884,51 +1992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521713v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Abidi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Mnif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hsr2.71800" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Ahmed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-025-01324-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993822v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02108-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421905v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coudi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/meth.17405" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663584v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Bourvellec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2024.105826" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Benahmed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaddin Bouidaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02478-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rouquette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06607-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230205v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407481v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fevin Ould Brahim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684978v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521713v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Abidi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Mnif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hsr2.71800" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Ahmed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-025-01324-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993822v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02108-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421905v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coudi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/meth.17405" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663584v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Bourvellec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2024.105826" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Benahmed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaddin Bouidaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02478-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rouquette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06607-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230205v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565247v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407492v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fevin Ould Brahim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272951v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>