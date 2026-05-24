--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -373,278 +373,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Observation Benefits from Motor Repertoire in Episodic Memory: a study in young and older adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plavimop and eye tracking: A method to integrate 2D gaze data within a C3D file of a point-light display</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Francisco</w:t>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Angel</w:t>
+                <w:t xml:space="preserve">Adrien Coudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-025-02108-1⟩</w:t>
+              <w:t xml:space="preserve">Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (4), pp.346-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5964/meth.17405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993822v1</w:t>
+                <w:t xml:space="preserve">hal-05421905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plavimop and eye tracking: A method to integrate 2D gaze data within a C3D file of a point-light display</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinematic Observation Benefits from Motor Repertoire in Episodic Memory: a study in young and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Danion</w:t>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (4), pp.346-369. </w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 89 (2), pp.article 81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5964/meth.17405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00426-025-02108-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421905v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The value of action observation in speech and language rehabilitation: A systematic review and meta-analysis</w:t>
               </w:r>
@@ -1058,243 +1058,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’empreinte du corps en mémoire épisodique : le rôle du répertoire moteur dans l’observation d’actions chez les adultes jeunes et âgés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Observer des actions proches de soi : un levier pour la mémoire épisodique au cours du vieillissement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque Interdisciplinaire du GDR Mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Cabourg, France</w:t>
+              <w:t xml:space="preserve">63ème congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230205v1</w:t>
+                <w:t xml:space="preserve">hal-05565247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer des actions proches de soi : un levier pour la mémoire épisodique au cours du vieillissement ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">L’empreinte du corps en mémoire épisodique : le rôle du répertoire moteur dans l’observation d’actions chez les adultes jeunes et âgés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63ème congrès de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">3ème Colloque Interdisciplinaire du GDR Mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05565247v1</w:t>
+                <w:t xml:space="preserve">hal-05230205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thème symposium : Imagerie motrice et Observation d'action : des caractéristiques neurophysiologiques vers les applications pratiques. Lien observation d'actions-langage, vers une optimisation des techniques de rééducation ?</w:t>
               </w:r>
@@ -1597,77 +1597,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'empreinte du corps en mémoire épisodique : le rôle du répertoire moteur dans l'observation d'actions chez les adultes jeunes et âgés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1992,51 +1992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521713v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Abidi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Mnif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hsr2.71800" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Ahmed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-025-01324-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993822v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02108-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421905v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coudi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/meth.17405" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663584v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Bourvellec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2024.105826" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Benahmed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaddin Bouidaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02478-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rouquette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06607-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230205v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565247v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407492v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fevin Ould Brahim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272951v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521713v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Abidi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Mnif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hsr2.71800" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Ahmed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-025-01324-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coudi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/meth.17405" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993822v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02108-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663584v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Bourvellec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2024.105826" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Benahmed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaddin Bouidaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02478-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rouquette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06607-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565247v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230205v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407492v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fevin Ould Brahim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272951v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>