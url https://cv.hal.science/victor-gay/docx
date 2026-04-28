--- v0 (2026-04-05)
+++ v1 (2026-04-28)
@@ -1701,369 +1701,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285825v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance to innovations, kinship intensity, and psychological traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morts Pour la France: A Database of French Fatalities of the Great War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Le Bris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Gay</w:t>
+                <w:t xml:space="preserve">Pauline Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (1), pp.e0279864. </w:t>
+              <w:t xml:space="preserve">Explorations in Economic History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.101550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0279864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eeh.2023.101550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959083v1</w:t>
+                <w:t xml:space="preserve">hal-04125801v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morts Pour la France: A Database of French Fatalities of the Great War</w:t>
+                <w:t xml:space="preserve">Culture: An Empirical Investigation of Beliefs, Work, and Fertility. A Verification and Reproduction of Fernández and Fogli (2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Explorations in Economic History</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eeh.2023.101550⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comments and Replications in Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18718/81781.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125801v3</w:t>
+                <w:t xml:space="preserve">hal-04194417v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture: An Empirical Investigation of Beliefs, Work, and Fertility. A Verification and Reproduction of Fernández and Fogli (2009)</w:t>
+                <w:t xml:space="preserve">The Intergenerational Transmission of World War I on Female Labour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comments and Replications in Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18718/81781.28⟩</w:t>
+              <w:t xml:space="preserve">The Economic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (654), pp.2303-2333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ej/uead029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194417v2</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523129v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Intergenerational Transmission of World War I on Female Labour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distance to innovations, kinship intensity, and psychological traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Economic Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 133 (654), pp.2303-2333. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.e0279864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ej/uead029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0279864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523129v6</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ObARDI : un projet interdisciplinaire pour comprendre la construction de l'État moderne (1661-1789)</w:t>
               </w:r>
@@ -2877,299 +2877,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des sources aux données historiques : quels enjeux pour une cartographie critique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Création d’une infrastructure géospatiale de la France 1700-2020 : ObARDI et les données informatiques historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Les atlas historiques régionaux, Clermont-Ferrand, 26 juin 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferand, France</w:t>
+              <w:t xml:space="preserve">Colloque final / Restitution des travaux de l’ANR-Communes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847265v1</w:t>
+                <w:t xml:space="preserve">hal-04869047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’une infrastructure géospatiale de la France 1700-2020 : ObARDI et les données informatiques historiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Que fait l’interdisciplinarité à notre rapport aux données historiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final / Restitution des travaux de l’ANR-Communes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Data team", SciencesPo, Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869047v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que fait l’interdisciplinarité à notre rapport aux données historiques ?</w:t>
+                <w:t xml:space="preserve">Des sources aux données historiques : quels enjeux pour une cartographie critique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Data team", SciencesPo, Centre d'histoire de Sciences Po</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Les atlas historiques régionaux, Clermont-Ferrand, 26 juin 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879946v1</w:t>
+                <w:t xml:space="preserve">hal-04847265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces construits par la puissance publique et espace vécus par les justiciables dans le royaume de France (1661-1789)</w:t>
               </w:r>
@@ -3535,51 +3535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphes de connaissances pour représenter et analyser l'évolution des territoires en Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4575,151 +4575,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSE M2 PPD Institutions and Long-Run Development (2022-2023)</w:t>
+                <w:t xml:space="preserve">TSE M2 ETE Development: Theory, Public Policy, and Historical Perspectives (2022-2023) Topics in Economic History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Institutions and Long-Run Development, Toulouse School of Economics (TSE), France. 2023, pp.716</w:t>
+              <w:t xml:space="preserve">Doctoral. Development: Theory, Public Policy, and Historical Perspectives, France. 2023, pp.606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154292v2</w:t>
+                <w:t xml:space="preserve">hal-04063637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSE M2 ETE Development: Theory, Public Policy, and Historical Perspectives (2022-2023) Topics in Economic History</w:t>
+                <w:t xml:space="preserve">TSE M2 PPD Institutions and Long-Run Development (2022-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctoral. Development: Theory, Public Policy, and Historical Perspectives, France. 2023, pp.606</w:t>
+              <w:t xml:space="preserve">Master. Institutions and Long-Run Development, Toulouse School of Economics (TSE), France. 2023, pp.716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063637v1</w:t>
+                <w:t xml:space="preserve">hal-03154292v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TSE M1 Economic History (2021)</w:t>
               </w:r>
@@ -4936,51 +4936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New scores on old sores: The Morts Pour la France database on WWI fatalities in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5613,51 +5613,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F72920C"/>
+    <w:nsid w:val="92E0C9F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5844,51 +5844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-gay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9912-3841" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501504v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Davoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Enguehard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kolesnikov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509773v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-05187084v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Huntington-Klein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus P&#246;rtner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubraj Acharya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matus Adamkovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Adema" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367165v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alonzo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tallec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364519v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Franck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kesztenbaum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722398v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cavaill&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn L. Teele" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Santacreu-Vasut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Shoham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507614v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Br&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leturcq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52024/hlcs18627" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665580v6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Albertus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003055425101342" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285818v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gobbi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Go&#241;i" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/739821" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629367v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dazey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00104140241283015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117002v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15892" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285834v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eeh.2024.101588" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285825v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2024.03.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279864" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125801v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grosjean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eeh.2023.101550" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194417v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18718/81781.28" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523129v6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/uead029" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902934v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13379" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523127v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Boehnke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/jhr.57.4.0419-10151R1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951461v4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01615440.2021.1937421" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecpo.12120" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523099v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Hicks" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11150-017-9369-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523084v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajps.12277" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523093v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2012.714062" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029860v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Charles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869047v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879946v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683727v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760353v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7014341" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523115v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434216v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737809v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences-humaines/economie-et-finance/economistes-et-historiens-un-dialogue-de-sourds-_9782415010164.php" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523125v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edicusano.it/prodotto/i-mondi-delle-donne/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stuckatz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Hofstetter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Dack" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043652v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461923v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Emmanuel Demonsant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02523134v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650773v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154292v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063637v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940950v4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959702v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931899v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196938v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345609v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415270v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256789v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466044v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257515v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-gay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9912-3841" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501504v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Davoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Enguehard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kolesnikov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509773v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-05187084v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Huntington-Klein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus P&#246;rtner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubraj Acharya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matus Adamkovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Adema" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367165v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alonzo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tallec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364519v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Franck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kesztenbaum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722398v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cavaill&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn L. Teele" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Santacreu-Vasut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Shoham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507614v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Br&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leturcq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52024/hlcs18627" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665580v6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Albertus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003055425101342" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285818v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gobbi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Go&#241;i" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/739821" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629367v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dazey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00104140241283015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117002v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15892" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285834v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eeh.2024.101588" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285825v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2024.03.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125801v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grosjean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eeh.2023.101550" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194417v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18718/81781.28" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523129v6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/uead029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959083v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279864" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902934v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13379" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523127v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Boehnke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/jhr.57.4.0419-10151R1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951461v4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01615440.2021.1937421" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecpo.12120" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523099v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Hicks" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11150-017-9369-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523084v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajps.12277" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523093v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2012.714062" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029860v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869047v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879946v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Charles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683727v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760353v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7014341" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523115v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434216v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737809v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences-humaines/economie-et-finance/economistes-et-historiens-un-dialogue-de-sourds-_9782415010164.php" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523125v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edicusano.it/prodotto/i-mondi-delle-donne/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stuckatz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Hofstetter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Dack" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043652v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461923v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Emmanuel Demonsant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02523134v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650773v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063637v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154292v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940950v4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959702v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931899v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196938v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345609v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415270v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256789v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466044v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257515v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>