--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -1,5558 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5506 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.4px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Victor Gay </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur en économie, École d’Économie de Toulouse.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">victor-gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9912-3841</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=M-7sDJgAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Grandes Gabelles in Early Modern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Kolesnikov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Grandes Gabelles in Early Modern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Kolesnikov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weapons of Mass Production. World War I and the Modernization of the French Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sources of Researcher Variation in Economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Huntington-Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Pörtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yubraj Acharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matus Adamkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Adema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collateral Damage? How World War One Changed the Way Women Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Kesztenbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization and Electoral Success: Lawyers and Workers in Interwar France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364519v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women's Suffrage: Explaining the French Exception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cavaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawn L. Teele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grammatical Origins of Gender Roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Santacreu-Vasut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shoham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPP. An OCR-Generated Database of the Population Censuses of Paris (1926–1936)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Doignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, pp.3-28. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52024/hlcs18627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507614v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revolutionary Transition: Inheritance Change and Fertility Decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gobbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goñi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/739821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285818v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mosque Nearby. Visible Minorities and Far-Right Support in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Dazey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Political Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (9), pp.2000-2048. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00104140241283015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629367v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-Building and Rebellion in the Run-Up to the French Revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Albertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Political Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003055425101342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665580v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Jean Nicolas Database. The French Rebellion, 1661-1789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data &amp; Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (16582), pp.1-55. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dc.15892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117002v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Customary Atlas of Ancien Régime France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gobbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goñi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorations in Economic History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93 (101588), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eeh.2024.101588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285834v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Atlas of Local Jurisdictions of Ancien Régime France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gobbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goñi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84, pp.49-60. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhg.2024.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morts Pour la France: A Database of French Fatalities of the Great War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorations in Economic History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.101550. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eeh.2023.101550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125801v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Intergenerational Transmission of World War I on Female Labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (654), pp.2303-2333. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ej/uead029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523129v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture: An Empirical Investigation of Beliefs, Work, and Fertility. A Verification and Reproduction of Fernández and Fogli (2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comments and Replications in Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18718/81781.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194417v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance to innovations, kinship intensity, and psychological traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), pp.e0279864. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0279864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ObARDI : un projet interdisciplinaire pour comprendre la construction de l'État moderne (1661-1789)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Fabriquer les sources de la mémoire dans la sortie de guerre : enjeux des historiens ou des contemporains ?, 41, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/framespa.13379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Missing Men. World War I and Female Labor Force Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Boehnke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (4), pp.1209-1241. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3368/jhr.57.4.0419-10151R1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523127v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Third Republic. A Geographic Information System of France (1870–1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Methods: A Journal of Quantitative and Interdisciplinary History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (4), pp.189-207. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01615440.2021.1937421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951461v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Better Time Than Now: Future Uncertainty and Private Investment Under Dictatorship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Albertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (1), pp.71-96. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecpo.12120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Roger L. Ransom. 2018. Gambling on War: Confidence, Fear and the Tragedy of the First World War. Cambridge: Cambridge University Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing Culture: An Analysis of Gender, Language, and Labor Supply in the Household</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel L Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Santacreu-Vasut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shoham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Economics of the Household</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (4), pp.879-909. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11150-017-9369-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlikely Democrats: Economic Elite Uncertainty under Dictatorship and Support for Democratization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Albertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61 (3), pp.624-641. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajps.12277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Female/Male Distinctions in Language Matter? Evidence from Gender Political Quotas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Santacreu-Vasut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shoham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (5), pp.495-498. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13504851.2012.714062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base Jean Nicolas : la rébellion française, 1661-1789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les articles de données en sciences humaines et sociales : enjeux sociétaux et innovations méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Muller, Mar 2025, Nancy (Université de Lorraine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’une infrastructure géospatiale de la France 1700-2020 : ObARDI et les données informatiques historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poublanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final / Restitution des travaux de l’ANR-Communes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait l’interdisciplinarité à notre rapport aux données historiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Data team", SciencesPo, Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sources aux données historiques : quels enjeux pour une cartographie critique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Les atlas historiques régionaux, Clermont-Ferrand, 26 juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Clermont-Ferand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces construits par la puissance publique et espace vécus par les justiciables dans le royaume de France (1661-1789)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poublanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la FHRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération historique de la région Occitanie, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incertitude : au coeur de la géographie administrative historique. Le cas des bailliages et juridictions assimilées en 1789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Des sources aux systèmes d’information géographique : des outils pour la cartographie dans les humanités numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incertitude : au coeur de la géographie administrative historique. Pratiques exploratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du projet ANR ObARDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes de connaissances pour représenter et analyser l'évolution des territoires en Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées humanités numériques et Web sémantique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire AHP-PReST : Archives Henri-Poincaré - Philosophie et Recherches sur les Sciences et les Technologies; LORIA : Laboratoire Lorrain de Recherche en Informatique et ses Applications, Jun 2022, Nancy, France. pp.23-37, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7014341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes de connaissances pour représenter et analyser l'évolution des territoires en Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poublanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du GT DALHIA - Digital Humanities and Cultural Heritage - à EGC2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale Francophone d'Extraction et de Gestion des Connaissances, Jan 2022, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration as a Window into the Coevolution between Language and Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel L Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Santacreu-Vasut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVOLANG11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Southern Mississippi, Mar 2016, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure du travail des femmes dans les recensements de la population au tournant du 20e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Trannoy; Arundhati Virmani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économistes et historiens, un dialogue de sourds ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-78, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737809v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un data paper en SHS : pourquoi, pour qui, comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Kosmopoulos; Joachim Schöpfel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-7574-4330-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434216v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language and Gender Roles among Immigrants to the US: A Historical Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel L Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Santacreu-Vasut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Mondi Delle Donne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Cusano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9788898948055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who Became a Nazi?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Stuckatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selina Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel Dack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toulouse School of Economics; Institute for Advanced Study in Toulouse. 2024, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Management Plan of ANR-21-FRAL-0005 (DeNazDB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Stuckatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selina Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel Dack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043652v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion de données du projet ANR ObARDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Emmanuel Demonsant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] MSHS Toulouse; FRAMESPA; TSE - Toulouse School of Economics; IAST - Institute for Advanced Study in Toulouse. 2021, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Legacy of the Missing Men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economics and Finance. University of Chicago, 2018. English. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02523134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Economic History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Global Economic History, University of Michigan, Ann Arbor, Michigan, United States. 2024, 1488 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TSE M2 ETE Development: Theory, Public Policy, and Historical Perspectives (2022-2023) Topics in Economic History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Development: Theory, Public Policy, and Historical Perspectives, France. 2023, pp.606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TSE M2 PPD Institutions and Long-Run Development (2022-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Institutions and Long-Run Development, Toulouse School of Economics (TSE), France. 2023, pp.716</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154292v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductibility in Empirical Economics Issues and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Applied Econometrics, France. 2022, pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959702v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TSE M1 Economic History (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Economic History, Toulouse School of Economics (TSE), France. 2022, pp.421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940950v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TSE Inaugural Lecture 2020: What Can History Teach Us About the Potential Consequences of COVID-19?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Inaugural Lecture, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New scores on old sores: The Morts Pour la France database on WWI fatalities in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Women in the Workforce and World War I—A Watershed Moment or a Parenthesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le SIG d’ObARDI : les paroisses d’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ObARDI : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poublanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ObARDI: An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poublanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlikely Democrats: Economic Elite Uncertainty under Dictatorship and Support for Democratization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Albertus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What languages can teach us about gender norms of behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel L Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Santacreu-Vasut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does language shape our economy? Female/male grammatical distinctions and gender economics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Santacreu-Vasut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shoham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5613,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92E0C9F8"/>
+    <w:nsid w:val="77360A62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5844,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-gay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9912-3841" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501504v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Davoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Enguehard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kolesnikov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509773v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-05187084v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Huntington-Klein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus P&#246;rtner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubraj Acharya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matus Adamkovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Adema" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367165v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alonzo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tallec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364519v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Franck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kesztenbaum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722398v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cavaill&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn L. Teele" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Santacreu-Vasut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Shoham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507614v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Br&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leturcq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52024/hlcs18627" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665580v6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Albertus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003055425101342" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285818v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gobbi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Go&#241;i" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/739821" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629367v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dazey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00104140241283015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117002v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15892" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285834v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eeh.2024.101588" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285825v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2024.03.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125801v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grosjean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eeh.2023.101550" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194417v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18718/81781.28" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523129v6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/uead029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959083v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279864" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902934v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13379" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523127v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Boehnke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/jhr.57.4.0419-10151R1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951461v4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01615440.2021.1937421" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecpo.12120" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523099v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Hicks" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11150-017-9369-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523084v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajps.12277" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523093v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2012.714062" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029860v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869047v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879946v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Charles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683727v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760353v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7014341" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523115v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434216v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737809v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences-humaines/economie-et-finance/economistes-et-historiens-un-dialogue-de-sourds-_9782415010164.php" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523125v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edicusano.it/prodotto/i-mondi-delle-donne/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stuckatz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Hofstetter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Dack" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043652v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461923v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Emmanuel Demonsant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02523134v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650773v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063637v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154292v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940950v4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959702v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931899v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196938v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345609v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415270v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256789v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466044v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257515v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-gay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9912-3841" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=M-7sDJgAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501504v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Davoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Enguehard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kolesnikov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509773v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367165v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alonzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tallec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-05187084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Huntington-Klein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus P&#246;rtner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubraj Acharya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matus Adamkovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Adema" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721371v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kesztenbaum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364519v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Franck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722398v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cavaill&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn L. Teele" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Santacreu-Vasut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Shoham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507614v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Br&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leturcq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52024/hlcs18627" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285818v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gobbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Go&#241;i" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/739821" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629367v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dazey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00104140241283015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665580v6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Albertus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003055425101342" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117002v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15892" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285834v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eeh.2024.101588" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285825v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2024.03.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125801v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grosjean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eeh.2023.101550" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523129v6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/uead029" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194417v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18718/81781.28" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279864" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902934v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13379" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523127v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Boehnke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/jhr.57.4.0419-10151R1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951461v4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01615440.2021.1937421" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecpo.12120" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524006v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Hicks" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11150-017-9369-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523084v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajps.12277" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523093v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2012.714062" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029860v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879946v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Charles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847265v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301060v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880018v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7014341" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683727v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523115v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737809v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences-humaines/economie-et-finance/economistes-et-historiens-un-dialogue-de-sourds-_9782415010164.php" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434216v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523125v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edicusano.it/prodotto/i-mondi-delle-donne/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617544v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stuckatz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Hofstetter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Dack" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043652v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461923v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Emmanuel Demonsant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02523134v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650773v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063637v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154292v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959702v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940950v4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931899v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196938v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256789v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415270v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345609v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466044v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257508v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257526v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257515v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>