--- v0 (2026-04-10)
+++ v1 (2026-05-06)
@@ -724,51 +724,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear observers in vision system: Application to civil aircraft landing</w:t>
+                <w:t xml:space="preserve">New pose estimation scheme in perspective vision system during civil aircraft landing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
@@ -799,106 +799,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Boada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Control Conference (ECC'15)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th IFAC Symposium on Robot Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Salvador, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317569v1</w:t>
+                <w:t xml:space="preserve">hal-01311399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New pose estimation scheme in perspective vision system during civil aircraft landing</w:t>
+                <w:t xml:space="preserve">Nonlinear observers in vision system: Application to civil aircraft landing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
@@ -929,73 +920,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Boada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Robot Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th European Control Conference (ECC'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.1818-1823, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2015.7330802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311399v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear observers in vision system: application to civil aircraft vision based landing</w:t>
               </w:r>
@@ -1856,51 +1856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740825v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gibert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burlion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Boada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CONENGPRAC.2018.03.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NQFD4Z5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Malisoff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8263727" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01918348v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2018.8619686" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848888v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2018.8431402" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hamon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317569v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330802" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179407v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311396v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Dickmanns" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Schubert," TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311393v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Puyou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00103" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311370v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17518-8_23" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01464342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740825v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gibert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burlion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Boada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CONENGPRAC.2018.03.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NQFD4Z5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Malisoff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8263727" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01918348v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2018.8619686" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848888v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2018.8431402" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hamon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311399v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317569v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330802" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179407v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311396v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Dickmanns" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Schubert," TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311393v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Puyou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00103" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311370v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17518-8_23" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01464342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>