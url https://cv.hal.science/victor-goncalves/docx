--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -210,251 +210,251 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collagen-targeted PET imaging for progressive experimental lung fibrosis quantification and monitoring of efficacy of anti-fibrotic therapies</w:t>
+                <w:t xml:space="preserve">Chelator Conjugation Chemistry Matters: Squaramide Linker Enhances Tumor Contrast in &amp;lt;sup&amp;gt;68&amp;lt;/sup&amp;gt;Ga-labeled Anti-CEA Nanobody Tracer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Magno Maneschy Dias</w:t>
+                <w:t xml:space="preserve">Jelena Saliën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Burgy</w:t>
+                <w:t xml:space="preserve">Sam Floru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+                <w:t xml:space="preserve">Michiel van Hove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Goncalves</w:t>
+                <w:t xml:space="preserve">Tessa de Pauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenny Pommerolle</w:t>
+                <w:t xml:space="preserve">Romane Vizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (6), pp.2092-2103. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/thno.106367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c11686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05161819v1</w:t>
+                <w:t xml:space="preserve">hal-05571801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Chemistry Enables Radiolabeling of Proteins under Mild Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Vizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Vizier</w:t>
+                <w:t xml:space="preserve">Milou Boswinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -512,3646 +512,3780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD206 + macrophages are relevant non-invasive imaging biomarkers and therapeutic targets in experimental lung fibrosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Collagen-targeted PET imaging for progressive experimental lung fibrosis quantification and monitoring of efficacy of anti-fibrotic therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Magno Maneschy Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Burgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenny Pommerolle</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Magno Maneschy Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/thorax-2023-221168⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.2092-2103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.106367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795832v1</w:t>
+                <w:t xml:space="preserve">hal-05161819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preoperative PET imaging and fluorescence-guided surgery of human glioblastoma using dual-labeled antibody targeting ET&amp;lt;sub&amp;gt;A&amp;lt;/sub&amp;gt; receptors in a preclinical mouse model: A theranostic approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Hautiere</w:t>
+                <w:t xml:space="preserve">CD206 + macrophages are relevant non-invasive imaging biomarkers and therapeutic targets in experimental lung fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenny Pommerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Vivier</w:t>
+                <w:t xml:space="preserve">Guillaume Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Dorval</w:t>
+                <w:t xml:space="preserve">Leo Biziorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donovan Pineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Kereselidze</w:t>
+                <w:t xml:space="preserve">Marin Truchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Magno Maneschy Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/thno.98163⟩</w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (12), pp.1124-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thorax-2023-221168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032432v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving Beyond Isothiocyanates: A Look at the Stability of Conjugation Links Toward Radiolysis in 89 Zr-Labeled Immunoconjugates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romane Vizier</w:t>
+                <w:t xml:space="preserve">Preoperative PET imaging and fluorescence-guided surgery of human glioblastoma using dual-labeled antibody targeting ET&amp;lt;sub&amp;gt;A&amp;lt;/sub&amp;gt; receptors in a preclinical mouse model: A theranostic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hautiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Adumeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Victor Goncalves</w:t>
+                <w:t xml:space="preserve">Delphine Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Denat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Dorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donovan Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Kereselidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.4c00105⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (16), pp.6268-6280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.98163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562036v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Preclinical Fluorescence Imaging of Dually Functionalized Antibody Conjugates Targeting Endothelin Receptor-Positive Tumors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alix Dancer</w:t>
+                <w:t xml:space="preserve">Moving Beyond Isothiocyanates: A Look at the Stability of Conjugation Links Toward Radiolysis in 89 Zr-Labeled Immunoconjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Vizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Herbet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Adumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Denat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 34 (11), pp.2144-2153. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.3c00445⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.4c00105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547377v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPECT imaging of Lysyl Oxidase-Like 2 in a model of idiopathic pulmonary fibrosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs-Rachel Garnier</w:t>
+                <w:t xml:space="preserve">Synthesis and Preclinical Fluorescence Imaging of Dually Functionalized Antibody Conjugates Targeting Endothelin Receptor-Positive Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+                <w:t xml:space="preserve">Marie Hautière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donovan Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Claron</w:t>
+                <w:t xml:space="preserve">Pierre-Alix Dancer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.3c00232⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (11), pp.2144-2153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.3c00445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183933v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modular One-Pot Strategy for the Synthesis of Heterobivalent Tracers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Bailly</w:t>
+                <w:t xml:space="preserve">SPECT imaging of Lysyl Oxidase-Like 2 in a model of idiopathic pulmonary fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Vizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Bodin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Denat</w:t>
+                <w:t xml:space="preserve">Anaïs-Rachel Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Morgat</w:t>
+                <w:t xml:space="preserve">Alexandre Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Claron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.3c00057⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (7), pp.3613-3622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.3c00232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087376v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ImmunoPET imaging–based pharmacokinetic profiles of an antibody and its Fab targeting endothelin A receptors on glioblastoma stem cells in a preclinical orthotopic model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Kereselidze</w:t>
+                <w:t xml:space="preserve">A Modular One-Pot Strategy for the Synthesis of Heterobivalent Tracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Morgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00259-023-06268-3⟩</w:t>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.3c00057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122041v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-Specific, Platform-Based Conjugation Strategy for the Synthesis of Dual-Labeled Immunoconjugates for Bimodal PET/NIRF Imaging of HER2-Positive Tumors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ImmunoPET imaging–based pharmacokinetic profiles of an antibody and its Fab targeting endothelin A receptors on glioblastoma stem cells in a preclinical orthotopic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hautiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Adumeau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hans Wessels</w:t>
+                <w:t xml:space="preserve">Delphine Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donovan Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Kereselidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.2c00049⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (11), pp.3192-3201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-023-06268-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644507v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positron Emission Tomography Imaging of Neurotensin Receptor-Positive Tumors with 68 Ga-Labeled Antagonists: The Chelate Makes the Difference Again</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+                <w:t xml:space="preserve">Site-Specific, Platform-Based Conjugation Strategy for the Synthesis of Dual-Labeled Immunoconjugates for Bimodal PET/NIRF Imaging of HER2-Positive Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Simon Bellaye</w:t>
+                <w:t xml:space="preserve">René Raavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milou Boswinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Guillemin</w:t>
+                <w:t xml:space="preserve">Sandra Heskamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Collin</w:t>
+                <w:t xml:space="preserve">Hans Wessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 64 (12), pp.8564-8578. </w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (3), pp.530-540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c00523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.2c00049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470823v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positron Emission Tomography Imaging of Neurotensin Receptor-Positive Tumors with 68 Ga-Labeled Antagonists: The Chelate Makes the Difference Again</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Simon Bellaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 64 (12), pp.8564-8578. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c00523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028618v1</w:t>
+                <w:t xml:space="preserve">hal-03470823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-Specific Dual-Labeling of a VHH with a Chelator and a Photosensitizer for Nuclear Imaging and Targeted Photodynamic Therapy of EGFR-Positive Tumors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Positron Emission Tomography Imaging of Neurotensin Receptor-Positive Tumors with 68 Ga-Labeled Antagonists: The Chelate Makes the Difference Again</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estel Collado Camps</w:t>
+                <w:t xml:space="preserve">Pierre-Simon Bellaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Canovas</w:t>
+                <w:t xml:space="preserve">Mélanie Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annemarie Kip</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Gotthardt</w:t>
+                <w:t xml:space="preserve">Bertrand Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (12), pp.8564-8578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c00523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13030428⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03470920v1</w:t>
+                <w:t xml:space="preserve">hal-04028618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Bimodal Ligands of Neurotensin Receptor 1 for Positron Emission Tomography Imaging and Fluorescence-Guided Surgery of Pancreatic Cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Site-Specific Dual-Labeling of a VHH with a Chelator and a Photosensitizer for Nuclear Imaging and Targeted Photodynamic Therapy of EGFR-Positive Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Portal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Denat</w:t>
+                <w:t xml:space="preserve">Estel Collado Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Prignon</w:t>
+                <w:t xml:space="preserve">Coline Canovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Kip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gotthardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.9b01407⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13030428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470934v1</w:t>
+                <w:t xml:space="preserve">hal-03470920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additional information on “Direct comparison of the in vitro and in vivo stability of DFO, DFO* and DFOcyclo* for 89Zr-immunoPET”</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Borch Jacobsen</w:t>
+                <w:t xml:space="preserve">Design of Bimodal Ligands of Neurotensin Receptor 1 for Positron Emission Tomography Imaging and Fluorescence-Guided Surgery of Pancreatic Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alix Dancer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Mangin</w:t>
+                <w:t xml:space="preserve">Christophe Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Prignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00259-019-04561-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (5), pp.2426-2433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.9b01407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470948v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of zirconium-89 labelled and long-lived GLP-1 receptor agonists for PET imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Additional information on “Direct comparison of the in vitro and in vivo stability of DFO, DFO* and DFOcyclo* for 89Zr-immunoPET”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Raavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerwin Sandker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Borch Jacobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2019.11.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (2), pp.505-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-019-04561-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004102v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Assembly of Multimodal Imaging Agents through an Inverse Electron Demand Diels–Alder Reaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Synthesis and evaluation of zirconium-89 labelled and long-lived GLP-1 receptor agonists for PET imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Borch Jacobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Raavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Østergaard Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.9b00017⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82-83, pp.49-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2019.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470979v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct comparison of the in vitro and in vivo stability of DFO, DFO* and DFOcyclo* for 89 Zr-immunoPET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Raavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerwin Sandker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Borch Jacobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46 (9), pp.1966 - 1977. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00259-019-04343-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-specific near-infrared fluorescent labelling of proteins on cysteine residues with meso -chloro-substituted heptamethine cyanine dyes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Modular Assembly of Multimodal Imaging Agents through an Inverse Electron Demand Diels–Alder Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Denat</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vrigneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Simon Bellaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (3), pp.888-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.9b00017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8ob02646g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01936454v1</w:t>
+                <w:t xml:space="preserve">hal-03470979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-Specific Dual Labeling of Proteins on Cysteine Residues with Chlorotetrazines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Canovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (33), pp.10646 - 10650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201806053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-guided optimization of quinoline inhibitors of Plasmodium N-myristoyltransferase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Laporte</w:t>
+                <w:t xml:space="preserve">Site-specific near-infrared fluorescent labelling of proteins on cysteine residues with meso -chloro-substituted heptamethine cyanine dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew S. Bell</w:t>
+                <w:t xml:space="preserve">Pierre-Simon Bellaye Bellaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shirley M. Roberts</w:t>
+                <w:t xml:space="preserve">Anthony Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedChemComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.191 - 197. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (45), pp.8831 - 8836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6MD00531D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8ob02646g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496799v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">89 Zr-Immuno-Positron Emission Tomography in Oncology: State-of-the-Art 89 Zr Radiochemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Raavé</w:t>
+                <w:t xml:space="preserve">Structure-guided optimization of quinoline inhibitors of Plasmodium N-myristoyltransferase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otto Boerman</w:t>
+                <w:t xml:space="preserve">James A. Brannigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Rijpkema</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Goncalves</w:t>
+                <w:t xml:space="preserve">Alice Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew S. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley M. Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.7b00325⟩</w:t>
+              <w:t xml:space="preserve">MedChemComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.191 - 197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6MD00531D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649946v1</w:t>
+                <w:t xml:space="preserve">hal-01496799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation de liposomes fonctionnels pour l’encapsulation de composés bioactifs ou de sondes moléculaires fluorescentes pour l’imagerie cellulaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Gigot</w:t>
+                <w:t xml:space="preserve">89 Zr-Immuno-Positron Emission Tomography in Oncology: State-of-the-Art 89 Zr Radiochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Heskamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Raavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bernhard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Otto Boerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Rijpkema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Goncalves</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STP Pharma Pratiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (9), pp.2211 - 2223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.7b00325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559078v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct subphthalocyanine conjugation to bombesin vs indirect conjugation to its lipidic nanocarrier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Préparation de liposomes fonctionnels pour l’encapsulation de composés bioactifs ou de sondes moléculaires fluorescentes pour l’imagerie cellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Decréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STP Pharma Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6OB00530F⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03471289v1</w:t>
+                <w:t xml:space="preserve">hal-01559078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the Proangiogenic VEGF-VEGFR Protein-Protein Interface with Drug-like Compounds by In Silico and In Vitro Screening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct subphthalocyanine conjugation to bombesin vs indirect conjugation to its lipidic nanocarrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Gautier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Elodie Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Huguenot</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Coric</w:t>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 18 (12), pp.1631-1639. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2011.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6OB00530F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061760v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a chemiluminescent screening assay for detection of vascular endothelial growth factor receptor 1 ligands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Targeting the Proangiogenic VEGF-VEGFR Protein-Protein Interface with Drug-like Compounds by In Silico and In Vitro Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Miteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Vidal</w:t>
+                <w:t xml:space="preserve">Florent Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Inguimbert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascale Coric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 366 (1), pp.108-110. </w:t>
+              <w:t xml:space="preserve">Chemistry and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (12), pp.1631-1639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2007.03.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2011.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115338v1</w:t>
+                <w:t xml:space="preserve">hal-01061760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-resin cyclization of peptide ligands of the Vascular Endothelial Growth Factor Receptor 1 by copper(I)-catalyzed 1,3-dipolar azide–alkyne cycloaddition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Development of a chemiluminescent screening assay for detection of vascular endothelial growth factor receptor 1 ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Regazzetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Coric</w:t>
+                <w:t xml:space="preserve">Benoit Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Bouaziz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christiane Garbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Inguimbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2007.07.087⟩</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 366 (1), pp.108-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2007.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122521v1</w:t>
+                <w:t xml:space="preserve">hal-05115338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational Design, Structure, and Biological Evaluation of Cyclic Peptides Mimicking the Vascular Endothelial Growth Factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 50 (21), pp.5135-5146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jm0706970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On-resin cyclization of peptide ligands of the Vascular Endothelial Growth Factor Receptor 1 by copper(I)-catalyzed 1,3-dipolar azide–alkyne cycloaddition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Regazzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Coric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (20), pp.5590-5594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2007.07.087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Development of a chemiluminescent screening assay for detection of vascular endothelial growth factor receptor 1 ligands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Inguimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 366 (1), pp.108-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ab.2007.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00168674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4161,163 +4295,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and in vivo evaluation of novel 89Zr chelators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Raavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Chambron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Technetium and Other Radiometals in Chemistry and Medicine (TERACHEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bressanone, Italy. Nuclear Medicine and Biology, 72-73, pp.S44-S45, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0969-8051(19)30311-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4327,161 +4461,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procollagen C-Proteinase Enhancer 1 (PCPE-1) is a marker of myocardial fibrosis and impaired cardiac function in a murine model of pressure overload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Dussoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId151"/>
+      <w:footerReference w:type="default" r:id="rId157"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4549,51 +4683,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6EFD313"/>
+    <w:nsid w:val="5440B39C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4780,51 +4914,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-goncalves" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9854-4409" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14455173X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205033259" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357977456" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-7560-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161819v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magno Maneschy Dias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Burgy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Goncalves" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Pommerolle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.106367" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510122v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vizier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milou Boswinkel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Faivre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carrierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c01339" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795832v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beltramo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Biziorek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Truchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thorax-2023-221168" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032432v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hautiere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vivier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Pineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kereselidze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.98163" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adumeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00105" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hauti&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alix Dancer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herbet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.3c00445" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183933v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s-Rachel Garnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Claron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.3c00232" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087376v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bailly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bodin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morgat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.3c00057" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122041v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-023-06268-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644507v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Raav&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Heskamp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wessels" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.2c00049" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Renard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guillemin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c00523" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Collado Camps" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Canovas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Kip" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gotthardt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13030428" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prignon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b01407" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470948v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin Sandker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Borch Jacobsen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mangin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04561-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004102v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie &#216;stergaard Pedersen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2019.11.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470979v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vrigneaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343550v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04343-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01936454v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye Bellaye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Romieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob02646g" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernhard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oudot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201806053" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01496799v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Brannigan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laporte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Bell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley M. Roberts" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6MD00531D" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01649946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Boerman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rijpkema" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.7b00325" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559078v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Decr&#233;au" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gigot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB00530F" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061760v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gautier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miteva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Huguenot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coric" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2011.10.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115338v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gautier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2007.03.027" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122521v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouaziz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.07.087" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DZ3MN3C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122518v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lenoir" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0706970" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JTSW2Q5M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00168674v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131186v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Denat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raav&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chambron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0969-8051(19)30311-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372769v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Lagoutte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dussoyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-goncalves" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9854-4409" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14455173X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205033259" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357977456" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-7560-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571801v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sali&#235;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Floru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Hove" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa de Pauw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vizier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c11686" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510122v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milou Boswinkel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Faivre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carrierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c01339" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magno Maneschy Dias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Burgy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Goncalves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Pommerolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.106367" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795832v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beltramo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Biziorek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Truchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thorax-2023-221168" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hautiere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vivier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Pineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kereselidze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.98163" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adumeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00105" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547377v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hauti&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alix Dancer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herbet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.3c00445" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183933v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s-Rachel Garnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Claron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.3c00232" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087376v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bailly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bodin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morgat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.3c00057" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122041v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-023-06268-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Raav&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Heskamp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wessels" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.2c00049" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Renard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guillemin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c00523" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Collado Camps" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Canovas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Kip" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gotthardt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13030428" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470934v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b01407" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470948v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin Sandker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Borch Jacobsen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mangin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04561-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie &#216;stergaard Pedersen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2019.11.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343550v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04343-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470979v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vrigneaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernhard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oudot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201806053" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01936454v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye Bellaye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Romieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob02646g" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01496799v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Brannigan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laporte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Bell" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley M. Roberts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6MD00531D" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01649946v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Boerman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rijpkema" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.7b00325" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559078v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Decr&#233;au" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gigot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471289v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB00530F" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061760v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gautier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miteva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Huguenot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coric" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2011.10.016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115338v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2007.03.027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122518v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouaziz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lenoir" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0706970" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JTSW2Q5M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122521v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.07.087" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DZ3MN3C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00168674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131186v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Denat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raav&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chambron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0969-8051(19)30311-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372769v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Lagoutte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dussoyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>