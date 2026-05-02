--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -378,325 +378,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Chemistry Enables Radiolabeling of Proteins under Mild Conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collagen-targeted PET imaging for progressive experimental lung fibrosis quantification and monitoring of efficacy of anti-fibrotic therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milou Boswinkel</w:t>
+                <w:t xml:space="preserve">Alexandre Magno Maneschy Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Burgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Carrierre</w:t>
+                <w:t xml:space="preserve">Victor Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenny Pommerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.5c01339⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.2092-2103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.106367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510122v1</w:t>
+                <w:t xml:space="preserve">hal-05161819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collagen-targeted PET imaging for progressive experimental lung fibrosis quantification and monitoring of efficacy of anti-fibrotic therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Magno Maneschy Dias</w:t>
+                <w:t xml:space="preserve">Supramolecular Chemistry Enables Radiolabeling of Proteins under Mild Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Vizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Burgy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Milou Boswinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Goncalves</w:t>
+                <w:t xml:space="preserve">Johan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenny Pommerolle</w:t>
+                <w:t xml:space="preserve">Manon Carrierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (6), pp.2092-2103. </w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (11), pp.7142-7149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/thno.106367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.5c01339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05161819v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD206 + macrophages are relevant non-invasive imaging biomarkers and therapeutic targets in experimental lung fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenny Pommerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -704,51 +704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Biziorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Truchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Magno Maneschy Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thorax</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 79 (12), pp.1124-1135. </w:t>
@@ -946,64 +946,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Denat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1223,51 +1223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs-Rachel Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Claron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1312,295 +1312,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modular One-Pot Strategy for the Synthesis of Heterobivalent Tracers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ImmunoPET imaging–based pharmacokinetic profiles of an antibody and its Fab targeting endothelin A receptors on glioblastoma stem cells in a preclinical orthotopic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hautiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donovan Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Bailly</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Clément Morgat</w:t>
+                <w:t xml:space="preserve">Caroline Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Kereselidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.3c00057⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (11), pp.3192-3201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-023-06268-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087376v1</w:t>
+                <w:t xml:space="preserve">hal-04122041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ImmunoPET imaging–based pharmacokinetic profiles of an antibody and its Fab targeting endothelin A receptors on glioblastoma stem cells in a preclinical orthotopic model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Donovan Pineau</w:t>
+                <w:t xml:space="preserve">A Modular One-Pot Strategy for the Synthesis of Heterobivalent Tracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Denis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Kereselidze</w:t>
+                <w:t xml:space="preserve">Clément Morgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50 (11), pp.3192-3201. </w:t>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00259-023-06268-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.3c00057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122041v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-Specific, Platform-Based Conjugation Strategy for the Synthesis of Dual-Labeled Immunoconjugates for Bimodal PET/NIRF Imaging of HER2-Positive Tumors</w:t>
               </w:r>
@@ -1612,51 +1612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Raavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milou Boswinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Heskamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1733,51 +1733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positron Emission Tomography Imaging of Neurotensin Receptor-Positive Tumors with 68 Ga-Labeled Antagonists: The Chelate Makes the Difference Again</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Simon Bellaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1848,597 +1848,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positron Emission Tomography Imaging of Neurotensin Receptor-Positive Tumors with 68 Ga-Labeled Antagonists: The Chelate Makes the Difference Again</w:t>
+                <w:t xml:space="preserve">Site-Specific Dual-Labeling of a VHH with a Chelator and a Photosensitizer for Nuclear Imaging and Targeted Photodynamic Therapy of EGFR-Positive Tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Collin</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estel Collado Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Canovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Kip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gotthardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c00523⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13030428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028618v1</w:t>
+                <w:t xml:space="preserve">hal-03470920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-Specific Dual-Labeling of a VHH with a Chelator and a Photosensitizer for Nuclear Imaging and Targeted Photodynamic Therapy of EGFR-Positive Tumors</w:t>
+                <w:t xml:space="preserve">Positron Emission Tomography Imaging of Neurotensin Receptor-Positive Tumors with 68 Ga-Labeled Antagonists: The Chelate Makes the Difference Again</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Martin Gotthardt</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Simon Bellaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (12), pp.8564-8578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c00523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13030428⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03470920v1</w:t>
+                <w:t xml:space="preserve">hal-04028618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Bimodal Ligands of Neurotensin Receptor 1 for Positron Emission Tomography Imaging and Fluorescence-Guided Surgery of Pancreatic Cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alix Dancer</w:t>
+                <w:t xml:space="preserve">Additional information on “Direct comparison of the in vitro and in vivo stability of DFO, DFO* and DFOcyclo* for 89Zr-immunoPET”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Raavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Portal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Denat</w:t>
+                <w:t xml:space="preserve">Gerwin Sandker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Prignon</w:t>
+                <w:t xml:space="preserve">Christian Borch Jacobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.9b01407⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (2), pp.505-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-019-04561-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470934v1</w:t>
+                <w:t xml:space="preserve">hal-03470948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additional information on “Direct comparison of the in vitro and in vivo stability of DFO, DFO* and DFOcyclo* for 89Zr-immunoPET”</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Adumeau</w:t>
+                <w:t xml:space="preserve">Design of Bimodal Ligands of Neurotensin Receptor 1 for Positron Emission Tomography Imaging and Fluorescence-Guided Surgery of Pancreatic Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alix Dancer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Borch Jacobsen</w:t>
+                <w:t xml:space="preserve">Christophe Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Mangin</w:t>
+                <w:t xml:space="preserve">Aurélie Prignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (2), pp.505-506. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (5), pp.2426-2433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00259-019-04561-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.9b01407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470948v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and evaluation of zirconium-89 labelled and long-lived GLP-1 receptor agonists for PET imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Borch Jacobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Raavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2446,51 +2446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Østergaard Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 82-83, pp.49-56. </w:t>
@@ -2541,90 +2541,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct comparison of the in vitro and in vivo stability of DFO, DFO* and DFOcyclo* for 89 Zr-immunoPET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Raavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerwin Sandker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Borch Jacobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46 (9), pp.1966 - 1977. </w:t>
@@ -2662,64 +2662,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular Assembly of Multimodal Imaging Agents through an Inverse Electron Demand Diels–Alder Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vrigneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2790,325 +2790,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-Specific Dual Labeling of Proteins on Cysteine Residues with Chlorotetrazines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Site-specific near-infrared fluorescent labelling of proteins on cysteine residues with meso -chloro-substituted heptamethine cyanine dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Simon Bellaye Bellaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Oudot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Guillemin</w:t>
+                <w:t xml:space="preserve">Anthony Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (33), pp.10646 - 10650. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (45), pp.8831 - 8836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201806053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8ob02646g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857108v1</w:t>
+                <w:t xml:space="preserve">hal-01936454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-specific near-infrared fluorescent labelling of proteins on cysteine residues with meso -chloro-substituted heptamethine cyanine dyes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Site-Specific Dual Labeling of Proteins on Cysteine Residues with Chlorotetrazines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Simon Bellaye Bellaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+                <w:t xml:space="preserve">Claire Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Romieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Denat</w:t>
+                <w:t xml:space="preserve">Alexandra Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (45), pp.8831 - 8836. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (33), pp.10646 - 10650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8ob02646g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201806053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936454v1</w:t>
+                <w:t xml:space="preserve">hal-01857108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-guided optimization of quinoline inhibitors of Plasmodium N-myristoyltransferase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A. Brannigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3250,51 +3250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Boerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Rijpkema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (9), pp.2211 - 2223. </w:t>
@@ -3371,64 +3371,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STP Pharma Pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (2)</w:t>
@@ -3483,64 +3483,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3617,51 +3617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Miteva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3725,51 +3725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a chemiluminescent screening assay for detection of vascular endothelial growth factor receptor 1 ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3855,51 +3855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational Design, Structure, and Biological Evaluation of Cyclic Peptides Mimicking the Vascular Endothelial Growth Factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4001,51 +4001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-resin cyclization of peptide ligands of the Vascular Endothelial Growth Factor Receptor 1 by copper(I)-catalyzed 1,3-dipolar azide–alkyne cycloaddition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4147,51 +4147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a chemiluminescent screening assay for detection of vascular endothelial growth factor receptor 1 ligands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4335,51 +4335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Raavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4488,77 +4488,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procollagen C-Proteinase Enhancer 1 (PCPE-1) is a marker of myocardial fibrosis and impaired cardiac function in a murine model of pressure overload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Dussoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4683,51 +4683,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5440B39C"/>
+    <w:nsid w:val="6FA05CCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4914,51 +4914,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-goncalves" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9854-4409" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14455173X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205033259" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357977456" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-7560-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571801v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sali&#235;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Floru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Hove" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa de Pauw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vizier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c11686" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510122v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milou Boswinkel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Faivre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carrierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c01339" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magno Maneschy Dias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Burgy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Goncalves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Pommerolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.106367" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795832v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beltramo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Biziorek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Truchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thorax-2023-221168" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hautiere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vivier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Pineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kereselidze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.98163" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adumeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00105" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547377v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hauti&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alix Dancer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herbet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.3c00445" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183933v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s-Rachel Garnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Claron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.3c00232" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087376v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bailly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bodin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morgat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.3c00057" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122041v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-023-06268-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Raav&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Heskamp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wessels" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.2c00049" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Renard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guillemin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c00523" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Collado Camps" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Canovas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Kip" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gotthardt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13030428" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470934v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b01407" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470948v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin Sandker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Borch Jacobsen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mangin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04561-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie &#216;stergaard Pedersen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2019.11.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343550v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04343-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470979v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vrigneaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernhard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oudot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201806053" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01936454v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye Bellaye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Romieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob02646g" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01496799v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Brannigan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laporte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Bell" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley M. Roberts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6MD00531D" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01649946v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Boerman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rijpkema" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.7b00325" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559078v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Decr&#233;au" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gigot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471289v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB00530F" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061760v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gautier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miteva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Huguenot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coric" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2011.10.016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115338v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2007.03.027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122518v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouaziz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lenoir" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0706970" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JTSW2Q5M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122521v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.07.087" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DZ3MN3C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00168674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131186v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Denat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raav&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chambron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0969-8051(19)30311-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372769v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Lagoutte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dussoyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-goncalves" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9854-4409" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14455173X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205033259" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357977456" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-7560-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571801v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sali&#235;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Floru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Hove" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa de Pauw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vizier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c11686" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magno Maneschy Dias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Burgy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Goncalves" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Pommerolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.106367" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510122v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milou Boswinkel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Faivre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carrierre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c01339" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795832v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beltramo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Biziorek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Truchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thorax-2023-221168" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hautiere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vivier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Pineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kereselidze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.98163" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adumeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00105" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547377v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hauti&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alix Dancer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herbet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.3c00445" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183933v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s-Rachel Garnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Claron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.3c00232" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-023-06268-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bailly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bodin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morgat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.3c00057" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Raav&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Heskamp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wessels" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.2c00049" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Renard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guillemin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c00523" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Collado Camps" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Canovas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Kip" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gotthardt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13030428" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin Sandker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Borch Jacobsen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mangin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04561-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470934v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b01407" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie &#216;stergaard Pedersen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2019.11.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343550v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04343-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470979v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vrigneaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01936454v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye Bellaye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Romieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob02646g" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernhard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oudot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201806053" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01496799v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Brannigan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laporte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Bell" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley M. Roberts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6MD00531D" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01649946v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Boerman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rijpkema" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.7b00325" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559078v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Decr&#233;au" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gigot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471289v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB00530F" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061760v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gautier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miteva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Huguenot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coric" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2011.10.016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115338v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2007.03.027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122518v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouaziz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lenoir" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0706970" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JTSW2Q5M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122521v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.07.087" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DZ3MN3C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00168674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131186v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Denat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raav&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chambron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0969-8051(19)30311-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372769v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Lagoutte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dussoyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>