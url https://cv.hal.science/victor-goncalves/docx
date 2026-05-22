--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -134,74 +134,95 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">205033259</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=0RROdpcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000357977456</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">B-7560-2009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -210,4063 +231,3929 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chelator Conjugation Chemistry Matters: Squaramide Linker Enhances Tumor Contrast in &amp;lt;sup&amp;gt;68&amp;lt;/sup&amp;gt;Ga-labeled Anti-CEA Nanobody Tracer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Saliën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Floru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel van Hove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tessa de Pauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsomega.5c11686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collagen-targeted PET imaging for progressive experimental lung fibrosis quantification and monitoring of efficacy of anti-fibrotic therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Magno Maneschy Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenny Pommerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theranostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (6), pp.2092-2103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7150/thno.106367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Chemistry Enables Radiolabeling of Proteins under Mild Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milou Boswinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Carrierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22 (11), pp.7142-7149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.5c01339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD206 + macrophages are relevant non-invasive imaging biomarkers and therapeutic targets in experimental lung fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenny Pommerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Biziorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Truchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Magno Maneschy Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thorax</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 79 (12), pp.1124-1135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/thorax-2023-221168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preoperative PET imaging and fluorescence-guided surgery of human glioblastoma using dual-labeled antibody targeting ET&amp;lt;sub&amp;gt;A&amp;lt;/sub&amp;gt; receptors in a preclinical mouse model: A theranostic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hautiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donovan Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Kereselidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theranostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (16), pp.6268-6280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7150/thno.98163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving Beyond Isothiocyanates: A Look at the Stability of Conjugation Links Toward Radiolysis in 89 Zr-Labeled Immunoconjugates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Denat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.4c00105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Preclinical Fluorescence Imaging of Dually Functionalized Antibody Conjugates Targeting Endothelin Receptor-Positive Tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hautière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donovan Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alix Dancer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34 (11), pp.2144-2153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.3c00445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPECT imaging of Lysyl Oxidase-Like 2 in a model of idiopathic pulmonary fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs-Rachel Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Claron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (7), pp.3613-3622. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.3c00232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ImmunoPET imaging–based pharmacokinetic profiles of an antibody and its Fab targeting endothelin A receptors on glioblastoma stem cells in a preclinical orthotopic model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Kereselidze</w:t>
+                <w:t xml:space="preserve">A Modular One-Pot Strategy for the Synthesis of Heterobivalent Tracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Morgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00259-023-06268-3⟩</w:t>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.3c00057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122041v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modular One-Pot Strategy for the Synthesis of Heterobivalent Tracers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Morgat</w:t>
+                <w:t xml:space="preserve">ImmunoPET imaging–based pharmacokinetic profiles of an antibody and its Fab targeting endothelin A receptors on glioblastoma stem cells in a preclinical orthotopic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hautiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donovan Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Kereselidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.3c00057⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (11), pp.3192-3201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-023-06268-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087376v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-Specific, Platform-Based Conjugation Strategy for the Synthesis of Dual-Labeled Immunoconjugates for Bimodal PET/NIRF Imaging of HER2-Positive Tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Raavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milou Boswinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Heskamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Wessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (3), pp.530-540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.2c00049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positron Emission Tomography Imaging of Neurotensin Receptor-Positive Tumors with 68 Ga-Labeled Antagonists: The Chelate Makes the Difference Again</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Site-Specific Dual-Labeling of a VHH with a Chelator and a Photosensitizer for Nuclear Imaging and Targeted Photodynamic Therapy of EGFR-Positive Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Guillemin</w:t>
+                <w:t xml:space="preserve">Estel Collado Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Collin</w:t>
+                <w:t xml:space="preserve">Coline Canovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Kip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gotthardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c00523⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13030428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470823v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-Specific Dual-Labeling of a VHH with a Chelator and a Photosensitizer for Nuclear Imaging and Targeted Photodynamic Therapy of EGFR-Positive Tumors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Positron Emission Tomography Imaging of Neurotensin Receptor-Positive Tumors with 68 Ga-Labeled Antagonists: The Chelate Makes the Difference Again</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Coline Canovas</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annemarie Kip</w:t>
+                <w:t xml:space="preserve">Pierre-Simon Bellaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Gotthardt</w:t>
+                <w:t xml:space="preserve">Mélanie Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13030428⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (12), pp.8564-8578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c00523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03470920v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028618v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positron Emission Tomography Imaging of Neurotensin Receptor-Positive Tumors with 68 Ga-Labeled Antagonists: The Chelate Makes the Difference Again</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Design of Bimodal Ligands of Neurotensin Receptor 1 for Positron Emission Tomography Imaging and Fluorescence-Guided Surgery of Pancreatic Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Collin</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alix Dancer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Prignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 64 (12), pp.8564-8578. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c00523⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 63 (5), pp.2426-2433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.9b01407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04028618v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additional information on “Direct comparison of the in vitro and in vivo stability of DFO, DFO* and DFOcyclo* for 89Zr-immunoPET”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Raavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerwin Sandker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Borch Jacobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47 (2), pp.505-506. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-019-04561-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Bimodal Ligands of Neurotensin Receptor 1 for Positron Emission Tomography Imaging and Fluorescence-Guided Surgery of Pancreatic Cancer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and evaluation of zirconium-89 labelled and long-lived GLP-1 receptor agonists for PET imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Portal</w:t>
+                <w:t xml:space="preserve">Christian Borch Jacobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Raavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Østergaard Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Denat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Prignon</w:t>
+                <w:t xml:space="preserve">Pierre Adumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.9b01407⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82-83, pp.49-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2019.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470934v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of zirconium-89 labelled and long-lived GLP-1 receptor agonists for PET imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Direct comparison of the in vitro and in vivo stability of DFO, DFO* and DFOcyclo* for 89 Zr-immunoPET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Raavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerwin Sandker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Borch Jacobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2019.11.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (9), pp.1966 - 1977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-019-04343-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004102v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct comparison of the in vitro and in vivo stability of DFO, DFO* and DFOcyclo* for 89 Zr-immunoPET</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Floriane Mangin</w:t>
+                <w:t xml:space="preserve">Modular Assembly of Multimodal Imaging Agents through an Inverse Electron Demand Diels–Alder Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Canovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vrigneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Simon Bellaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00259-019-04343-2⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (3), pp.888-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.9b00017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343550v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Assembly of Multimodal Imaging Agents through an Inverse Electron Demand Diels–Alder Reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Site-specific near-infrared fluorescent labelling of proteins on cysteine residues with meso -chloro-substituted heptamethine cyanine dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Simon Bellaye Bellaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Collin</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.9b00017⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (45), pp.8831 - 8836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ob02646g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470979v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-specific near-infrared fluorescent labelling of proteins on cysteine residues with meso -chloro-substituted heptamethine cyanine dyes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Site-Specific Dual Labeling of Proteins on Cysteine Residues with Chlorotetrazines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Denat</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8ob02646g⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (33), pp.10646 - 10650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201806053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936454v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-Specific Dual Labeling of Proteins on Cysteine Residues with Chlorotetrazines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Guillemin</w:t>
+                <w:t xml:space="preserve">Structure-guided optimization of quinoline inhibitors of Plasmodium N-myristoyltransferase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A. Brannigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew S. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley M. Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201806053⟩</w:t>
+              <w:t xml:space="preserve">MedChemComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.191 - 197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6MD00531D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857108v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-guided optimization of quinoline inhibitors of Plasmodium N-myristoyltransferase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">89 Zr-Immuno-Positron Emission Tomography in Oncology: State-of-the-Art 89 Zr Radiochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Heskamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Raavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Boerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Rijpkema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Goncalves</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Shirley M. Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedChemComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6MD00531D⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (9), pp.2211 - 2223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.7b00325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496799v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">89 Zr-Immuno-Positron Emission Tomography in Oncology: State-of-the-Art 89 Zr Radiochemistry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mark Rijpkema</w:t>
+                <w:t xml:space="preserve">Préparation de liposomes fonctionnels pour l’encapsulation de composés bioactifs ou de sondes moléculaires fluorescentes pour l’imagerie cellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Decréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Goncalves</w:t>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">STP Pharma Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649946v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation de liposomes fonctionnels pour l’encapsulation de composés bioactifs ou de sondes moléculaires fluorescentes pour l’imagerie cellulaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Decréau</w:t>
+                <w:t xml:space="preserve">Direct subphthalocyanine conjugation to bombesin vs indirect conjugation to its lipidic nanocarrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Bernhard</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Goncalves</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STP Pharma Pratiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6OB00530F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559078v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct subphthalocyanine conjugation to bombesin vs indirect conjugation to its lipidic nanocarrier</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Targeting the Proangiogenic VEGF-VEGFR Protein-Protein Interface with Drug-like Compounds by In Silico and In Vitro Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Miteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sok</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Coric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6OB00530F⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (12), pp.1631-1639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2011.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471289v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the Proangiogenic VEGF-VEGFR Protein-Protein Interface with Drug-like Compounds by In Silico and In Vitro Screening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rational Design, Structure, and Biological Evaluation of Cyclic Peptides Mimicking the Vascular Endothelial Growth Factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2011.10.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50 (21), pp.5135-5146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm0706970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061760v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a chemiluminescent screening assay for detection of vascular endothelial growth factor receptor 1 ligands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">On-resin cyclization of peptide ligands of the Vascular Endothelial Growth Factor Receptor 1 by copper(I)-catalyzed 1,3-dipolar azide–alkyne cycloaddition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Regazzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Coric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gautier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (20), pp.5590-5594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2007.07.087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2007.03.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05115338v1</w:t>
+                <w:t xml:space="preserve">hal-02122521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Design, Structure, and Biological Evaluation of Cyclic Peptides Mimicking the Vascular Endothelial Growth Factor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Development of a chemiluminescent screening assay for detection of vascular endothelial growth factor receptor 1 ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Garbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Inguimbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 366 (1), pp.108-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2007.03.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm0706970⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02122518v1</w:t>
+                <w:t xml:space="preserve">hal-05115338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-resin cyclization of peptide ligands of the Vascular Endothelial Growth Factor Receptor 1 by copper(I)-catalyzed 1,3-dipolar azide–alkyne cycloaddition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Development of a chemiluminescent screening assay for detection of vascular endothelial growth factor receptor 1 ligands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Gautier</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Regazzetti</w:t>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17 (20), pp.5590-5594. </w:t>
+                <w:t xml:space="preserve">Michel Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Inguimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 366 (1), pp.108-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ab.2007.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00168674v1</w:t>
@@ -4335,51 +4222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Raavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4514,64 +4401,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Dussoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4683,51 +4570,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FA05CCA"/>
+    <w:nsid w:val="1EDF4D95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4914,51 +4801,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-goncalves" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9854-4409" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14455173X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205033259" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357977456" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-7560-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571801v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sali&#235;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Floru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Hove" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa de Pauw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vizier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c11686" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magno Maneschy Dias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Burgy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Goncalves" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Pommerolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.106367" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510122v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milou Boswinkel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Faivre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carrierre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c01339" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795832v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beltramo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Biziorek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Truchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thorax-2023-221168" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hautiere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vivier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Pineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kereselidze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.98163" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adumeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00105" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547377v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hauti&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alix Dancer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herbet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.3c00445" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183933v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s-Rachel Garnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Claron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.3c00232" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-023-06268-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bailly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bodin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morgat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.3c00057" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Raav&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Heskamp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wessels" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.2c00049" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Renard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guillemin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c00523" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Collado Camps" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Canovas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Kip" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gotthardt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13030428" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin Sandker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Borch Jacobsen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mangin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04561-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470934v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b01407" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie &#216;stergaard Pedersen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2019.11.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343550v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04343-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470979v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vrigneaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01936454v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye Bellaye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Romieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob02646g" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernhard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oudot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201806053" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01496799v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Brannigan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laporte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Bell" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley M. Roberts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6MD00531D" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01649946v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Boerman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rijpkema" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.7b00325" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559078v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Decr&#233;au" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gigot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471289v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB00530F" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061760v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gautier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miteva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Huguenot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coric" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2011.10.016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115338v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2007.03.027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122518v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouaziz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lenoir" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0706970" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JTSW2Q5M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122521v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.07.087" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DZ3MN3C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00168674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131186v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Denat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raav&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chambron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0969-8051(19)30311-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372769v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Lagoutte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dussoyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-goncalves" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9854-4409" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14455173X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205033259" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=0RROdpcAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357977456" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-7560-2009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sali&#235;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Floru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Hove" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa de Pauw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vizier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c11686" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161819v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magno Maneschy Dias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Burgy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Goncalves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Pommerolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.106367" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510122v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milou Boswinkel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Faivre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carrierre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c01339" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795832v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beltramo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Biziorek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Truchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thorax-2023-221168" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hautiere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Pineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kereselidze" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.98163" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562036v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adumeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00105" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547377v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hauti&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alix Dancer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herbet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.3c00445" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183933v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s-Rachel Garnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Claron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.3c00232" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bailly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bodin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morgat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.3c00057" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-023-06268-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644507v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Raav&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Heskamp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wessels" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.2c00049" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Renard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Collado Camps" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Canovas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Kip" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gotthardt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13030428" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028618v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guillemin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c00523" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470934v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b01407" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470948v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin Sandker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Borch Jacobsen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mangin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04561-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie &#216;stergaard Pedersen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2019.11.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343550v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04343-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470979v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vrigneaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01936454v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye Bellaye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Romieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob02646g" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernhard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oudot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201806053" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01496799v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Brannigan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laporte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Bell" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley M. Roberts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6MD00531D" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01649946v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Boerman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rijpkema" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.7b00325" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559078v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Decr&#233;au" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gigot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471289v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB00530F" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061760v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gautier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miteva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Huguenot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coric" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2011.10.016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122518v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouaziz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lenoir" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0706970" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JTSW2Q5M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122521v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.07.087" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DZ3MN3C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115338v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gautier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2007.03.027" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00168674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131186v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Denat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raav&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chambron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0969-8051(19)30311-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372769v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Lagoutte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dussoyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>