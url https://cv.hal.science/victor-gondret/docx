--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -196,498 +196,498 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Two-Mode Entanglement of Bosonic Gaussian States from Their Full Counting Statistics</w:t>
+                <w:t xml:space="preserve">Parametric pair production of collective excitations in a Bose–Einstein condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rui Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clothilde Lamirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Leprince</w:t>
+                <w:t xml:space="preserve">Léa Camier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Westbrook</w:t>
+                <w:t xml:space="preserve">Amaury Micheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 135 (10), pp.100201. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Simulating gravitational problems with condensed matter analog models: a special issue in memory of Renaud Parentani, 25 (S2), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/1y1p-zqhh⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crphys.266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242978v1</w:t>
+                <w:t xml:space="preserve">hal-05384402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric pair production of collective excitations in a Bose–Einstein condensate</w:t>
+                <w:t xml:space="preserve">Observation of entanglement in a cold atom analog of cosmological preheating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clothilde Lamirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rui Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Camier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Micheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crphys.266⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (24), pp.240603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/h7ws-g9z2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384402v1</w:t>
+                <w:t xml:space="preserve">hal-05396779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of entanglement in a cold atom analog of cosmological preheating</w:t>
+                <w:t xml:space="preserve">Quantifying Two-Mode Entanglement of Bosonic Gaussian States from Their Full Counting Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Lamirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Lamirault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rui Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amaury Micheli</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 135 (24), pp.240603. </w:t>
+              <w:t xml:space="preserve">, 2025, 135 (10), pp.100201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/h7ws-g9z2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/1y1p-zqhh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396779v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent coupling of momentum states: selectivity and phase control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Lamirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -751,51 +751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-shot-noise interferometry with two-mode quantum states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1120,90 +1120,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entanglement of quasiparticles in a modulated Bose-Einstein condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Lamirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Lamirault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rui Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Camier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Correlations in complex systems, from squeezing to non-Gaussian statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Orsay, France. </w:t>
@@ -1245,90 +1245,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated phonon pairs in a time modulated Bose-Einstein Condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Lamirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAP2024: 28th International Conference on Atomic Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Londres, United Kingdom. </w:t>
@@ -1351,269 +1351,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated phonon pairs in a time modulated Bose-Einstein Condensate</w:t>
+                <w:t xml:space="preserve">Correlated phonon pairs in a time modulated Bose-Einstein condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Quantum Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Palaiseau (Ecole Polytechnique), France</w:t>
+              <w:t xml:space="preserve">Analog Gravity in 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Benasque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447646v1</w:t>
+                <w:t xml:space="preserve">hal-04447782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated phonon pairs in a time modulated Bose-Einstein condensate</w:t>
+                <w:t xml:space="preserve">Correlated phonon pairs in a time modulated Bose-Einstein Condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Gravity in 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Benasque, France</w:t>
+              <w:t xml:space="preserve">International Conference on Quantum Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447782v1</w:t>
+                <w:t xml:space="preserve">hal-04447646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1689,51 +1689,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB73B807"/>
+    <w:nsid w:val="F162B5C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1920,51 +1920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-gondret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8468-161X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283299452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242978v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gondret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Lamirault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Dias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Leprince" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westbrook" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1y1p-zqhh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384402v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Camier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Micheli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.266" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396779v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h7ws-g9z2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779873v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marolleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.063304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172605v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boiron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.023701" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929112v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique F Escande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gondret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sattin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50820-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-05122762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UPASP005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384410v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447646v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447782v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-gondret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8468-161X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283299452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384402v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gondret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Dias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Lamirault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Camier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Micheli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.266" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396779v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h7ws-g9z2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242978v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Leprince" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westbrook" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1y1p-zqhh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779873v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marolleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.063304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172605v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boiron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.023701" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929112v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique F Escande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gondret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sattin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50820-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-05122762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UPASP005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384410v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447646v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>