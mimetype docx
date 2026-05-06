--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -1351,269 +1351,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated phonon pairs in a time modulated Bose-Einstein condensate</w:t>
+                <w:t xml:space="preserve">Correlated phonon pairs in a time modulated Bose-Einstein Condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Gravity in 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Benasque, France</w:t>
+              <w:t xml:space="preserve">International Conference on Quantum Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447782v1</w:t>
+                <w:t xml:space="preserve">hal-04447646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated phonon pairs in a time modulated Bose-Einstein Condensate</w:t>
+                <w:t xml:space="preserve">Correlated phonon pairs in a time modulated Bose-Einstein condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Quantum Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Palaiseau (Ecole Polytechnique), France</w:t>
+              <w:t xml:space="preserve">Analog Gravity in 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Benasque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447646v1</w:t>
+                <w:t xml:space="preserve">hal-04447782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1689,51 +1689,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F162B5C3"/>
+    <w:nsid w:val="AC6B62F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1920,51 +1920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-gondret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8468-161X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283299452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384402v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gondret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Dias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Lamirault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Camier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Micheli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.266" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396779v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h7ws-g9z2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242978v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Leprince" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westbrook" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1y1p-zqhh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779873v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marolleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.063304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172605v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boiron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.023701" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929112v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique F Escande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gondret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sattin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50820-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-05122762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UPASP005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384410v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447646v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-gondret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8468-161X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283299452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384402v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gondret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Dias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Lamirault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Camier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Micheli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.266" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396779v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h7ws-g9z2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242978v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Leprince" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westbrook" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1y1p-zqhh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779873v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marolleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.063304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172605v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boiron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.023701" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929112v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique F Escande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gondret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sattin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50820-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-05122762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UPASP005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384410v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447646v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447782v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>