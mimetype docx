--- v0 (2026-03-30)
+++ v1 (2026-05-23)
@@ -567,51 +567,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -670,178 +670,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Myerston, Jacobo. 2023. Language and Cosmos in Greece and Mesopotamia. Cambridge : Cambridge University Press. 228 p. ISBN 9781009289924</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gysembergh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Epistémologie Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Grammaticalisation : histoire et perspectives, 47-1, pp.7112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14jz7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mesure du poids de l’eau par Théophraste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gysembergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des Savants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540452v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05540462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritualanweisungen zur Abwehr von Totengeistern aus dem „Haus des Beschwörungspriesters“ in Assur (Istanbul, A. 193)</w:t>
               </w:r>
@@ -1145,169 +1145,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Babylonian Astral Sciences and Mathematics in Uruk After 47 CE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gysembergh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wiener Zeitschrift für die Kunde des Morgenlandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113, pp.69-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicéphore Grégoras. Isaac Argyros. Deux traités byzantins de construction de l’astrolabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gysembergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03931109v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04324194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ptolemy’s Treatise on the Meteoroscope Recovered</w:t>
               </w:r>
@@ -1539,2286 +1539,2182 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Zingg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal for the History of Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 53, pp.383 - 393. </w:t>
+              <w:t xml:space="preserve">, 2022, 53 (4), pp.383 - 393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/00218286221128289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximations of the mean synodic month according to Apollonius and ‘Hermes’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gysembergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheinisches Museum für Philologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03503419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ATHÉNA DE SAÏS DANS L’IN TIMAEUM DE PROCLUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd van Riel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gysembergh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03503416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edited by Alan C. Bowen and Francesca Rochberg. Hellenistic astronomy: The science in its contexts. Brill's Companions to Classical Studies, Leiden: Brill, 2020, xxxii+751pp. ISBN: 9789004400566; 9789004243361</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gysembergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centaurus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1600-0498.12377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1600-0498.12377⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-03174801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hellenistic astronomy: The science in its contexts Edited by Alan C. Bowen j Francesca Rochberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gysembergh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centaurus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerd van Riel</w:t>
+                <w:t xml:space="preserve">hal-03830248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ÉLEMENTS POUR UN COURS DE CRITIQUE TEXTUELLE : L'EXEMPLE DU GREC ANCIEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gysembergh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lalies [Langues et littérature : actes des sessions de linguistique et de littérature]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A NEW EDITION OF P.ROSS.GEORG. I 21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William D. Furley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gysembergh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A NOTE ON THE READING ‘HESIOD’ (ZPE 203 (2017) 1–23)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gysembergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William D. Furley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HIPPARCHUS AND THE “ANCIENTS:” NECHEPSOS-PETOSIRIS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gysembergh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Ancient Civilizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (2), pp.165-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimētum et les sauterelles de l’Apocalypse (Šurpu VII.1-2 et Ap 9)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gysembergh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.56-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greek Stars and Chaldaean Hours: A Bouquet of Aratean Emendations from Franz Boll's Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gysembergh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Greek, Roman, and Byzantine Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laks (A.)-Most (G.W.), Les débuts de la philosophie, Édition et traduc- tion de A.L-G.W.M., avec la collaboration de G. Journée et le concours de L. Iribarren-D. Lévystone, Paris, Fayard, 2016, in-8°, 1674 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gysembergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Études Grecques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 94 (1)</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Hellenistic astronomy: The science in its contexts Edited by Alan C. Bowen j Francesca Rochberg</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greek Stars and Chaldaean Hours: A Bouquet of Aratean Emendations from Franz Boll's Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gysembergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centaurus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Greek, Roman, and Byzantine Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57, pp.356-371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DIVINATION, PYROMANCY, HESIOD: P. GEN. INV. 161 HAS MORE TO OFFER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William D. Furley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gysembergh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SOURCE ET VALEUR DES FRAGMENTS ANTIQUES SANS PARALLÈLE DANS LE LIVRE DE L’AMOUR D’AGOSTINO NIFO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gysembergh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.29-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/phil.902.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extispicine et palmomancie dans l'Antiquité entre Grèce et Proche-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gysembergh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des Savants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.223-239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocrite et la flore asiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gysembergh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1607-1619</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PLISCHKE, S. Die Seleukiden und Iran. Die seleukidische Herrschaftspolitik in den östlichen Satrapien. (Classica et Orientalia, 9). Verlag Otto Harrassowitz, Wiesbaden, 2014. (24,5 cm, XV, 408). ISBN 978-3-447-10061-8. ISSN 2190-3638.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gysembergh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliotheca Orientalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.473-475</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">ÉLEMENTS POUR UN COURS DE CRITIQUE TEXTUELLE : L'EXEMPLE DU GREC ANCIEN</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zu den Kalendergöttern des Eudoxos von Knidos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gysembergh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antike Naturwissenschaft und ihre Rezeption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25, pp.37-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farben und Elementarkräfte in U. Koch-Westenholz, BLO 27 : 2-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gysembergh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farben und Elementarkräfte in U. Koch-Westenholz, BLO 27 : 2-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gysembergh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CUSAS XV Revised : Neo-Babylonian and Late Babylonian Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gysembergh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Interpretation der Lebermarkierung riḫṣu in Šumma multābiltu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gysembergh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assur 13956cl, une tablette néo-assyrienne inédite de rituels contre les revenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gysembergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lalies [Langues et littérature : actes des sessions de linguistique et de littérature]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2014, XXXIV</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...262 lines deleted...]
-                <w:t xml:space="preserve">Dimētum et les sauterelles de l’Apocalypse (Šurpu VII.1-2 et Ap 9)</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Interpretation der Lebermarkierung riḫṣu in Šumma multābiltu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gysembergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.56-57</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Greek Stars and Chaldaean Hours: A Bouquet of Aratean Emendations from Franz Boll's Library</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristotle on the Great Year, Eudoxus, and Mesopotamian Goal Year Astronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gysembergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greek, Roman, and Byzantine Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XXXV, pp.111-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1400/228696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Laks (A.)-Most (G.W.), Les débuts de la philosophie, Édition et traduc- tion de A.L-G.W.M., avec la collaboration de G. Journée et le concours de L. Iribarren-D. Lévystone, Paris, Fayard, 2016, in-8°, 1674 p.</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une référence à la médecine de Cnide dans le débat philosophique entre Platon et Eudoxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gysembergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Études Grecques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 126 (2), pp.615-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2013.8146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tirage au sort des provinces divines chez Homère (Iliade 15, 185-199) et ses antécédents mésopotamiens : un état de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gysembergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126 (1), pp.49-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2013.8116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Greek Stars and Chaldaean Hours: A Bouquet of Aratean Emendations from Franz Boll's Library</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sonnet des Voyelles, l'optique de Helmholtz et la photographie couleur. Une mise en contexte et ses conséquences esthétiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gysembergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greek, Roman, and Byzantine Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 57, pp.356-371</w:t>
+              <w:t xml:space="preserve"> Parade sauvage - Revue d’études rimbaldiennes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.239-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">SOURCE ET VALEUR DES FRAGMENTS ANTIQUES SANS PARALLÈLE DANS LE LIVRE DE L’AMOUR D’AGOSTINO NIFO</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émendations dans le Commentaire d'Hipparque : sur le Miroir d'Eudoxe de Cnide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gysembergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.29-45. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, Tome LXXXVI (1), pp.43-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...879 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...114 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3828,1037 +3724,1037 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mélange des idées aux choses : théorie en quête d'auteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gysembergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LE PERI IDEÔN D’ARISTOTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-90-429-5533-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ein fragmentiertes Weltbild: die Fragmente der vorptolemäischen Astronomen am Beispiel des Eudoxos von Knidos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gysembergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragmente einer fragmentierten Welt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les philosophes dans la Chronique d’Eusèbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gysembergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Morlet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eusèbe de Césarée et la philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.221-230, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isagogical Crossroads from the Early Imperial Age to the End of Antiquity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gysembergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isagogical Crossroads from the Early Imperial Age to the End of Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNE TRADUCTION DU TRACTATUS DE SPERA DE JEAN DE SACROBOSCO PAR MAXIME PLANUDE OU SON ENTOURAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gysembergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sine fine. Studies in honour of Klaus Geus on the occasion of his sixtieth birthday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.325-335, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isagogical Questions in Hipparchus’ Commentary on the Phaenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gysembergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isagogical Crossroads from the Early Imperial Age to the End of Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.177-182, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004506190_011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03779429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isagogical Questions in Hipparchus' Commentary on the Phaenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gysembergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isagogical Crossroads in Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les philosophes dans les Chroniques d'Eusèbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gysembergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eusèbe de Césarée et la philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réputation sulfureuse de Natale Conti, helléniste faussaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gysembergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Mythologie de Natale Conti éditée par Jean Baudoin Livre I (1627)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Synoptic Study of the Number of Stars in the Constellations of Hipparchus’s Catalogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gysembergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alena Hadravová; Petr Hadrava; Kristen Lippincot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Stars in the Classical and Medieval Traditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Astronomical Institute of the Czech Academy of Sciences, pp.13-23, 2019, 978-80-907269-1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THÉORIE ET PRATIQUE DE LA DIVINATION DANS L’ANTIQUITÉ ET À BYZANCE : L’EXEMPLE DES PRÉSAGES ATTRIBUÉS À EUDOXE DE CNIDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gysembergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs prédictifs et techniques divinatoires de l'Antiquité tardive à Byzance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.331-337, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Democritus and the Ensuing Degeneration of Scientific Atomism: A Suggestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gysembergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Vassallo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia. Topics in Presocratic Philosophy and its Reception in Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Wissenschaftlicher Verlag Trier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.259-263, 2017, AKAN-Einzelschriften, 978-3-86821-735-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eudoxe de Cnide comme autorité scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gysembergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Expressions et Représentations de l'Autorité dans les Mondes Anciens (Lyon). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mises en scène de l'autorité dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nancy : ADRA, 2015, Travaux et mémoires. Études anciennes, ISSN 0986-3559 ; 60, 978-2-913667-44-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eudoxe de Cnide, philosophe : histoire et perspectives d'une recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gysembergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hummel-Israel, Pascale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Iudicium indoctum" : études sur la réception des oeuvres du point de vue de leur appréciation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : Philologicum, pp.1-15, 2012, 978-2-917741-21-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4868,193 +4764,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fragments inédits du palimpseste Veronensis XL (38). La découverte d'un résumé antique des dialogues platoniciens en latin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Zingg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gysembergh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fragments inédits du palimpseste Veronensis XL (38). La découverte d'un résumé antique des dialogues platoniciens en latin</w:t>
+                <w:t xml:space="preserve">Le palimpseste où dormait le ciel grec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Zingg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gysembergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2023, pp.72-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5122,51 +5018,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8DA2CC1"/>
+    <w:nsid w:val="AECA7916"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5353,51 +5249,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-gysembergh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1633-9212" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183353773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316739940" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101844v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gysembergh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111332963" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Zingg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02893667v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Furley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02893673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schwab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539526v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jz7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540460v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429288v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Williams" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00218286251335640" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860850v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04868653v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931109v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324194v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Jones" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Apicella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-022-00302-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930357v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03830103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Williams" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00218286221128289" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503419v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1600-0498.12377" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503416v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd van Riel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03830248v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174901v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092729v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174913v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092650v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174881v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174924v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.902.0029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174838v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02893665v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03092720v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02893662v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02893658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02893664v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02893657v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03092723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02893656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/228696" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02893668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2013.8146" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02893672v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2013.8116" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02893659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540440v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04868636v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860837v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03830153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03830112v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779429v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004506190_011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092611v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174669v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174812v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wvttrier.de/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02893660v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02893661v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280566v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938818v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-gysembergh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1633-9212" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183353773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316739940" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101844v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gysembergh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111332963" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Zingg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02893667v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Furley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02893673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schwab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539526v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540462v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jz7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540460v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429288v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Williams" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00218286251335640" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860850v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04868653v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931109v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Jones" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Apicella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-022-00302-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930357v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03830103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Williams" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00218286221128289" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503419v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd van Riel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1600-0498.12377" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03830248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174901v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092728v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174913v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092650v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174846v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.902.0029" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02893665v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03092720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02893662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02893658v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02893664v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02893657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03092723v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02893656v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/228696" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02893668v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2013.8146" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02893672v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2013.8116" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801582v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02893659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540440v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04868636v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860837v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03830153v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03830112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779429v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004506190_011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092649v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092647v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174716v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174812v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wvttrier.de/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02893660v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02893661v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938818v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>