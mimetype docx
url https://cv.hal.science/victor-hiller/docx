--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -2075,151 +2075,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00497439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workers behavior and labor contract : an evolutionary approach</w:t>
+                <w:t xml:space="preserve">Gender Inequality, Endogenous Cultural Norms and Economic Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00275734v1</w:t>
+                <w:t xml:space="preserve">halshs-00344793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Inequality, Endogenous Cultural Norms and Economic Development</w:t>
+                <w:t xml:space="preserve">Workers behavior and labor contract : an evolutionary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00344793v1</w:t>
+                <w:t xml:space="preserve">halshs-00275734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work organization and preferences dynamics</w:t>
               </w:r>
@@ -2841,51 +2841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843902v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Combe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hiller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tercieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Audry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Baudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.02.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhoum Tour&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2020.102596" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493409v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Raffin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2020.03.017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913716v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpy038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2016.08.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T8H05SH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2014.04.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFDBRCHC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986984v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.653.0619" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843918v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2011.04.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06K8FK2S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-999X.2009.04064.x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akbarpour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghua He" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Shimer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391403.3399485" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366293v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973042v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02516424v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02516419v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Recoules" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344793v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Chaba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T Dorsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maarek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328137v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843902v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Combe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hiller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tercieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Audry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Baudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.02.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhoum Tour&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2020.102596" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493409v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Raffin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2020.03.017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913716v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpy038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2016.08.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T8H05SH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2014.04.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFDBRCHC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986984v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.653.0619" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843918v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2011.04.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06K8FK2S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-999X.2009.04064.x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akbarpour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghua He" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Shimer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391403.3399485" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366293v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973042v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02516424v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02516419v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Recoules" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Chaba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T Dorsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maarek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328137v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>