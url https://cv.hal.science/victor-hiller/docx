--- v1 (2026-04-16)
+++ v2 (2026-05-21)
@@ -792,303 +792,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate culture and identity investment in an industry equilibrium</w:t>
+                <w:t xml:space="preserve">CHOIX D'ÉCOLES EN FRANCE Une évaluation de la procédure Affelnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Verdier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tercieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01109503v1</w:t>
+                <w:t xml:space="preserve">hal-03843918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix d'écoles en France. Une évaluation de la procédure Affelnet</w:t>
+                <w:t xml:space="preserve">Corporate culture and identity investment in an industry equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tercieux</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.653.0619⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 103, pp.93-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2014.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00986984v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01109503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHOIX D'ÉCOLES EN FRANCE Une évaluation de la procédure Affelnet</w:t>
+                <w:t xml:space="preserve">Choix d'écoles en France. Une évaluation de la procédure Affelnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tercieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 65, pp.619-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.653.0619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843918v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00986984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work organization, preferences dynamics and the industrialization process</w:t>
               </w:r>
@@ -2841,51 +2841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843902v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Combe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hiller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tercieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Audry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Baudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.02.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhoum Tour&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2020.102596" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493409v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Raffin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2020.03.017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913716v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpy038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2016.08.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T8H05SH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2014.04.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFDBRCHC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986984v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.653.0619" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843918v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2011.04.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06K8FK2S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-999X.2009.04064.x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akbarpour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghua He" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Shimer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391403.3399485" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366293v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973042v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02516424v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02516419v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Recoules" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Chaba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T Dorsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maarek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328137v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843902v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Combe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hiller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tercieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Audry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Baudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.02.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhoum Tour&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2020.102596" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493409v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Raffin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2020.03.017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913716v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpy038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2016.08.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T8H05SH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2014.04.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFDBRCHC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.653.0619" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2011.04.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06K8FK2S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-999X.2009.04064.x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akbarpour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghua He" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Shimer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391403.3399485" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366293v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973042v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02516424v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02516419v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Recoules" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Chaba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T Dorsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maarek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328137v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>