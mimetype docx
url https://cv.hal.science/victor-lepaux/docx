--- v0 (2026-04-28)
+++ v1 (2026-05-19)
@@ -2477,198 +2477,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study, DUT and Licences Professionnelles in the University of Reims and in the University of Marne-la-Vallée&amp;quot;, 170 p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative study near companies partners of DUT, sectors of civil the engineering and the techniques of commercialisation&amp;quot;, 29 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lepaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] project Labmaqual. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061719v1</w:t>
+                <w:t xml:space="preserve">hal-02061717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative study near companies partners of DUT, sectors of civil the engineering and the techniques of commercialisation&amp;quot;, 29 p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Case study, DUT and Licences Professionnelles in the University of Reims and in the University of Marne-la-Vallée&amp;quot;, 170 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lepaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dubois</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] project Labmaqual. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061717v1</w:t>
+                <w:t xml:space="preserve">hal-02061719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5219,51 +5219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sage.unistra.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080118v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lepaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.039-40.11" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371816v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Cassor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Chanvril" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371831v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monicolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.195.0703" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Beauvallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2015.21" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060102v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-02060102" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145072" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315164205-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145112." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clermont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lepaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thockler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gateaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gateaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061685v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thockler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chambe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rougerie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080132v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Torreiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080199v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouanneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080142v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060107v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061696v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Torreiro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061704v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vourc'H" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061719v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061717v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080228v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080256v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080268v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371823v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080383v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371827v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080479v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Torreiro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653553v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Monicolle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081468v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Anquetin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081474v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081479v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081512v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Clermont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081520v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084698v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331175v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Borja" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadier Thierry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080225v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Malet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782153v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sage.unistra.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080118v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lepaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.039-40.11" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371816v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Cassor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Chanvril" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371831v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monicolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.195.0703" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Beauvallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2015.21" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060102v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-02060102" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145072" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315164205-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145112." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clermont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lepaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thockler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gateaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gateaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061685v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thockler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chambe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rougerie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080132v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Torreiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080199v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouanneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080142v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060107v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061696v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Torreiro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061704v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vourc'H" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061717v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080228v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080256v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080268v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371823v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080383v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371827v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080479v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Torreiro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653553v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Monicolle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081468v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Anquetin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081474v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081479v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081512v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Clermont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081520v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084698v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331175v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Borja" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadier Thierry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080225v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Malet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782153v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>