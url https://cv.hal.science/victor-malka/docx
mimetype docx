--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -1468,6083 +1468,6083 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-plasma proton acceleration with a combined gas-foil target</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COXINEL transport of laser plasma accelerated electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin Bernert</w:t>
+                <w:t xml:space="preserve">Driss Oumbarek Espinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Ghaith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Rehwald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Igor Andriyash</w:t>
+                <w:t xml:space="preserve">Alexandre Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Assenbaum</w:t>
+                <w:t xml:space="preserve">Thomas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Kitégi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/abbf6d⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (3), pp.034001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/ab5fec⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026151v1</w:t>
+                <w:t xml:space="preserve">hal-03090346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic shock acceleration of ions in near-critical-density plasma driven by a femtosecond petawatt laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prashant Kumar Singh</w:t>
+                <w:t xml:space="preserve">Laser-plasma proton acceleration with a combined gas-foil target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vishwa Bandhu Pathak</w:t>
+                <w:t xml:space="preserve">Constantin Bernert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jung Hun Shin</w:t>
+                <w:t xml:space="preserve">Martin Rehwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il Woo Choi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kazuhisa Nakajima</w:t>
+                <w:t xml:space="preserve">Stefan Assenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sci.Rep.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-75455-1⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (10), pp.103068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/abbf6d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010996v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy spread tuning of a laser-plasma accelerated electron beam in a magnetic chicane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrostatic shock acceleration of ions in near-critical-density plasma driven by a femtosecond petawatt laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Roussel</w:t>
+                <w:t xml:space="preserve">Vishwa Bandhu Pathak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. André</w:t>
+                <w:t xml:space="preserve">Jung Hun Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Andriyash</w:t>
+                <w:t xml:space="preserve">Il Woo Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Blache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Bouvet</w:t>
+                <w:t xml:space="preserve">Kazuhisa Nakajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/ab8ca0⟩</w:t>
+              <w:t xml:space="preserve">Sci.Rep.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.18452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-75455-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090351v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COXINEL transport of laser plasma accelerated electrons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy spread tuning of a laser-plasma accelerated electron beam in a magnetic chicane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driss Oumbarek Espinos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amin Ghaith</w:t>
+                <w:t xml:space="preserve">T. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Loulergue</w:t>
+                <w:t xml:space="preserve">I. Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas André</w:t>
+                <w:t xml:space="preserve">F. Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Kitégi</w:t>
+                <w:t xml:space="preserve">F. Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 62 (3), pp.034001. </w:t>
+              <w:t xml:space="preserve">, 2020, 62 (7), pp.074003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/ab5fec⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/ab8ca0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090346v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axiparabola: a long-focal-depth, high-resolution mirror for broadband high-intensity lasers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast dose fractionation using ultra-short laser accelerated proton pulses can increase cancer cell mortality, which relies on functional PARP1 protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Caizergues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kosta Oubrerie</w:t>
+                <w:t xml:space="preserve">Elsa Bayart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Flacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gautier</w:t>
+                <w:t xml:space="preserve">O. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
+                <w:t xml:space="preserve">L. Pommarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.44.003414⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.10132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-46512-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348979v1</w:t>
+                <w:t xml:space="preserve">hal-02345930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant Faraday effect using high-order harmonics for the investigation of ultrafast demagnetization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (14), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.144421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable High Spatio-Spectral Purity Undulator Radiation from a Transported Laser Plasma Accelerated Electron Beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghaith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Oumbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.19020. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-55209-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skew Quadrupole Effect of Laser Plasma Electron Beam Transport</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles Kitegi</w:t>
+                <w:t xml:space="preserve">Axiparabola: a long-focal-depth, high-resolution mirror for broadband high-intensity lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slava Smartsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Sebdaoui</w:t>
+                <w:t xml:space="preserve">Clément Caizergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosta Oubrerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app9122447⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (14), pp.3414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.44.003414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348963v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast dose fractionation using ultra-short laser accelerated proton pulses can increase cancer cell mortality, which relies on functional PARP1 protein</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Delmas</w:t>
+                <w:t xml:space="preserve">Skew Quadrupole Effect of Laser Plasma Electron Beam Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Oumbarek Espinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Ghaith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pommarel</w:t>
+                <w:t xml:space="preserve">Charles Kitegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lévy</w:t>
+                <w:t xml:space="preserve">Mourad Sebdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.10132. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (12), pp.2447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-46512-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app9122447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345930v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Brilliance Betatron $\gamma$-Ray Source Powered by Laser-Accelerated Electrons</w:t>
+                <w:t xml:space="preserve">Control of ellipticity in high-order harmonic generation driven by two linearly polarized fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ferri</w:t>
+                <w:t xml:space="preserve">B. Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Corde</w:t>
+                <w:t xml:space="preserve">S. Stremoukhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Döpp</w:t>
+                <w:t xml:space="preserve">D. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+                <w:t xml:space="preserve">C. Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Doche</w:t>
+                <w:t xml:space="preserve">C. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 120 (25), pp.254802. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.254802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.043857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877696v1</w:t>
+                <w:t xml:space="preserve">hal-01818789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Chirp Compensation in a Laser Wakefield Accelerator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">High-Brilliance Betatron $\gamma$-Ray Source Powered by Laser-Accelerated Electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Döpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Igor A Andriyash</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Doche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 121 (7), pp.074802. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.074802⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 120 (25), pp.254802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.254802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851301v1</w:t>
+                <w:t xml:space="preserve">hal-01877696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of laser plasma accelerated electrons for light sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Roussel</w:t>
+                <w:t xml:space="preserve">Energy-Chirp Compensation in a Laser Wakefield Accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Massimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor A Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-03776-x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (7), pp.074802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.074802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763699v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-monoenergetic multi-GeV electron acceleration by optimizing the spatial and spectral phases of PW laser pulses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. B Pathak</w:t>
+                <w:t xml:space="preserve">Control of laser plasma accelerated electrons for light sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hojbota</w:t>
+                <w:t xml:space="preserve">A. Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seong Ku Lee</w:t>
+                <w:t xml:space="preserve">E. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 60 (6), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/aabd10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03776-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818799v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of laser energy effects on density transition injection in laser wakefield acceleration</w:t>
+                <w:t xml:space="preserve">Quasi-monoenergetic multi-GeV electron acceleration by optimizing the spatial and spectral phases of PW laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Massimo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Junghun Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyung Taek Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. B Pathak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hojbota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seong Ku Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 60 (3), pp.034005. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/aaa336⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 60 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/aabd10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717610v1</w:t>
+                <w:t xml:space="preserve">hal-01818799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of ellipticity in high-order harmonic generation driven by two linearly polarized fields</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical study of laser energy effects on density transition injection in laser wakefield acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Alves</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Massimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (4), </w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (3), pp.034005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.043857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/aaa336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818789v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the ELIMED prototype permanent magnet quadrupole system</w:t>
+                <w:t xml:space="preserve">Stable femtosecond X-rays with tunable polarization from a laser-driven accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Russo</w:t>
+                <w:t xml:space="preserve">Andreas Döpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Schillaci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Pommarel</w:t>
+                <w:t xml:space="preserve">Benoît Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Romano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Amato</w:t>
+                <w:t xml:space="preserve">Antoine Doche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/12/01/C01031⟩</w:t>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (11), pp.e17086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/lsa.2017.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515500v1</w:t>
+                <w:t xml:space="preserve">hal-01651114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron heating by intense short-pulse lasers propagating through near-critical plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stable multi-GeV electron accelerator driven by waveform-controlled PW laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyung Taek Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. B Pathak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ki Hong Pae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Debayle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Flacco</w:t>
+                <w:t xml:space="preserve">François Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/aa953f⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-09267-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717526v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable multi-GeV electron accelerator driven by waveform-controlled PW laser pulses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. B Pathak</w:t>
+                <w:t xml:space="preserve">Characterization of the ELIMED prototype permanent magnet quadrupole system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schillaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pommarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ki Hong Pae</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Sylla</w:t>
+                <w:t xml:space="preserve">A. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-09267-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (01), pp.C01031 - C01031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/12/01/C01031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599420v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of high pressures by short-pulse low-energy laser irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron heating by intense short-pulse lasers propagating through near-critical plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Jakubowska</w:t>
+                <w:t xml:space="preserve">Florian Mollica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Batani</w:t>
+                <w:t xml:space="preserve">Benjamin Vauzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Feugeas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Hulin</w:t>
+                <w:t xml:space="preserve">Y Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Flacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/119/35001⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (12), pp.123013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/aa953f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01717539v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical studies of density transition injection in laser wakefield acceleration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Massimo</w:t>
+                <w:t xml:space="preserve">Generation of high pressures by short-pulse low-energy laser irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jakubowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Batani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Feugeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a F Lifschitz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Forestier-Colleoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/aa717d⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (3), pp.35001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/119/35001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563728v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable femtosecond X-rays with tunable polarization from a laser-driven accelerator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+                <w:t xml:space="preserve">Numerical studies of density transition injection in laser wakefield acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Massimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a F Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6 (11), pp.e17086. </w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/lsa.2017.86⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/aa717d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651114v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An application of laser–plasma acceleration: towards a free-electron laser amplification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D printing of gas jet nozzles for laser-plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M E Couprie</w:t>
+                <w:t xml:space="preserve">Emilien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Labat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F Briquez</w:t>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/58/3/034020⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (3), pp.250 - 261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4958649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342476v1</w:t>
+                <w:t xml:space="preserve">hal-01347352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient laser production of energetic neutral beams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V Vauzour</w:t>
+                <w:t xml:space="preserve">An all-optical Compton source for single-exposure x-ray imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 58 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/58/3/034016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 58 (3), pp.034005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/58/3/034005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394676v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bremsstrahlung gamma-ray source based on stable ionization injection of electrons into a laser wakefield accelerator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Sylla</w:t>
+                <w:t xml:space="preserve">An application of laser–plasma acceleration: towards a free-electron laser amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M E Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Briquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.01.086⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/58/3/034020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349883v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating relativistic electrons with lasers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Energy boost in laser wakefield accelerators using sharp density transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/115/54001⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (5), pp.56702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4946018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01397546v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy boost in laser wakefield accelerators using sharp density transitions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manipulating relativistic electrons with lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4946018⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/115/54001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342480v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Experimental Study of Ion Acceleration by Interaction of an Ultra-Short Intense Laser with an Underdense Plasma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+                <w:t xml:space="preserve">Efficient laser production of energetic neutral beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mollica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Flacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Veltcheva</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Braenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Vauzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep31647⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/58/3/034016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394290v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing of gas jet nozzles for laser-plasma accelerators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+                <w:t xml:space="preserve">A bremsstrahlung gamma-ray source based on stable ionization injection of electrons into a laser wakefield accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4958649⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 830, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.01.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347352v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An all-optical Compton source for single-exposure x-ray imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Igor Andriyash</w:t>
+                <w:t xml:space="preserve">Detailed Experimental Study of Ion Acceleration by Interaction of an Ultra-Short Intense Laser with an Underdense Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kahaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Flacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Veltcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 58 (3), pp.034005. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.31647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/58/3/034005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep31647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263722v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Rephasing in a Laser-Wakefield Accelerator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+                <w:t xml:space="preserve">Towards enabling femtosecond helicity-dependent spectroscopy with high-harmonic sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Grittani</w:t>
+                <w:t xml:space="preserve">B. Vodungbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.155002⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220095v1</w:t>
+                <w:t xml:space="preserve">hal-01164378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of relativistic electron beam focusing by a laser-plasma lens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron Rephasing in a Laser-Wakefield Accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Grittani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms7860⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115, pp.155002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.155002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164362v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Single Shot Radiography Using an All-optical Compton Backscattering Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Nejdl</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NPHOTON.2015.225⟩</w:t>
+              <w:t xml:space="preserve">Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394716v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of magnetic field driven by relativistic electrons in a plasma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A spectral unaveraged algorithm for free electron laser simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Andriyash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lehe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphys3303⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 282, pp.Pages 397-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164365v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics of fully-loaded laser-plasma accelerators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Demonstration of relativistic electron beam focusing by a laser-plasma lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Döpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lehe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.18.061301⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175752v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplified short-wavelength light scattered by relativistic electrons in the laser-induced optical lattice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Depresseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. a. Andriyash</w:t>
+                <w:t xml:space="preserve">Eduardo Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. t. Tikhonchuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
+                <w:t xml:space="preserve">F. Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. D’humières</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Nejdl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.18.050704⟩</w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.817 - 821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NPHOTON.2015.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165317v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Shot Radiography Using an All-optical Compton Backscattering Source</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Persistence of magnetic field driven by relativistic electrons in a plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Flacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kahaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 77, pp.9-14. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (5), pp.409-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nphys3303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263736v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spectral unaveraged algorithm for free electron laser simulations</w:t>
+                <w:t xml:space="preserve">Amplified short-wavelength light scattered by relativistic electrons in the laser-induced optical lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.A. Andriyash</w:t>
+                <w:t xml:space="preserve">I. a. Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lehe</w:t>
+                <w:t xml:space="preserve">V. t. Tikhonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. D’humières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Balcou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.11.026⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (5), pp.050704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.18.050704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164381v1</w:t>
+                <w:t xml:space="preserve">hal-01165317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam manipulation for compact laser wakefield accelerator based free-electron lasers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
+                <w:t xml:space="preserve">Physics of fully-loaded laser-plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (2), pp.023028. </w:t>
+              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.061301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/17/2/023028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.18.061301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164366v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock assisted ionization injection in laser-plasma accelerators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Guillaume</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+                <w:t xml:space="preserve">A. Depresseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Hansson</w:t>
+                <w:t xml:space="preserve">E. Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nejdl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kozlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep16310⟩</w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.817-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234027v1</w:t>
+                <w:t xml:space="preserve">hal-04839991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Depresseux</w:t>
+                <w:t xml:space="preserve">Shock assisted ionization injection in laser-plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Oliva</w:t>
+                <w:t xml:space="preserve">E Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gautier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Kozlova</w:t>
+                <w:t xml:space="preserve">M Hansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.16310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep16310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839991v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial properties of odd and even low order harmonics generated in gas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+                <w:t xml:space="preserve">Beam manipulation for compact laser wakefield accelerator based free-electron lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Andreev</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Giannessi</w:t>
+                <w:t xml:space="preserve">C Benabderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep07786⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.023028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/17/2/023028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164374v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards enabling femtosecond helicity-dependent spectroscopy with high-harmonic sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Spatial properties of odd and even low order harmonics generated in gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andreev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vodungbo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Mahieu</w:t>
+                <w:t xml:space="preserve">L. Giannessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.6167. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.7786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms7167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep07786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164378v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-plasma lens for laser-wakefield accelerators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion acceleration in underdense plasmas by ultra-short laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lehe Remi</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kahaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Flacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Veltcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.17.121301⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (3), pp.033031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/16/3/033031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163713v1</w:t>
+                <w:t xml:space="preserve">hal-01163720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ultracompact X-ray source based on a laser-plasma undulator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a free electron laser based on laser plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lehe Remi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.234001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/47/23/234001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms5736⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01163724v1</w:t>
+                <w:t xml:space="preserve">hal-01163716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a free electron laser based on laser plasma accelerators</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An ultracompact X-ray source based on a laser-plasma undulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Andriyash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lehe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Rax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/47/23/234001⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.5:4736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163716v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion acceleration in underdense plasmas by ultra-short laser pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Laser-plasma lens for laser-wakefield accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lehe Remi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (3), pp.033031. </w:t>
+              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.121301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/16/3/033031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.17.121301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163720v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical processes at work in sub-30fs, PW laser pulse-driven plasma accelerators: Towards GeV electron acceleration experiments at CILEX facility</w:t>
               </w:r>
@@ -7569,51 +7569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.Y. Kalmykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.A. Shadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7676,90 +7676,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse dynamics of an intense electron bunch traveling through a pre-ionized plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lehe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Rax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7819,77 +7819,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular-Momentum Evolution in Laser-Plasma Accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lehe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8217,90 +8217,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing electron acceleration and x-ray emission in laser-plasma accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brijesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (6), pp.063101. </w:t>
@@ -8338,64 +8338,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Transverse Injection in Laser-Plasma Acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lehe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8732,103 +8732,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short Intense Laser Pulse Collapse in Near-Critical Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Flacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kahaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Veltcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (8), pp.085001. </w:t>
@@ -8860,1779 +8860,1779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical growth of emittance in simulations of laser-wakefield acceleration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Thaury</w:t>
+                <w:t xml:space="preserve">Spectral characterization of fully phase-matched high harmonics generated in a hollow waveguide for free-electron laser seeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ardana-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Trisorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.16.021301⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (7), pp.073040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/7/073040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163776v1</w:t>
+                <w:t xml:space="preserve">hal-01163769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of longitudinal and transverse self-injections in laser-plasma accelerators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Corde</w:t>
+                <w:t xml:space="preserve">Numerical growth of emittance in simulations of laser-wakefield acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lehe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms2528⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (2), pp.021301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.16.021301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164024v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral characterization of fully phase-matched high harmonics generated in a hollow waveguide for free-electron laser seeding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Observation of longitudinal and transverse self-injections in laser-plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (7), pp.073040. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/7/073040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163769v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Electron Temperature Scaling in Laser Interaction with Solids”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Thaury</w:t>
+                <w:t xml:space="preserve">Femtosecond x rays from laser-plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 111 (21), pp.219501. </w:t>
+              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85, pp.85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.219501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/RevModPhys.85.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163749v1</w:t>
+                <w:t xml:space="preserve">hal-01164031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond x rays from laser-plasma accelerators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+                <w:t xml:space="preserve">Comment on “Electron Temperature Scaling in Laser Interaction with Solids”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fitour</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 85, pp.85. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (21), pp.219501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/RevModPhys.85.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.219501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164031v1</w:t>
+                <w:t xml:space="preserve">hal-01163749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticorrelation between Ion Acceleration and Nonlinear Coherent Structures from Laser-Underdense Plasma Interaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+                <w:t xml:space="preserve">Tuning the electron energy by controlling the density perturbation position in laser plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brijesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 108 (11), pp.115003. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (6), pp.063104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.115003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4725421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164055v1</w:t>
+                <w:t xml:space="preserve">hal-01164046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical phase effects in electron wakefield acceleration using few-cycle laser pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Anticorrelation between Ion Acceleration and Nonlinear Coherent Structures from Laser-Underdense Plasma Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Flacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kahaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Veltcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (5), pp.053045. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (11), pp.115003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/5/053045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.115003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164040v1</w:t>
+                <w:t xml:space="preserve">hal-01164055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser plasma accelerators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All-optical Compton gamma-ray source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tafzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3695389⟩</w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.308-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphoton.2012.82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164054v1</w:t>
+                <w:t xml:space="preserve">hal-01164111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of polar magnetic field from single axis tomography of Faraday rotation in plasmas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 19 (10), pp.103107. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 19 (5), pp.055501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3695389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4759158⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01164033v1</w:t>
+                <w:t xml:space="preserve">hal-01164054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical Compton gamma-ray source</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Thaury</w:t>
+                <w:t xml:space="preserve">Reconstruction of polar magnetic field from single axis tomography of Faraday rotation in plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Flacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Rax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6, pp.308-311. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (10), pp.103107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nphoton.2012.82⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4759158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164111v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of measured with calculated dose distribution from a 120-MeV electron beam from a laser-plasma accelerator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical phase effects in electron wakefield acceleration using few-cycle laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1118/1.4719962⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (5), pp.053045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/5/053045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164094v1</w:t>
+                <w:t xml:space="preserve">hal-01164040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of very dense submillimetric gas jets for laser-plasma interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Veltcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kahaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Flacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 83 (3), pp.033507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3697859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-monoenergetic electron beams production in a sharp density transition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Lebrun</w:t>
+                <w:t xml:space="preserve">Comparison of measured with calculated dose distribution from a 120-MeV electron beam from a laser-plasma accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olle Lundh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rechatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben-Ismaïl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4752114⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (6), pp.3501-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.4719962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164035v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the electron energy by controlling the density perturbation position in laser plasma accelerators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Quasi-monoenergetic electron beams production in a sharp density transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fourmaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lassonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19 (6), pp.063104. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.111106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4725421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4752114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164046v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Betatron X-Ray Radiation from Tunable Optically Injected Electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Fitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10703,429 +10703,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the X-Ray Emission Region in a Laser-Plasma Accelerator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of gamma-ray beams produced by a laser-plasma accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben-Ismaïl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.215004. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 629 (1), pp.Pages 382-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.215004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.11.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166876v1</w:t>
+                <w:t xml:space="preserve">hal-01164328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single shot phase contrast imaging using laser-produced Betatron x-ray beams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping the X-Ray Emission Region in a Laser-Plasma Accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Lebrun</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.215004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.215004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.36.002426⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01164270v1</w:t>
+                <w:t xml:space="preserve">hal-01166876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few femtosecond, few kiloampere electron bunch produced by a laser-plasma accelerator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ben-Ismaïl</w:t>
+                <w:t xml:space="preserve">Single shot phase contrast imaging using laser-produced Betatron x-ray beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fourmaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lassonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7 (3), pp.219. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (13), pp. 2426-2428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NPHYS1872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.36.002426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803781v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “Scalings for radiation from plasma bubbles” [Phys. Plasmas 17, 056708 (2010)]</w:t>
               </w:r>
@@ -11209,186 +11191,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of gamma-ray beams produced by a laser-plasma accelerator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+                <w:t xml:space="preserve">Few femtosecond, few kiloampere electron bunch produced by a laser-plasma accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olle Lundh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rechatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ammoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben-Ismaïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.11.093⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (3), pp.219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NPHYS1872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164328v1</w:t>
+                <w:t xml:space="preserve">hal-00803781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact and high-quality gamma-ray source applied to 10 μm-range resolution radiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben-Ismaïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olle Lundh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Rechatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11459,12600 +11459,12600 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of laser prepulses on laser-induced proton generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Batani</w:t>
+                <w:t xml:space="preserve">Comparative study of laser ion acceleration with different contrast enhancement techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Flacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jafer</w:t>
+                <w:t xml:space="preserve">T. Ceccotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mina Veltcheva</w:t>
+                <w:t xml:space="preserve">H. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dezulian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olle Lundh</w:t>
+                <w:t xml:space="preserve">P. Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/4/045018⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 620 (1), pp.18-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.01.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498347v1</w:t>
+                <w:t xml:space="preserve">hal-00498483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton acceleration by moderately relativistic laser pulses interacting with solid density targets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gremillet</w:t>
+                <w:t xml:space="preserve">Dependence on pulse duration and foil thickness in high-contrast-laser proton acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Flacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lévy</w:t>
+                <w:t xml:space="preserve">Mina Veltcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Nuter</w:t>
+                <w:t xml:space="preserve">M. Carrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizio Antici</w:t>
+                <w:t xml:space="preserve">R. Nuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (4), pp.045017. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (3), pp.036405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/4/045017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.036405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498393v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-short electron beams based spatio-temporal radiation biology and radiotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
+                <w:t xml:space="preserve">Characterization of the beam loading effects in a laser plasma accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rechatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Gauduel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olle Lundh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research/Reviews in Mutation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 704 (1-3), pp.142-151. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (4), pp.045023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2010.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/4/045023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575219v1</w:t>
+                <w:t xml:space="preserve">hal-00498314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold injection for electron wakefield acceleration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of laser prepulses on laser-induced proton generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Batani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Veltcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Davoine</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Dezulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olle Lundh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12 (9), pp.095010. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/9/095010⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 12 (4), pp.045018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/4/045018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164334v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High energy radiation femtochemistry of water molecules: early electron-radical pairs processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Gauduel</w:t>
+                <w:t xml:space="preserve">Proton acceleration by moderately relativistic laser pulses interacting with solid density targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Glinec</w:t>
+                <w:t xml:space="preserve">Anna Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
+                <w:t xml:space="preserve">Rachel Nuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Burgy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrizio Antici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 60 (1), pp.121 - 135. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (4), pp.045017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-00152-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/4/045017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00575202v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring ultrashort high-energy electron-induced damage in human carcinoma cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra-short electron beams based spatio-temporal radiation biology and radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gauduel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cddis.2010.46⟩</w:t>
+              <w:t xml:space="preserve">Mutation Research/Reviews in Mutation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 704 (1-3), pp.142-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2010.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575208v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ions acceleration with high power lasers: Physics and applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Turchetti</w:t>
+                <w:t xml:space="preserve">Cold injection for electron wakefield acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Giovannozzi</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.01.046⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (9), pp.095010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/9/095010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01164341v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the beam loading effects in a laser plasma accelerator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High energy radiation femtochemistry of water molecules: early electron-radical pairs processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gauduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/4/045023⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60 (1), pp.121 - 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-00152-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498314v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence on pulse duration and foil thickness in high-contrast-laser proton acceleration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mina Veltcheva</w:t>
+                <w:t xml:space="preserve">Exploring ultrashort high-energy electron-induced damage in human carcinoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Carrié</w:t>
+                <w:t xml:space="preserve">N.O. Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Nuter</w:t>
+                <w:t xml:space="preserve">Pierre Vaigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.036405⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cddis.2010.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498364v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of laser ion acceleration with different contrast enhancement techniques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ions acceleration with high power lasers: Physics and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Monot</w:t>
+                <w:t xml:space="preserve">Giorgio Turchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Martin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Giovannozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 620 (1), pp.18-22. </w:t>
+              <w:t xml:space="preserve">, 2010, 620 (1), pp.Pages v. </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.01.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.01.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498483v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct evidence of gas-induced laser beam smoothing in the interaction with thin foils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principles of laser–plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Benocci</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Mora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3056396⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (2-3), pp.106-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00501826v1</w:t>
+                <w:t xml:space="preserve">hal-00498531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Optical Injection Producing Monoenergetic, Multi-GeV Electron Bunches</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Smoothing of laser energy deposition by gas jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Batani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dezulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Redaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.065001⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 175 (1), pp.65-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2009-01119-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498553v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment planning for laser-accelerated very-high energy electrons</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+                <w:t xml:space="preserve">Observation of Beam Loading in a Laser-Plasma Accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rechatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben-Ismaïl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/54/11/003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (19), pp.194804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.194804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00576908v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics of colliding laser pulses in underdense plasmas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ben-Ismaïl</w:t>
+                <w:t xml:space="preserve">Fast electron energy deposition in aluminium foils: Resistive vs. drag heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tikhonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaeku Lim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Davoine</w:t>
+                <w:t xml:space="preserve">Mauro Manclossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10 (2-3), pp.148-158. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 175 (1), pp.71-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2009-01120-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00498525v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast electron energy deposition in aluminium foils: Resistive vs. drag heating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mauro Manclossi</w:t>
+                <w:t xml:space="preserve">Laser-driven accelerators by colliding pulses injection: A review of simulation and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rechatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben-Ismaïl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2009-01120-9⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (5), pp.056703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3079486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964914v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the Phase-Space Volume of Injected Electrons in a Laser-Plasma Accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rechatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben-Ismaïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Fitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 102 (16), pp.164801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.164801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-driven accelerators by colliding pulses injection: A review of simulation and experimental results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physics of colliding laser pulses in underdense plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rechatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben-Ismaïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Lim</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaeku Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3079486⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (2-3), pp.148-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498557v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser wakefield plasma accelerators</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct evidence of gas-induced laser beam smoothing in the interaction with thin foils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Batani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dezulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Redaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lpor.200810062⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (1), pp.012703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3056396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498498v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-monoenergetic electron beams produced by colliding cross-polarized laser pulses in underdense plasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+                <w:t xml:space="preserve">Cold Optical Injection Producing Monoenergetic, Multi-GeV Electron Bunches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rechatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/11/1/013011⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (6), pp.065001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.065001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00501486v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of subpicosecond laser pulse duration on proton acceleration</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Treatment planning for laser-accelerated very-high energy electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Szymanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Oelfke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rechatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (11), pp.3315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/54/11/003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3138742⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00498512v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothing of laser energy deposition by gas jets</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser wakefield plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Canova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karl Krushelnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 175 (1), pp.65-70. </w:t>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (1), pp.42 - 52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2009-01119-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lpor.200810062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964913v1</w:t>
+                <w:t xml:space="preserve">hal-00498498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Beam Loading in a Laser-Plasma Accelerator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+                <w:t xml:space="preserve">Quasi-monoenergetic electron beams produced by colliding cross-polarized laser pulses in underdense plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rechatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Lim</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.194804⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (1), pp.013011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/11/1/013011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498458v1</w:t>
+                <w:t xml:space="preserve">hal-00501486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles of laser–plasma accelerators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of subpicosecond laser pulse duration on proton acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Carrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Flacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.03.008⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (5), pp.053105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3138742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00498531v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current advances in smoothing of laser intensity profile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Lucchini</w:t>
+                <w:t xml:space="preserve">Principles and applications of compact laser–plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gauduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Effects and Defects in Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10420150701777561⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.447 - 453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00501726v1</w:t>
+                <w:t xml:space="preserve">hal-00502013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a controlled plasma expansion in vacuum for laser driven ion acceleration</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Current advances in smoothing of laser intensity profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Batani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dezulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Redaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Effects and Defects in Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 163 (4 - 6), pp.307 - 315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10420150701777561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3021316⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00501508v1</w:t>
+                <w:t xml:space="preserve">hal-00501726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrashort relativistic electron bunches and spatio-temporal radiation biology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+                <w:t xml:space="preserve">Femtoradical events in aqueous molecular environments: the tenuous borderline between direct and indirect radiation damages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Faure</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101 (1), pp.012004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/101/1/012004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.793733⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00575561v1</w:t>
+                <w:t xml:space="preserve">hal-00575544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of quasimonoenergetic electron beams produced by colliding pulse wakefield acceleration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Lefebvre</w:t>
+                <w:t xml:space="preserve">Ultrashort relativistic electron bunches and spatio-temporal radiation biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7080, pp.708002/1-708002/14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.793733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3008051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00501638v1</w:t>
+                <w:t xml:space="preserve">hal-00575561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast electron transport and induced heating in aluminium foils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Tikhonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Manclossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112 (2), pp.022088. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/112/2/022088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtoradical events in aqueous molecular environments: the tenuous borderline between direct and indirect radiation damages</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of a controlled plasma expansion in vacuum for laser driven ion acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Flacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guemnie-Tafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Veltcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Batani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104 (10), pp.103304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3021316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/101/1/012004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00575544v1</w:t>
+                <w:t xml:space="preserve">hal-00501508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle-in-Cell modelling of laser–plasma interaction using Fourier decomposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Simulation of quasimonoenergetic electron beams produced by colliding pulse wakefield acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rechatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clément Rechatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.11.017⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (11), pp.113102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3008051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00576913v1</w:t>
+                <w:t xml:space="preserve">hal-00501638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics of laser-produced plasma corona measured by optical interferometry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High flux of relativistic electrons produced in femtosecond laser-thin foil target interactions: characterization with nuclear techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Vinci</w:t>
+                <w:t xml:space="preserve">M. Gerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benuzzi-Mounaix</w:t>
+                <w:t xml:space="preserve">F. Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Aléonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/50/10/105013⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79, pp.023504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2840017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00501817v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00260212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-induced smoothing of laser beams studied by interaction with thin foils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Lucchini</w:t>
+                <w:t xml:space="preserve">Experiments and Simulations of the Colliding Pulse Injection of Electrons in Plasma Wakefields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rechatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/50/11/115007⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (4), pp.1751-1759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2008.927430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00501620v1</w:t>
+                <w:t xml:space="preserve">hal-00501848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments and Simulations of the Colliding Pulse Injection of Electrons in Plasma Wakefields</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erik Lefebvre</w:t>
+                <w:t xml:space="preserve">Coronal hydrodynamics of laser-produced plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aliverdiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Batani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dezulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benuzzi-Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2008.927430⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (4), pp.046404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.046404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00501848v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coronal hydrodynamics of laser-produced plasmas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Benuzzi-Mounaix</w:t>
+                <w:t xml:space="preserve">Particle-in-Cell modelling of laser–plasma interaction using Fourier decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rechatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.046404⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 228 (5), pp.1803-1814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00501503v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High flux of relativistic electrons produced in femtosecond laser-thin foil target interactions: characterization with nuclear techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Malka</w:t>
+                <w:t xml:space="preserve">Gas-induced smoothing of laser beams studied by interaction with thin foils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Batani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dezulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Redaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (11), pp.115007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/50/11/115007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2840017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00260212v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of betatron oscillations in a laser-plasma electron accelerator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Fonseca R</w:t>
+                <w:t xml:space="preserve">Hydrodynamics of laser-produced plasma corona measured by optical interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aliverdiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Batani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dezulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benuzzi-Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/81/64001⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (10), pp.105013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/50/10/105013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502027v1</w:t>
+                <w:t xml:space="preserve">hal-00501817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a preplasma on electron heating and proton acceleration in ultraintense laser-foil interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gremillet</w:t>
+                <w:t xml:space="preserve">Direct observation of betatron oscillations in a laser-plasma electron accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Combis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Lefebvre</w:t>
+                <w:t xml:space="preserve">A. Fonseca R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3028274⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 81 (6), pp.64001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/81/64001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00501644v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles and applications of compact laser–plasma accelerators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erik Lefebvre</w:t>
+                <w:t xml:space="preserve">Influence of a preplasma on electron heating and proton acceleration in ultraintense laser-foil interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Combis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rousse</w:t>
+                <w:t xml:space="preserve">Mathieu Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4, pp.447 - 453. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104 (10), pp.103307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nphys966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3028274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502013v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeV MONOENERGETIC ELECTRON BEAM WITH LASER PLASMA ACCELERATOR</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recent experiments on the hydrodynamics of laser-produced plasmas conducted at the PALS laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Batani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dezulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Redaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Stabile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0217979207042057⟩</w:t>
+              <w:t xml:space="preserve">Laser and Particle Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25, pp.127-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0263034607070164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502047v1</w:t>
+                <w:t xml:space="preserve">hal-00502198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma wake inhibition at the collision of two laser pulses in an underdense plasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Rechatin</w:t>
+                <w:t xml:space="preserve">GeV MONOENERGETIC ELECTRON BEAM WITH LASER PLASMA ACCELERATOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Lefebvre</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (3-4), pp.277-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0217979207042057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2741387⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00502152v1</w:t>
+                <w:t xml:space="preserve">hal-00502047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Fine Structures in Laser-Driven Electron Beams Using Coherent Transition Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Glinec</w:t>
+                <w:t xml:space="preserve">Plasma wake inhibition at the collision of two laser pulses in an underdense plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rechatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Pukhov</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.194801⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (6), pp.060702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2741387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502146v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of latent tracks for MeV protons in CR-39</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of Fine Structures in Laser-Driven Electron Beams Using Coherent Transition Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Norlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kar</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Pukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2433744⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (19), pp.194801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.194801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502160v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling and applications of laser-accelerated ion beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Lefebvre</w:t>
+                <w:t xml:space="preserve">Analysis of latent tracks for MeV protons in CR-39</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borghesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Romagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. d'Humières</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anatoly V. Zayats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2007.02.052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101 (4), pp.044510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2433744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00503223v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time probing of radical events with sulphide molecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Glinec</w:t>
+                <w:t xml:space="preserve">Numerical modeling and applications of laser-accelerated ion beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. d'Humières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Fritzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 177 (1-2), pp.60-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2007.02.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575792v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time probing of radical events with sulfide molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6449, pp.64490E. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.698335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled electron injection in a laser-plasma accelerator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time probing of radical events with sulphide molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gauduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6449, pp.E1-E12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/49/12B/S36⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00502126v1</w:t>
+                <w:t xml:space="preserve">hal-00575792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compton scattering x-ray sources driven by laser wakefield acceleration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+                <w:t xml:space="preserve">Controlled electron injection in a laser-plasma accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rechatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Norlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Burgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tafzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.10.011301⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 49 (12B), pp.B395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/49/12B/S36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502223v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent experiments on the hydrodynamics of laser-produced plasmas conducted at the PALS laboratory</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Benocci</w:t>
+                <w:t xml:space="preserve">Compton scattering x-ray sources driven by laser wakefield acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.V. Hartemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Stabile</w:t>
+                <w:t xml:space="preserve">W. J. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Particle Beams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 25, pp.127-141. </w:t>
+              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10, pp.011301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0263034607070164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.10.011301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502198v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposed scheme for compact GeV laser plasma accelerator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+                <w:t xml:space="preserve">Study of Ultraintense Laser-Produced Fast-Electron Propagation and Filamentation in Insulator and Metal Foil Targets by Optical Emission Diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manclossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Batani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Particle Beams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 24 (2), pp.255-259. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96 (12), pp.125002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S026303460606037X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.125002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502725v1</w:t>
+                <w:t xml:space="preserve">hal-00502347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute calibration for a broad range single shot electron spectrometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
+                <w:t xml:space="preserve">Staged concept of laser-plasma acceleration toward multi-GeV electron beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2360988⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (9), pp.091301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.9.091301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502322v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of intense laser-produced electron beams in matter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId491" w:history="1">
+                <w:t xml:space="preserve">Production of energetic proton beams with lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Manclossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Faure</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guemnie-Tafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/48/12B/S20⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 77 (3), pp.03B302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2170031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00502253v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrashort laser pulses and ultrashort electron bunches generated in relativistic laser-plasma interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Glinec</w:t>
+                <w:t xml:space="preserve">Measurements of plasma-wave generation using a short-pulse high-intensity laser beat wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Walton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Najmudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Gallot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.S. Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Kingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 13 (5), pp.056706. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2180727⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 13 (1), pp.013103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2160517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502352v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High quality electron beam produced by laser: A new tool for science</w:t>
+                <w:t xml:space="preserve">Electron and Proton Beams Produced by Ultrashort Laser Pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glinec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006135010⟩</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 694, pp.81-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-30272-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00568830v1</w:t>
+                <w:t xml:space="preserve">hal-00516701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled injection and acceleration of electrons in plasma wakefields by colliding laser pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser-plasma accelerator: status and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature05393⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions. Series A, Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 364 (1840), pp.601-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2005.1725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00502237v1</w:t>
+                <w:t xml:space="preserve">hal-00502775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Imaging of Materials: Exploring the Gap of Space and Time</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
+                <w:t xml:space="preserve">Multi-MeV laser-produced particle sources: Characterization by activation techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan W. Reed</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.M. Aleonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/mrs2006.158⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 133, pp.1139-1141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006133232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00577060v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00101713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiotherapy with laser-plasma accelerators: Monte Carlo simulation of dose deposited by an experimental quasimonoenergetic electron beam</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Szymanowski</w:t>
+                <w:t xml:space="preserve">Laser-driven proton scaling laws and new paths towards energy increase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. d'Humières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borghesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2 (1), pp.48-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00569539v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-top laser-plasma acceleration as an electron radiography source</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposed scheme for compact GeV laser plasma accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser and Particle Beams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 24 (01), pp.185-190. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 24 (2), pp.255-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S026303460606037X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0263034606050373⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508264v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of gas jet targets for laser plasma interaction physics with nanosecond laser pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast Imaging of Materials: Exploring the Gap of Space and Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne E. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan W. Reed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006133057⟩</w:t>
+              <w:t xml:space="preserve">MRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (08), pp.614-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/mrs2006.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502846v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wakefield acceleration of low energy electron bunches in the weakly nonlinear regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+                <w:t xml:space="preserve">Absolute calibration for a broad range single shot electron spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Glinec</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guemnie-Tafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.01.012⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 77 (10), pp.103301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2360988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00502470v1</w:t>
+                <w:t xml:space="preserve">hal-00502322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a compact GeV laser plasma accelerator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+                <w:t xml:space="preserve">Transport of intense laser-produced electron beams in matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Batani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manclossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tikhonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.01.039⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 48 (12B), pp.B211-B220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/48/12B/S20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00502468v1</w:t>
+                <w:t xml:space="preserve">hal-00502253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of isotope production for positron emission tomography with laser-accelerated ions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sven Fritzler</w:t>
+                <w:t xml:space="preserve">Ultrashort laser pulses and ultrashort electron bunches generated in relativistic laser-plasma interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (5), pp.056706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2180727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2362908⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00576965v1</w:t>
+                <w:t xml:space="preserve">hal-00502352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ultraintense laser produced fast electron propagation in insulators vs. conductors by optical emission diagnostics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlled injection and acceleration of electrons in plasma wakefields by colliding laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Batani</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rechatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Norlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 444, pp.737-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature05393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006133102⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00502336v1</w:t>
+                <w:t xml:space="preserve">hal-00502237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of plasma-wave generation using a short-pulse high-intensity laser beat wave</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High quality electron beam produced by laser: A new tool for science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2160517⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 135, pp.67-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006135010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502495v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of energetic proton beams with lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiotherapy with laser-plasma accelerators: Monte Carlo simulation of dose deposited by an experimental quasimonoenergetic electron beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Guemnie-Tafo</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Szymanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (1), pp.155-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502478v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Ultraintense Laser-Produced Fast-Electron Propagation and Filamentation in Insulator and Metal Foil Targets by Optical Emission Diagnostics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Debayle</w:t>
+                <w:t xml:space="preserve">Table-top laser-plasma acceleration as an electron radiography source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P.D Mangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.R. Walton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Najmudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Dangor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Krushelnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 96 (12), pp.125002. </w:t>
+              <w:t xml:space="preserve">Laser and Particle Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (01), pp.185-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.125002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0263034606050373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502347v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staged concept of laser-plasma acceleration toward multi-GeV electron beams</w:t>
+                <w:t xml:space="preserve">On the use of gas jet targets for laser plasma interaction physics with nanosecond laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 133, pp.289-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006133057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.9.091301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00502301v1</w:t>
+                <w:t xml:space="preserve">hal-00502846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-driven proton scaling laws and new paths towards energy increase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wakefield acceleration of low energy electron bunches in the weakly nonlinear regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2 (1), pp.48-54. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 561 (2), pp.314-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nphys199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502703v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-MeV laser-produced particle sources: Characterization by activation techniques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a compact GeV laser plasma accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 561 (2), pp.310-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.01.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006133232⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00101713v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-plasma accelerator: status and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of isotope production for positron emission tomography with laser-accelerated ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel d'Humières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Fritzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions. Series A, Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 364 (1840), pp.601-610. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 100 (11), pp.113308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2005.1725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2362908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00502775v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron and Proton Beams Produced by Ultrashort Laser Pulses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
+                <w:t xml:space="preserve">Characterization of ultraintense laser produced fast electron propagation in insulators vs. conductors by optical emission diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manclossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guenmie-Tafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Batani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 694, pp.81-90. </w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 133, pp.499-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-30272-7_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006133102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516701v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoenergetic electron beam optimization in the bubble regime</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultraintense Laser-Produced Fast-Electron Propagation in Gas Jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Batani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manclossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Amiranoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1869498⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (5), pp.055004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.055004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508725v1</w:t>
+                <w:t xml:space="preserve">hal-00508728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-plasma accelerators: a new tool for science and for society</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proton beam generation by ultra-high intensity laser-solid interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manclossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guemnie-Tafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Batani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/47/12B/S34⟩</w:t>
+              <w:t xml:space="preserve">Radiation Effects and Defects in Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 160 (10-12), pp.631 - 637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10420150500493139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00508744v1</w:t>
+                <w:t xml:space="preserve">hal-00508284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of forward scattered spectra from intense laser interactions in the forced laser wake-field regime</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.E. Dangor</w:t>
+                <w:t xml:space="preserve">Plasma Ion Evolution in the Wake of a High-Intensity Ultrashort Laser Pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borghesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. V. Bulanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zh. Esirkepov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (19), pp.195003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.195003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/48/1/003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00502514v1</w:t>
+                <w:t xml:space="preserve">hal-00508616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeV Wakefield acceleration of low energy electron bunches using Petawatt lasers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Faure</w:t>
+                <w:t xml:space="preserve">Laser based synchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 12 (9), pp.093104. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 12 (2), pp.023101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1842755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2010347⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00508270v1</w:t>
+                <w:t xml:space="preserve">hal-00574165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of proton imaging measurements of laser-induced plasmas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Borghesi</w:t>
+                <w:t xml:space="preserve">High-Resolution γ-Ray Radiography Produced by a Laser-Plasma Driven Electron Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Gauthier</w:t>
+                <w:t xml:space="preserve">L.Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Löwenbrück</w:t>
+                <w:t xml:space="preserve">S. Darbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison C. Mackinnon</w:t>
+                <w:t xml:space="preserve">T. Hosokai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 80 (7), pp.905-913. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (2), pp.025003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-005-1800-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.025003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00508721v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Ion Evolution in the Wake of a High-Intensity Ultrashort Laser Pulse</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proton acceleration mechanisms in high-intensity laser interaction with thin foils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel d'Humières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.195003⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (6), pp.062704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1927097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508616v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser based synchrotron radiation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
+                <w:t xml:space="preserve">Monoenergetic electron beam optimization in the bubble regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 12 (2), pp.023101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1842755⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 12 (5), pp.056702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1869498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574165v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton acceleration mechanisms in high-intensity laser interaction with thin foils</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser-plasma accelerators: a new tool for science and for society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1927097⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 47 (12B), pp.B481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/47/12B/S34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00569987v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution γ-Ray Radiography Produced by a Laser-Plasma Driven Electron Source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Hosokai</w:t>
+                <w:t xml:space="preserve">Measurements of forward scattered spectra from intense laser interactions in the forced laser wake-field regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Walton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P.D Mangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Najmudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Krushelnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Dangor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.025003⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48 (1), pp.29-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/48/1/003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508751v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical shadowgraphy and proton imaging as diagnostics tools for fast electron propagation in ultrahigh-intensity laser-matter interaction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GeV Wakefield acceleration of low energy electron bunches using Petawatt lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Effects and Defects in Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10420150500492941⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (9), pp.093104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2010347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508687v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Laser-Pulse Shortening in Nonlinear Plasma Waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
+                <w:t xml:space="preserve">Quantitative analysis of proton imaging measurements of laser-induced plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Repsilber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borghesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Löwenbrück</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison C. Mackinnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.205003⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 80 (7), pp.905-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-005-1800-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507934v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sources de particules ultra-brèves: des développements innovants pour la chimie et les domaines transdisciplinaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of Laser-Pulse Shortening in Nonlinear Plasma Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95 (20), pp.205003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.205003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508612v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of quasi-monoenergetic electron beams using ultrashort and ultraintense laser pulses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Pukhov</w:t>
+                <w:t xml:space="preserve">Optical shadowgraphy and proton imaging as diagnostics tools for fast electron propagation in ultrahigh-intensity laser-matter interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manclossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Batani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kiselev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Gordienko</w:t>
+                <w:t xml:space="preserve">D. Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Amiranoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Particle Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S026303460505027⟩</w:t>
+              <w:t xml:space="preserve">Radiation Effects and Defects in Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 160 (10 - 12), pp.575 - 585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10420150500492941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00570003v1</w:t>
+                <w:t xml:space="preserve">hal-00508687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton beam generation by ultra-high intensity laser-solid interaction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les sources de particules ultra-brèves: des développements innovants pour la chimie et les domaines transdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gauduel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Effects and Defects in Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.18-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508284v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraintense Laser-Produced Fast-Electron Propagation in Gas Jets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Amiranoff</w:t>
+                <w:t xml:space="preserve">Generation of quasi-monoenergetic electron beams using ultrashort and ultraintense laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kiselev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gordienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 94 (5), pp.055004. </w:t>
+              <w:t xml:space="preserve">Laser and Particle Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 23 (02), pp.161-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.055004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S026303460505027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508728v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Beam Production with an Ultra Short and Intense Laser Pulse: A New Tool for Scientists</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emittance Measurements of a Laser-Wakefield-Accelerated Electron Beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S.P.D Mangles</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Dangor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 2004 (T107), pp.141. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92 (16), pp.165006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1238/Physica.Topical.107a00141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.165006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00570398v1</w:t>
+                <w:t xml:space="preserve">hal-00508778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of elementary radical events: low- and high-energy radiation femtochemistry in solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of Laser Driven Supercritical Radiative Shock Precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beata Brozek-Pluska</w:t>
+                <w:t xml:space="preserve">C. Stéhlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gliger</w:t>
+                <w:t xml:space="preserve">M. Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeslem Hallou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. -P. Chièze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benuzzi-Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 72 (2-3), pp.149-157. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92 (22), pp.225001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2004.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.225001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00508757v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of laser–plasma interaction on hydrodynamic scales: Physics development and comparison with experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+                <w:t xml:space="preserve">G. Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Riazuelo</w:t>
+                <w:t xml:space="preserve">P. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Michel</w:t>
+                <w:t xml:space="preserve">R. Loubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId704" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Walraet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser and Particle Beams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 22 (2), pp.189-195. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0263034604222157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0263034604222157⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00570433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A laser–plasma accelerator producing monoenergetic electron beams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Gordienko</w:t>
+                <w:t xml:space="preserve">Production of a keV X-Ray Beam from Synchrotron Radiation in Relativistic Laser-Plasma Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature02963⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93 (13), pp.135005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.135005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00508775v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of a keV X-Ray Beam from Synchrotron Radiation in Relativistic Laser-Plasma Interaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Lefebvre</w:t>
+                <w:t xml:space="preserve">A laser–plasma accelerator producing monoenergetic electron beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kiselev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gordienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.135005⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 431, pp.541-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature02963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517081v1</w:t>
+                <w:t xml:space="preserve">hal-00508775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practicability of protontherapy using compact laser systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct observation of elementary radical events: low- and high-energy radiation femtochemistry in solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Brozek-Pluska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Hallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gauduel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 72 (2-3), pp.149-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2004.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1118/1.1747751⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00575113v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond relativistic electron beam triggered early bioradical events</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId547" w:history="1">
+                <w:t xml:space="preserve">Electron Beam Production with an Ultra Short and Intense Laser Pulse: A New Tool for Scientists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Fritzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Krushelnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P.D Mangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 5463, pp.86. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2004 (T107), pp.141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.545408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1238/Physica.Topical.107a00141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575811v1</w:t>
+                <w:t xml:space="preserve">hal-00570398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new and exciting optically induced electron source: Extreme acceleration gradients beyond 1 TV/m</w:t>
+                <w:t xml:space="preserve">Practicability of protontherapy using compact laser systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Fritzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chambaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Antonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europhysics News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (6), pp.1587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.1747751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epn:2004203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00521544v1</w:t>
+                <w:t xml:space="preserve">hal-00575113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron and proton beams produced by ultra short laser pulses in the relativistic regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femtosecond relativistic electron beam triggered early bioradical events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gauduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Fritzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Hallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Fritzler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Particle Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0263034604040042⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5463, pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.545408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00570313v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emittance Measurements of a Laser-Wakefield-Accelerated Electron Beam</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new and exciting optically induced electron source: Extreme acceleration gradients beyond 1 TV/m</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.165006⟩</w:t>
+              <w:t xml:space="preserve">Europhysics News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35 (2), pp.43-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epn:2004203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508778v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Laser Driven Supercritical Radiative Shock Precursors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron and proton beams produced by ultra short laser pulses in the relativistic regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritzler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser and Particle Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22 (04), pp.399-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0263034604040042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.225001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00508786v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of high intensity laser propagation instabilities on channel formation in underdense plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Najmudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Krushelnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tatarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24129,103 +24129,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-modulated wakefield and forced laser wakefield acceleration of electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Najmudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Krushelnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. L. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.P.D Mangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Walton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 10 (5), pp.2071. </w:t>
@@ -24257,985 +24257,985 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polychromatic x-ray production in helium from a femtosecond high-intensity laser system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Ultrashort electron bunches generated with high-intensity lasers: Applications to injectors and x-ray sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.20.000221⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 83 (19), pp.3888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1626016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521140v1</w:t>
+                <w:t xml:space="preserve">hal-00517164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extra ion feature of Thomson scattered light in the interaction of a 600 ps laser with helium gas jet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Amiranoff</w:t>
+                <w:t xml:space="preserve">Polychromatic x-ray production in helium from a femtosecond high-intensity laser system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Notebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pittman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1535417⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 20 (1), pp.221-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.20.000221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00570627v1</w:t>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Spatiotemporal Laser-Beam Smoothing in Gas-Jet Plasmas</w:t>
+                <w:t xml:space="preserve">Extra ion feature of Thomson scattered light in the interaction of a 600 ps laser with helium gas jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E. de Wispelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stefan Hüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Amiranoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.075002⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (2), pp.495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1535417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518894v1</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron and photon production from relativistic laser–plasma interactions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced Spatiotemporal Laser-Beam Smoothing in Gas-Jet Plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.-M. Aleonard</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. T. Tikhonchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0029-5515/43/7/317⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90 (7), pp.075002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.075002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00570540v1</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrashort electron bunches generated with high-intensity lasers: Applications to injectors and x-ray sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId622" w:history="1">
+                <w:t xml:space="preserve">Electron and photon production from relativistic laser–plasma interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fritzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-M. Aleonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 43 (7), pp.629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0029-5515/43/7/317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1626016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00517164v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectra of Laser Irradiated Xenon and Krypton in the Wavelength Range 0.5–1.0 nm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proton beams generated with high-intensity lasers: Applications to medical isotope production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Nagels</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Bachelier</w:t>
+                <w:t xml:space="preserve">G. Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1238/Physica.Regular.068a00233⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 83 (15), pp.3039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1616661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00570481v1</w:t>
+                <w:t xml:space="preserve">hal-00517158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton beams generated with high-intensity lasers: Applications to medical isotope production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Fritzler</w:t>
+                <w:t xml:space="preserve">Spectra of Laser Irradiated Xenon and Krypton in the Wavelength Range 0.5–1.0 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nagels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chenais-Popovics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Burgy</w:t>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68 (4), pp.233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1238/Physica.Regular.068a00233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1616661⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00517158v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d'électrons relativistes par interaction laser-plasma et application à la génération d'impulsions femtosecondes d'X dans le domaine du keV</w:t>
               </w:r>
@@ -25260,51 +25260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fritzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25355,64 +25355,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The production of high-energy electrons from the interaction of an intense laser pulse with an underdense plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Najmudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Krushelnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. L. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25489,90 +25489,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-Ray Radiation from Nonlinear Thomson Scattering of an Intense Femtosecond Laser on Relativistic Electrons in a Helium Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pittman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25623,90 +25623,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relativistic electron generation in interactions of a 30 TW laser pulse with a thin foil target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Aleonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F. Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Harston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25882,77 +25882,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-High-Intensity Laser Propagation Through Underdense Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Najmudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tatarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Krushelnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. L. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26059,51 +26059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Amiranoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 9 (3), pp.756. </w:t>
@@ -26167,51 +26167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chenais-Popovics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26288,90 +26288,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A laser experiment for studying radiative shocks in astrophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Batani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser and Particle Beams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 20 (2), pp.263-268. </w:t>
@@ -26409,103 +26409,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-amplitude plasma wave generation with a high-intensity short-pulse beat wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Walton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Najmudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Kingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 27 (24), pp.2203-2205. </w:t>
@@ -26543,103 +26543,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Heating and Thermonuclear Neutron Production from High-Intensity Subpicosecond Laser Pulses Interacting with Underdense Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fritzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Najmudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Krushelnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 89 (16), pp.165004. </w:t>
@@ -26690,90 +26690,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Acceleration by a Wake Field Forced by an Intense Ultrashort Laser Pulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fritzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-M. Aleonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 298 (5598), pp.1596 - 1600. </w:t>
@@ -26895,667 +26895,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Raman instabilities using chirped laser pulses</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId594" w:history="1">
+                <w:t xml:space="preserve">Observation of a Hot High-Current Electron Beam from a Self-Modulated Laser Wakefield Accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. K. Santala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Najmudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. L. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tatarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Krushelnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.63.065401⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 86 (7), pp.1227-1230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.1227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00519019v1</w:t>
+                <w:t xml:space="preserve">hal-00520553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of electron beams produced by ultrashort (30 fs) laser pulses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
+                <w:t xml:space="preserve">Measurements of the Inverse Faraday Effect from Relativistic Laser Interactions with an Underdense Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Najmudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tatarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. L. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 87 (21), pp.215004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.215004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1374584⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00572578v1</w:t>
+                <w:t xml:space="preserve">hal-00520546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the Inverse Faraday Effect from Relativistic Laser Interactions with an Underdense Plasma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propagation of a randomized 600-ps laser beam in a helium gas jet over long scale lengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Amiranoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64 (2), pp.026404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.64.026404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.215004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00520546v1</w:t>
+                <w:t xml:space="preserve">hal-00520536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a Hot High-Current Electron Beam from a Self-Modulated Laser Wakefield Accelerator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId594" w:history="1">
+                <w:t xml:space="preserve">Dynamics of Raman instabilities using chirped laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Amiranoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Najmudin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Krushelnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 86 (7), pp.1227-1230. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 63 (6), pp.065401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.1227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.63.065401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520553v1</w:t>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of a randomized 600-ps laser beam in a helium gas jet over long scale lengths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of electron beams produced by ultrashort (30 fs) laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Amiranoff</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 64 (2), pp.026404. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 8 (6), pp.2605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.64.026404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1374584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520536v1</w:t>
+                <w:t xml:space="preserve">hal-00572578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of plasmas produced by laser–gas jet interaction</w:t>
               </w:r>
@@ -27567,51 +27567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Amiranoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 8 (7), pp.3467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27730,727 +27730,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of ultraintense laser pulses with an underdense, preformed plasma channel</w:t>
+                <w:t xml:space="preserve">Strong self-focusing in quasi-stationary laser plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Renard-Le Galloudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Amiranoff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/27.893292⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 7 (10), pp.4259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1290594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165271v1</w:t>
+                <w:t xml:space="preserve">hal-01165264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of the effect of heat flux on Thomson scattering off ion acoustic waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId677" w:history="1">
+                <w:t xml:space="preserve">Interaction of an ultra-intense laser pulse with a nonuniform preformed plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-R. Marquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Amiranoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId833" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Modena</w:t>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.61.1949⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 7 (7), pp.3009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.874153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165266v1</w:t>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of peak laser intensity from high-energy ion measurements during intense laser interactions with underdense plasmas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.I.K. Santala</w:t>
+                <w:t xml:space="preserve">Interaction of ultraintense laser pulses with an underdense, preformed plasma channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Amiranoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Particle Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0263034600184034⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 28 (4), pp.1078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/27.893292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165313v1</w:t>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong self-focusing in quasi-stationary laser plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
+                <w:t xml:space="preserve">Diagnosis of peak laser intensity from high-energy ion measurements during intense laser interactions with underdense plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Krushelnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Najmudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salvati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Renard-Le Galloudec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Amiranoff</w:t>
+                <w:t xml:space="preserve">M.I.K. Santala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1290594⟩</w:t>
+              <w:t xml:space="preserve">Laser and Particle Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 18 (4), pp.595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0263034600184034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165264v1</w:t>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of an ultra-intense laser pulse with a nonuniform preformed plasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Faure</w:t>
+                <w:t xml:space="preserve">Experimental evidence of the effect of heat flux on Thomson scattering off ion acoustic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Amiranoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Baton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-R. Marquès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Courtois</w:t>
+                <w:t xml:space="preserve">A. Modena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 7 (7), pp.3009. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 61 (2), pp.1949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.874153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.61.1949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165311v1</w:t>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrahigh-intensity laser-produced plasmas as a compact heavy ion injection source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Krushelnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.L. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28592,51 +28592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Geindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Najmudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 71 (6), pp.2329. </w:t>
@@ -28674,77 +28674,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of a channeling high-intensity laser beam in underdense plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Najmudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Dangor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Modena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Salvati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28821,90 +28821,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceleration of injected electrons in a laser wakefield experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Amiranoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Modena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 6 (7), pp.2903. </w:t>
@@ -28955,51 +28955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and Angular Resolution of the Ionization-Induced Refraction of a Short Laser Pulse in Helium Gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de Wispelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29076,103 +29076,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-MeV Ion Production from High-Intensity Laser Interactions with Underdense Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Krushelnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. L. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Najmudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salvati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. I. K. Santala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 83 (4), pp.737. </w:t>
@@ -29223,64 +29223,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron acceleration in laser wakefield experiment at Ecole Polytechnique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Amiranoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29344,103 +29344,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of plasma channels in the interaction of a nanosecond laser pulse at moderate intensities with helium gas jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de Wispelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Amiranoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 59 (6), pp.7110. </w:t>
@@ -29478,51 +29478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The laser wakefield acceleration experiment at Ecole Polytechnique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Amiranoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29618,295 +29618,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of laser wakefield acceleration of electrons</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma Wave Generation in a Self-Focused Channel of a Relativistically Intense Laser Pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Descamps</w:t>
+                <w:t xml:space="preserve">C. E. Clayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-C. Tzeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Muggli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 81 (5), pp.995. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.81.995⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 81 (1), pp.100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.81.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164959v1</w:t>
+                <w:t xml:space="preserve">hal-01164955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Wave Generation in a Self-Focused Channel of a Relativistically Intense Laser Pulse</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Muggli</w:t>
+                <w:t xml:space="preserve">Observation of laser wakefield acceleration of electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Amiranoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. B. Mori</w:t>
+                <w:t xml:space="preserve">D. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 81 (1), pp.100. </w:t>
+              <w:t xml:space="preserve">, 1998, 81 (5), pp.995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.81.100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.81.995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId888" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164955v1</w:t>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient generation of narrow-bandwidth picosecond pulses by frequency doubling of femtosecond chirped pulses</w:t>
               </w:r>
@@ -29944,51 +29944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sauteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Modena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 23 (14), pp.1117. </w:t>
@@ -30026,77 +30026,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of Electron Energies Beyond the Linear Dephasing Limit from a Laser-Excited Relativistic Plasma Wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. C. Tzeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. E. Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. E. Dangor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30173,77 +30173,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel Formation in Long Laser Pulse Interaction with a Helium Gas Jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de Wispelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Amiranoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bonadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30307,90 +30307,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second harmonic generation and its interaction with relativistic plasma waves driven by forward Raman instability in underdense plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Modena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Najmudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. E. Dangor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. E. Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 4 (4), pp.1127. </w:t>
@@ -30441,90 +30441,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulated Raman backscattering instability in short pulse laser interaction with helium gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de Wispelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bonadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Amiranoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 3 (5), pp.1682. </w:t>
@@ -30562,77 +30562,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of Raman forward scattering and electron acceleration in the relativistic regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Modena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Najmudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Dangor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30696,90 +30696,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron acceleration from the breaking of relativistic plasma waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Modena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Najmudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. E. Dangor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. E. Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. A. Marsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30842,51 +30842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent results on implosions directly driven at λ = 0·26-μm laser wavelength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31265,1306 +31265,1306 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress towards laser plasma based free electron laser on COXINEL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Control of undulator radiation using a Laser Plasma Acceleration Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Ghaith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Oumbarek-Espinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId937" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Dietrich</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Advanced Accelerator Concepts Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, La Biodola, Italy. pp.012040, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1596/1/012040⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2019, La Biodola, Italy. pp.012045, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1596/1/012045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973140v1</w:t>
+                <w:t xml:space="preserve">hal-02973231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of undulator radiation using a Laser Plasma Acceleration Source</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amin Ghaith</w:t>
+                <w:t xml:space="preserve">Progress towards laser plasma based free electron laser on COXINEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driss Oumbarek-Espinos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Loulergue</w:t>
+                <w:t xml:space="preserve">Yannick Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Advanced Accelerator Concepts Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, La Biodola, Italy. pp.012045, </w:t>
+              <w:t xml:space="preserve">, Sep 2019, La Biodola, Italy. pp.012040, </w:t>
             </w:r>
             <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1596/1/012045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1596/1/012040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId941" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973231v1</w:t>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress Towards Laser Plasma Electron Based Free Electron Laser on COXINEL</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Status of the Horizon 2020 EuPRAXIA conceptual design study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chamseddine Benabderrahmane</w:t>
+                <w:t xml:space="preserve">Maria Weikum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Bielawski</w:t>
+                <w:t xml:space="preserve">Tahmina Akhter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alesini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Anania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Free Electron Laser Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18429/JACoW-FEL2019-THP048⟩</w:t>
+              <w:t xml:space="preserve">10th International Particle Accelerator Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Melbourne, Australia. pp.THPGW026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2019-THPGW026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497844v1</w:t>
+                <w:t xml:space="preserve">hal-02317364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId948" w:history="1">
+            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Laser Plasma Accelerated Electrons: A Route for Compact Free Electron Lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Progress Towards Laser Plasma Electron Based Free Electron Laser on COXINEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamseddine Benabderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bielawski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Particle Accelerator Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2019-WEZPLS1⟩</w:t>
+              <w:t xml:space="preserve">39th International Free Electron Laser Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Hamburg, Germany. pp.THP048, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId954" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18429/JACoW-FEL2019-THP048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId948" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272673v1</w:t>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of the Horizon 2020 EuPRAXIA conceptual design study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Weikum</w:t>
+                <w:t xml:space="preserve">Control of Laser Plasma Accelerated Electrons: A Route for Compact Free Electron Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahmina Akhter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Alexandrova</w:t>
+                <w:t xml:space="preserve">Serge Bielawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Pia Anania</w:t>
+                <w:t xml:space="preserve">Frederic Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Particle Accelerator Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Melbourne, Australia. pp.THPGW026, </w:t>
+              <w:t xml:space="preserve">, May 2019, Melbourne, Australia. pp.WEZPLS1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2019-THPGW026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2019-WEZPLS1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId951" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317364v1</w:t>
+            <w:hyperlink r:id="rId955" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Electron Transport in the COXINEL FEL Beamline Using a Laser-Plasma Accelerated Electron Beam</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Blache</w:t>
+                <w:t xml:space="preserve">Investigation of ultrafast magnetic dynamics through Faraday effect and linearly polarized high order harmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Bouvet</w:t>
+                <w:t xml:space="preserve">Marcel Hennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId960" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Free-Electron Laser Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Conference on X-Ray Lasers (ICXRL 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michaela Kozlová; Jaroslav Nejdl, Oct 2018, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802026v1</w:t>
+                <w:t xml:space="preserve">hal-03974699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transportation and Manipulation of a Laser Plasma Acceleration Beam</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Study of the Electron Transport in the COXINEL FEL Beamline Using a Laser-Plasma Accelerated Electron Beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bielawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th ICFA Advanced Beam Dynamics Workshop on Future Light Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18429/JACoW-FLS2018-TUA2WC01⟩</w:t>
+              <w:t xml:space="preserve">38th International Free-Electron Laser Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Santa Fe, United States. pp.TUP061, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18429/JACoW-FEL2017-TUP061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871651v1</w:t>
+                <w:t xml:space="preserve">hal-01802026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Free Electron Laser Using Laser Plasma Acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId945" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamseddine Benabderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berteaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Particle Accelerator Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.THPML033, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId965" w:history="1">
+            <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2018-THPML033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of ultrafast magnetic dynamics through Faraday effect and linearly polarized high order harmonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentin Chardonnet</w:t>
+                <w:t xml:space="preserve">Transportation and Manipulation of a Laser Plasma Acceleration Beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Ghaith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Andriyash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId953" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bielawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId956" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on X-Ray Lasers (ICXRL 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">60th ICFA Advanced Beam Dynamics Workshop on Future Light Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Shanghai, China. pp.TUA2WC01, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId968" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18429/JACoW-FLS2018-TUA2WC01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId966" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974699v1</w:t>
+            <w:hyperlink r:id="rId967" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Engineering Solutions for COXINEL Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keihan Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId945" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamseddine Benabderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Mechanical Engineering Design of Synchrotron Radiation Equipment and Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. pp.WECA06, </w:t>
@@ -32602,103 +32602,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Transport on COXINEL Beam Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bielawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Particle Accelerator Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Copenhagen, Denmark. pp.TUPIK003, </w:t>
@@ -32749,77 +32749,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HORIZON 2020 EuPRAXIA Design Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Andreas Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId954" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId956" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Anania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Andreev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32870,51 +32870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast sub-nanometric spatial accuracy of a fleeting quantum probe interaction with a biomolecule: innovating concept for spatio-temporal radiation biomedicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32987,77 +32987,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lehe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, San Jose, CA, United States. </w:t>
@@ -33121,77 +33121,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Laser Acceleration of Electrons, Protons, and Ions II; and Medical Applications of Laser-Generated Beams of Particles II; and Harnessing Relativistic Plasma Waves III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. </w:t>
@@ -33229,90 +33229,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral characterization of fully phase-matched high harmonics generated in a hollow waveguide for free-electron laser seeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ardana-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Trisorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33473,826 +33473,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00973440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser wakefield acceleration: application to Betatron X- ray radiation production and X-ray imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">All-optical Betatron and Compton x-ray sources and application to phase contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fourmaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lassonde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Payeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Photonics North</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2001554⟩</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Jose, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId993" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/QELS.2012.QW3F.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401690v1</w:t>
+                <w:t xml:space="preserve">hal-01401771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId995" w:history="1">
+            <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LUNEX5: A French FEL Test Facility Light Source Proposal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Bouvet</w:t>
+                <w:t xml:space="preserve">Laser wakefield acceleration: application to Betatron X- ray radiation production and X-ray imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fourmaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lassonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId995" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Payeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Particle Accelerator Conference - IPAC'12</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Photonics North</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId996" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2001554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId995" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00740222v1</w:t>
+            <w:hyperlink r:id="rId994" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId998" w:history="1">
+            <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LUNEX5 project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LUNEX5: A French FEL Test Facility Light Source Proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId988" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benabderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId998" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. E. Couprie</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Betinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouvet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Buteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Free-Electron Laser Conference (FEL 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Nara, Japan. pp.678-681</w:t>
+              <w:t xml:space="preserve">International Particle Accelerator Conference - IPAC'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, New Orleans, United States. pp.1611-1613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId998" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00749431v1</w:t>
+            <w:hyperlink r:id="rId997" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00740222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1001" w:history="1">
+            <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and Mapping of X-Ray Emission in a Laser-Plasma Accelerator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romuald Fitour</w:t>
+                <w:t xml:space="preserve">The LUNEX5 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1001" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId988" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benabderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId999" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Betinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1002" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 CONFERENCE ON LASERS AND ELECTRO-OPTICS (CLEO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34th International Free-Electron Laser Conference (FEL 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Nara, Japan. pp.678-681</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1001" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401722v1</w:t>
+            <w:hyperlink r:id="rId1000" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00749431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-plasma accelerators based high energy radiation femtochemistry and spatio-temporal radiation biomedicine</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Control and Mapping of X-Ray Emission in a Laser-Plasma Accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Fitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser Sources and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. </w:t>
+              <w:t xml:space="preserve">2012 CONFERENCE ON LASERS AND ELECTRO-OPTICS (CLEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Jose, CA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.921839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/QELS.2012.QW3F.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406695v1</w:t>
+                <w:t xml:space="preserve">hal-01401722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical Betatron and Compton x-ray sources and application to phase contrast imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser-plasma accelerators based high energy radiation femtochemistry and spatio-temporal radiation biomedicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gauduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lundh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, San Jose, CA, United States. </w:t>
+              <w:t xml:space="preserve">Conference on Laser Sources and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/QELS.2012.QW3F.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.921839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401771v1</w:t>
+                <w:t xml:space="preserve">hal-01406695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LUNEX5 : A FEL PROJECT TOWARDS THE FIFTH GENERATION IN FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId999" w:history="1">
+            <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Briquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34399,51 +34399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lundh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34507,103 +34507,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic electrons generation in high intensity and ultra-short laser pulse interactions with thin foil or low density gas jet targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Aleonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser-Generated, Synchrotron, and Other Laboratory X-Ray and EUV Sources, Optics, and Applications II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, San Diego, United States. pp.246-252</w:t>
@@ -34626,277 +34626,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Physics with powerful laser pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId517" w:history="1">
+                <w:t xml:space="preserve">Optimizing photo-nuclear reactions with a high intensity laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Aleonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Harston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSA 2001 International Conference on Inertial fusion Sciences and Applications 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Kyoto, Japan. pp.1-6</w:t>
+              <w:t xml:space="preserve">SPIE's 46th Annual Meeting, The International Society of Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, San Diego, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00019684v1</w:t>
+                <w:t xml:space="preserve">in2p3-00019682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing photo-nuclear reactions with a high intensity laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId517" w:history="1">
+                <w:t xml:space="preserve">Nuclear Physics with powerful laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Aleonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Harston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE's 46th Annual Meeting, The International Society of Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, San Diego, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">IFSA 2001 International Conference on Inertial fusion Sciences and Applications 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Kyoto, Japan. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00019682v1</w:t>
+                <w:t xml:space="preserve">in2p3-00019684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -35201,51 +35201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piccardo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail O Cernaianu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Palastro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Arefiev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.558754" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04602907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Liberman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cavagna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Flacco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.502000" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04602895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lahaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheroy Tata" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Benracassa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.507713" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04390348v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Golovanov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022377823001162" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898039v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Labat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurjen Couperus Cabada&#287;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghaith" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Irman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berlioux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01104-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adelberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arujash Mohanty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ac9631" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Levy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haessler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaismeen Kaur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.25.093402" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03782878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kroupp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tata" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smartsev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0090514" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630262v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Oubrerie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ac57d2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469062v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobok" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Bychenkov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.L053201" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03026151v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Bernert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rehwald" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Assenbaum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abbf6d" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Kumar Singh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwa Bandhu Pathak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Hun Shin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il Woo Choi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhisa Nakajima" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75455-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Roussel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andriyash" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouvet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab8ca0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090346v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oumbarek Espinos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loulergue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kit&#233;gi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab5fec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348979v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caizergues" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003414" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337593v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Alves" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.144421" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090370v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaith" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oumbarek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55209-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348963v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kitegi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sebdaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9122447" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345930v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bayart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delmas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pommarel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L&#233;vy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46512-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877696v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#246;pp" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.254802" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaume" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massimo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.074802" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01763699v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03776-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818799v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghun Shin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung Taek Kim" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B Pathak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hojbota" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong Ku Lee" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aabd10" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717610v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massimo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aaa336" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818789v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stremoukhov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043857" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01515500v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Russo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schillaci" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Romano" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amato" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/01/C01031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717526v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debayle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mollica" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vauzour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa953f" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01599420v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Hong Pae" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sylla" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09267-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717539v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jakubowska" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Batani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Feugeas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forestier-Colleoni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/35001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1JHD4M6N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01563728v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a F Lifschitz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa717d" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01651114v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2017.86" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342476v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Couprie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Evain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marteau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Briquez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034020" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394676v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Antonelli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Braenzel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vauzour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034016" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349883v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylla" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.086" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01397546v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/54001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/684C334B4F41EAEB693C4729282A970E8AA5E9D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342480v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4946018" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394290v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kahaly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veltcheva" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31647" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347352v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Guillaume" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4958649" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263722v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220095v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Grittani" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.155002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164362v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7860" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394716v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2015.225" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164365v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vieira" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3303" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175752v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.18.061301" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165317v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.&#8201;a. Andriyash" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.&#8201;t. Tikhonchuk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D&#8217;humi&#232;res" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Balcou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.18.050704" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263736v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.11.003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164381v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Andriyash" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lehe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.11.026" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164366v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loulergue" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Benabderrahmane" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/2/023028" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234027v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guillaume" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hansson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16310" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164374v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giannessi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07786" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164378v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7167" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163713v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehe Remi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.17.121301" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163724v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Rax" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5736" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163716v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Couprie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/23/234001" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163720v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sylla" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kahaly" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Veltcheva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/3/033031" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163731v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beck" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Kalmykov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Shadwick" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.11.003" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJMB4GPC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163719v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870336" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163764v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bouteiller" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.135002" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164032v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Walton" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a E Dangor" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P D Mangles" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Najmudin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Krushelnick" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/2/025034" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164028v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lundh" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rechatin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lim" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.065005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163773v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brijesh" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4810791" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163765v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.085005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159044v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lundh" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rechatin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lim" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159028v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-H He" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. R. Thomas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Beaurepaire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Nees" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792057" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164023v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.085001" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163776v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.16.021301" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164024v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2528" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163769v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ardana-Lamas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/7/073040" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163749v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.219501" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164031v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fitour" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.85.1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164055v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.115003" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164040v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/5/053045" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164054v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3695389" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164033v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759158" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164111v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tafzi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.82" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164094v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Lundh" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rechatin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben-Isma&#239;l" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4719962" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164057v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3697859" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164035v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourmaux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lassonde" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebrun" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4752114" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164046v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4725421" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172308v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fitour" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tafzi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.255003" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166876v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.215004" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164270v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002426" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00803781v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammoura" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS1872" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164140v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stordeur" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3566012" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164328v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.11.093" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G80JH0X8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164267v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rechatin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3604013" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498347v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jafer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Veltcheva" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dezulian" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/4/045018" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498393v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefebvre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nuter" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Antici" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/4/045017" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575219v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gauduel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2010.01.006" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C3GNB8C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164334v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Davoine" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lefebvre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/095010" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575202v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glinec" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00152-2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q1D9TXS2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575208v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rigaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Fortunel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaigot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadio" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Martin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2010.46" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164341v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Turchetti" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giovannozzi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.01.046" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRCFGX2B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498314v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Davoine" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/4/045023" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498364v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carri&#233;" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nuter" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.036405" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498483v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ceccotti" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. George" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.01.053" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25H5SFXP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501826v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benocci" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Redaelli" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lucchini" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3056396" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498553v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.065001" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576908v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fuchs" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szymanowski" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Oelfke" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Glinec" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/54/11/003" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XV0G3G9W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498525v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeku Lim" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.03.006" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N323N8M4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964914v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Santos" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Nicola&#239;" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tikhonchuk" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Manclossi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01120-9" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498543v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.164801" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498557v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3079486" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498498v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Krushelnick" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.200810062" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501486v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lifschitz" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/1/013011" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498512v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Carri&#233;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3138742" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964913v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canova" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01119-2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498458v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.194804" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498531v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mora" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.03.008" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT2KX4W7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501726v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10420150701777561" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501508v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guemnie-Tafo" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3021316" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575561v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.793733" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501638v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3008051" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502117v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Santos" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolai" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tikhonchuk" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manclossi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/112/2/022088" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575544v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/101/1/012004" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576913v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.11.017" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P57SN8QV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501817v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aliverdiev" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinci" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/50/10/105013" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QXSN0PQS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501620v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/50/11/115007" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-34L97961-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501848v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lefebvre" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.927430" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501503v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.046404" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260212v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaux" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Al&#233;onard" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hannachi" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malka" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2840017" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502027v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vieira" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca R" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/81/64001" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501644v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combis" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Drouin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3028274" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502013v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys966" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502047v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979207042057" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502152v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2741387" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502146v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Norlin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pukhov" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.194801" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502160v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kar" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borghesi" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romagnani" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takahashi" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly V. Zayats" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2433744" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00503223v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Fritzler" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2007.02.052" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM5KX7H8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575792v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502136v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.698335" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502126v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgy" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/49/12B/S36" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8L965FTH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502223v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Hartemann" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Gibson" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Brown" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.10.011301" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502198v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stabile" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034607070164" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502725v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026303460606037X" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-D5K35L9D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502322v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guemnie-Tafo" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Monard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2360988" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502253v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/48/12B/S20" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8RPN9FDJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502352v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Gallot" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2180727" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00568830v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135010" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9G41QH0F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502237v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05393" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BQWT7JTM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00577060v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne E. King" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Armstrong" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan W. Reed" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs2006.158" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-BDGFH3VZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00569539v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508264v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P.D Mangles" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Walton" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Najmudin" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Dangor" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krushelnick" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034606050373" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-WCPFD4L2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502846v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133057" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X3H7PNVH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502470v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.012" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JGQX39X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502468v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.039" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L910BN3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576965v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2362908" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502336v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guenmie-Tafo" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133102" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0LS2SJJD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502495v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Walton" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Wei" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marle" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Kingham" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2160517" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502478v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritzler" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2170031" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502347v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.125002" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502301v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.9.091301" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502703v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuchs" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antici" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys199" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00101713v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Aleonard" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Claverie" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133232" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TW8FDQ1B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502775v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2005.1725" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-X30F0L74-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00516701v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-30272-7_6" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LXN9RNSZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508725v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1869498" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508744v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/47/12B/S34" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K8LDGK7J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502514v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/48/1/003" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2FMN5N01-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508270v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mora" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2010347" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508721v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Repsilber" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gauthier" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#246;wenbr&#252;ck" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison C. Mackinnon" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-1800-y" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KCDW1KTF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508616v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Bulanov" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zh. Esirkepov" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.195003" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574165v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1842755" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00569987v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1927097" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508751v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Le Dain" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darbon" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hosokai" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.025003" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508687v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baton" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amiranoff" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10420150500492941" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00507934v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewald" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.205003" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508612v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570003v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiselev" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gordienko" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026303460505027" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508284v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10420150500493139" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508728v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.055004" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570398v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.107a00141" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NDSXM7VG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508757v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Brozek-Pluska" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gliger" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Hallou" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2004.06.014" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DPMBCPB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570433v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riazuelo" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loub&#232;re" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Walraet" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034604222157" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-X2JWCVFJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508775v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02963" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TWZKCN6L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517081v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Shah" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pukhov" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.135005" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575113v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Grillon" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chambaret" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Antonetti" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.1747751" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575811v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.545408" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521544v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn:2004203" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570313v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034604040042" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-15D47MW6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508778v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.165006" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508786v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouquet" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. St&#233;hl&#233;" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koenig" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Chi&#232;ze" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.225001" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570561v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tatarakis" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Clark" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Danson" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1534585" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517187v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1564083" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521140v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notebaert" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000221" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570627v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Wispelaere" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mounaix" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H&#252;ller" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1535417" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00518894v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Tikhonchuk" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.075002" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570540v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cochet" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Aleonard" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/43/7/317" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CXM205XQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517164v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1626016" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570481v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nagels" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenais-Popovics" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gauthier" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachelier" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Regular.068a00233" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-L5XC5LHG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517158v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1616661" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570552v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Marques" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. David" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030615" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521198v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Colling" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340210149705" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517128v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.195001" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019995v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Chemin" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Harston" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572539v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Giulietti" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galimberti" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Giulietti" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Gizzi" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Numico" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1498116" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00519018v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572533v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1447556" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00519011v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chenais-Popovics" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gary" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyrusse" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.65.046418" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00518950v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fleury" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stehl&#233;" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034602202165" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00520958v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Wei" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.27.002203" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00519015v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.165004" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00519003v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1076782" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00518982v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034602202098" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-N5G1PMP1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00519019v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.065401" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572578v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1374584" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00520546v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Clarke" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.215004" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00520553v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. K. Santala" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.1227" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00520536v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.026404" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572573v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1379587" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00520568v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Semushin" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1380393" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165271v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/27.893292" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165266v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Baton" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#252;ller" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Modena" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.61.1949" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165313v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clark" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salvati" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I.K. Santala" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034600184034" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165264v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renard-Le Galloudec" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pesme" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1290594" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165311v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.874153" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165306v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Clark" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allott" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Beg" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/27.893296" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165278v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulaud" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Geindre" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lopez" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1150619" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165281v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Salvati" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Clayton" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/27.893290" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165246v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.873248" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165244v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chessa" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.552" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165257v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.737" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164998v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034699172161" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165245v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.59.7110" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164969v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bernard" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cros" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dorchies" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jacquet" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(98)00150-8" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9N5XVSR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164959v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.81.995" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164955v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Clayton" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-C. Tzeng" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gordon" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muggli" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Mori" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.81.100" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164949v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoult" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. L. Boscheron" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Husson" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauteret" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.23.001117" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164936v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C. Tzeng" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Dangor" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.2133" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164922v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonadio" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.2979" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164912v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.872201" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164900v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.871688" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164918v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Marsh" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/27.509992" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164880v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Marsh" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/377606a0" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7FD187AF9ECEE8EAB205C0797D7E5AFCF8BC298D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164892v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabre" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hammerling" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michard" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034600004511" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164889v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Koenig" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fabre" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hammerling" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michard" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/18/6/004" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/203D219E28CBCBB45438AAA0A2C6CFF118B532ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164886v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benattar" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meyer-Ter-Vehn" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murakami" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034600003554" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973140v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blache" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouvet" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dietrich" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1596/1/012040" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973231v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oumbarek-Espinos" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1596/1/012045" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497844v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Benabderrahmane" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bielawski" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-FEL2019-THP048" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272673v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Blache" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2019-WEZPLS1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317364v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Weikum" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmina Akhter" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alesini" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alexandrova" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Anania" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2019-THPGW026" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802026v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bouvet" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-FEL2017-TUP061" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871651v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-FLS2018-TUA2WC01" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871673v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berteaud" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2018-THPML033" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974699v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardonnet" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703543v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keihan Tavakoli" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Basset" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-MEDSI2016-WECA06" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645984v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2017-TUPIK003" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645982v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andreas Walker" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Andreev" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2017-TUOBB3" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406661v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2038983" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402126v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2014.JTh3L.1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402024v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017422" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402003v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00973440v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Couprie" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benabderrahmane" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cassinari" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daillant" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herbeaux" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401690v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Payeur" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001554" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740222v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Betinelli" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749431v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Couprie" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buteau" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401722v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.5" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406695v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921839" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401771v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.4" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740253v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briquez" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evain" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374399v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.829134" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025614v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019684v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chemin" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019682v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865214v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurjen Couperus Cadabag" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piccardo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail O Cernaianu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Palastro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Arefiev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.558754" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04602907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Liberman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cavagna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Flacco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.502000" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04602895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lahaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheroy Tata" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Benracassa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.507713" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04390348v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Golovanov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022377823001162" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898039v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Labat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurjen Couperus Cabada&#287;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghaith" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Irman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berlioux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01104-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adelberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arujash Mohanty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ac9631" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Levy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haessler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaismeen Kaur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.25.093402" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03782878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kroupp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tata" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smartsev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0090514" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630262v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Oubrerie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ac57d2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469062v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobok" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Bychenkov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.L053201" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090346v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oumbarek Espinos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loulergue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kit&#233;gi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab5fec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03026151v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Bernert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rehwald" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Assenbaum" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abbf6d" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010996v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Kumar Singh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwa Bandhu Pathak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Hun Shin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il Woo Choi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhisa Nakajima" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75455-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090351v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Roussel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andriyash" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blache" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouvet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab8ca0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345930v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bayart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delmas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pommarel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L&#233;vy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46512-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Alves" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.144421" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090370v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaith" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oumbarek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55209-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348979v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caizergues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003414" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348963v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kitegi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sebdaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9122447" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818789v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stremoukhov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043857" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877696v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#246;pp" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.254802" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851301v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaume" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massimo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.074802" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01763699v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03776-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818799v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghun Shin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung Taek Kim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B Pathak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hojbota" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong Ku Lee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aabd10" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717610v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massimo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aaa336" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01651114v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2017.86" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01599420v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Hong Pae" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sylla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09267-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01515500v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Russo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schillaci" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Romano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amato" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/01/C01031" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717526v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debayle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mollica" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vauzour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa953f" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717539v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jakubowska" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Batani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Feugeas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forestier-Colleoni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/35001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1JHD4M6N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01563728v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a F Lifschitz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa717d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347352v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Guillaume" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4958649" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263722v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342476v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Couprie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Evain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marteau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Briquez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034020" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342480v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4946018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01397546v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/54001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/684C334B4F41EAEB693C4729282A970E8AA5E9D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394676v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Antonelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Braenzel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vauzour" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349883v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylla" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.086" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394290v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kahaly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veltcheva" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31647" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164378v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7167" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220095v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Grittani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.155002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263736v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.11.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164381v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Andriyash" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lehe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.11.026" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164362v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7860" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394716v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2015.225" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164365v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vieira" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3303" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165317v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.&#8201;a. Andriyash" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.&#8201;t. Tikhonchuk" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D&#8217;humi&#232;res" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Balcou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.18.050704" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175752v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.18.061301" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234027v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guillaume" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hansson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16310" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164366v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loulergue" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Benabderrahmane" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/2/023028" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164374v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giannessi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07786" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163720v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sylla" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kahaly" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Veltcheva" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/3/033031" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163716v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Couprie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehe Remi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/23/234001" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163724v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Rax" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5736" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163713v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.17.121301" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163731v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beck" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Kalmykov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Shadwick" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.11.003" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJMB4GPC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163719v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870336" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163764v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bouteiller" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.135002" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164032v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Walton" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a E Dangor" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P D Mangles" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Najmudin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Krushelnick" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/2/025034" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164028v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lundh" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rechatin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lim" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.065005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163773v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brijesh" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4810791" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163765v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.085005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159044v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lundh" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rechatin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lim" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159028v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-H He" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. R. Thomas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Beaurepaire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Nees" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792057" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164023v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.085001" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163769v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ardana-Lamas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/7/073040" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163776v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.16.021301" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164024v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2528" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164031v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fitour" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.85.1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163749v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.219501" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164046v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4725421" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164055v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.115003" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164111v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tafzi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.82" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164054v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3695389" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164033v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759158" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164040v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/5/053045" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164057v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3697859" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164094v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Lundh" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rechatin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben-Isma&#239;l" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4719962" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164035v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourmaux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lassonde" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebrun" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4752114" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172308v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fitour" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tafzi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.255003" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164328v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.11.093" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G80JH0X8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166876v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.215004" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164270v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002426" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164140v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stordeur" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3566012" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00803781v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammoura" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS1872" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164267v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rechatin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3604013" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498483v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ceccotti" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. George" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.01.053" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25H5SFXP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498364v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Veltcheva" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carri&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nuter" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.036405" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498314v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Davoine" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/4/045023" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498347v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jafer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dezulian" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/4/045018" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498393v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefebvre" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nuter" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Antici" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/4/045017" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575219v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gauduel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2010.01.006" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C3GNB8C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164334v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Davoine" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lefebvre" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/095010" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575202v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glinec" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00152-2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q1D9TXS2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575208v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rigaud" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Fortunel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaigot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadio" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Martin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2010.46" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164341v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Turchetti" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giovannozzi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.01.046" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRCFGX2B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498531v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mora" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.03.008" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT2KX4W7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964913v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benocci" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Redaelli" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canova" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01119-2" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498458v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.194804" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964914v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Santos" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Nicola&#239;" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tikhonchuk" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Manclossi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01120-9" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498557v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3079486" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498543v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.164801" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498525v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeku Lim" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.03.006" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N323N8M4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501826v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lucchini" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3056396" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498553v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.065001" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576908v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fuchs" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szymanowski" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Oelfke" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Glinec" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/54/11/003" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XV0G3G9W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498498v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Krushelnick" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.200810062" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501486v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lifschitz" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/1/013011" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498512v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Carri&#233;" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3138742" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502013v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lefebvre" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys966" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501726v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10420150701777561" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575544v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/101/1/012004" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575561v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.793733" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502117v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Santos" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolai" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tikhonchuk" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manclossi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/112/2/022088" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501508v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guemnie-Tafo" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3021316" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501638v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3008051" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260212v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaux" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Al&#233;onard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hannachi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malka" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2840017" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501848v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.927430" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501503v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aliverdiev" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinci" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.046404" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576913v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.11.017" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P57SN8QV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501620v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/50/11/115007" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-34L97961-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501817v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/50/10/105013" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QXSN0PQS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502027v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vieira" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca R" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/81/64001" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501644v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combis" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Drouin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3028274" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502198v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stabile" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034607070164" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502047v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979207042057" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502152v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2741387" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502146v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Norlin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pukhov" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.194801" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502160v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kar" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borghesi" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romagnani" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takahashi" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly V. Zayats" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2433744" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00503223v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Fritzler" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2007.02.052" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM5KX7H8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502136v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.698335" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575792v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502126v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgy" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/49/12B/S36" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8L965FTH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502223v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Hartemann" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Gibson" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Brown" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.10.011301" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502347v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.125002" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502301v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.9.091301" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502478v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritzler" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guemnie-Tafo" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2170031" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502495v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Walton" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Najmudin" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Wei" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marle" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Kingham" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2160517" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00516701v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-30272-7_6" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LXN9RNSZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502775v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2005.1725" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-X30F0L74-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00101713v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Aleonard" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Claverie" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133232" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TW8FDQ1B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502703v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuchs" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antici" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys199" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502725v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026303460606037X" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-D5K35L9D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00577060v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne E. King" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Armstrong" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan W. Reed" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs2006.158" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-BDGFH3VZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502322v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Monard" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2360988" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502253v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/48/12B/S20" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8RPN9FDJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502352v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Gallot" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2180727" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502237v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05393" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BQWT7JTM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00568830v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135010" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9G41QH0F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00569539v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508264v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P.D Mangles" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Walton" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Dangor" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krushelnick" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034606050373" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-WCPFD4L2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502846v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133057" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X3H7PNVH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502470v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.012" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JGQX39X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502468v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.039" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L910BN3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576965v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2362908" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502336v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guenmie-Tafo" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133102" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0LS2SJJD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508728v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baton" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amiranoff" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.055004" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508284v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10420150500493139" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508616v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Bulanov" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zh. Esirkepov" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.195003" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574165v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1842755" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508751v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Le Dain" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darbon" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hosokai" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.025003" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00569987v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1927097" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508725v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1869498" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508744v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/47/12B/S34" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K8LDGK7J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502514v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/48/1/003" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2FMN5N01-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508270v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mora" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2010347" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508721v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Repsilber" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gauthier" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#246;wenbr&#252;ck" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison C. Mackinnon" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-1800-y" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KCDW1KTF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00507934v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewald" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.205003" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508687v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10420150500492941" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508612v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570003v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiselev" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gordienko" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026303460505027" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508778v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.165006" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508786v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouquet" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. St&#233;hl&#233;" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koenig" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Chi&#232;ze" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.225001" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570433v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riazuelo" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loub&#232;re" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Walraet" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034604222157" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-X2JWCVFJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517081v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Shah" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pukhov" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.135005" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508775v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02963" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TWZKCN6L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508757v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Brozek-Pluska" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gliger" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Hallou" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2004.06.014" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DPMBCPB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570398v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.107a00141" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NDSXM7VG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575113v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Grillon" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chambaret" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Antonetti" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.1747751" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575811v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.545408" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521544v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn:2004203" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570313v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034604040042" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-15D47MW6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570561v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tatarakis" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Clark" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Danson" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1534585" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517187v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1564083" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517164v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1626016" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521140v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notebaert" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000221" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570627v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Wispelaere" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mounaix" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H&#252;ller" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1535417" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00518894v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Tikhonchuk" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.075002" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570540v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cochet" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Aleonard" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/43/7/317" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CXM205XQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517158v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1616661" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570481v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nagels" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenais-Popovics" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gauthier" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachelier" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Regular.068a00233" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-L5XC5LHG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570552v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Marques" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. David" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030615" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521198v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Colling" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340210149705" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517128v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.195001" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019995v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Chemin" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Harston" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572539v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Giulietti" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galimberti" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Giulietti" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Gizzi" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Numico" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1498116" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00519018v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572533v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1447556" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00519011v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chenais-Popovics" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gary" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyrusse" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.65.046418" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00518950v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fleury" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stehl&#233;" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034602202165" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00520958v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Wei" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.27.002203" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00519015v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.165004" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00519003v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1076782" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00518982v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034602202098" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-N5G1PMP1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00520553v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. K. Santala" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.1227" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00520546v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Clarke" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.215004" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00520536v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.026404" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00519019v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.065401" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572578v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1374584" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572573v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1379587" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00520568v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Semushin" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1380393" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165264v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renard-Le Galloudec" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#252;ller" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pesme" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1290594" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165311v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.874153" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165271v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/27.893292" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165313v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clark" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salvati" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I.K. Santala" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034600184034" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165266v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Baton" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Modena" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.61.1949" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165306v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Clark" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allott" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Beg" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/27.893296" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165278v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulaud" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Geindre" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lopez" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1150619" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165281v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Salvati" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Clayton" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/27.893290" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165246v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.873248" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165244v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chessa" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.552" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165257v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.737" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164998v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034699172161" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165245v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.59.7110" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164969v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bernard" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cros" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dorchies" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jacquet" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(98)00150-8" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9N5XVSR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164955v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Clayton" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-C. Tzeng" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gordon" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muggli" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Mori" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.81.100" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164959v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.81.995" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164949v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoult" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. L. Boscheron" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Husson" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauteret" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.23.001117" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164936v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C. Tzeng" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Dangor" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.2133" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164922v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonadio" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.2979" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164912v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.872201" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164900v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.871688" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164918v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Marsh" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/27.509992" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164880v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Marsh" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/377606a0" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7FD187AF9ECEE8EAB205C0797D7E5AFCF8BC298D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164892v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabre" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hammerling" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michard" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034600004511" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164889v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Koenig" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fabre" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hammerling" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michard" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/18/6/004" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/203D219E28CBCBB45438AAA0A2C6CFF118B532ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164886v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benattar" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meyer-Ter-Vehn" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murakami" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034600003554" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973231v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oumbarek-Espinos" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1596/1/012045" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973140v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blache" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouvet" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dietrich" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1596/1/012040" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317364v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Weikum" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmina Akhter" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alesini" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alexandrova" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Anania" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2019-THPGW026" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497844v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Benabderrahmane" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bielawski" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-FEL2019-THP048" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272673v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Blache" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2019-WEZPLS1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974699v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardonnet" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802026v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bouvet" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-FEL2017-TUP061" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871673v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berteaud" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2018-THPML033" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871651v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-FLS2018-TUA2WC01" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703543v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keihan Tavakoli" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Basset" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-MEDSI2016-WECA06" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645984v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2017-TUPIK003" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645982v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andreas Walker" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Andreev" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2017-TUOBB3" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406661v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2038983" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402126v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2014.JTh3L.1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402024v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017422" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402003v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00973440v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Couprie" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benabderrahmane" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cassinari" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daillant" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herbeaux" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401771v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.4" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401690v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Payeur" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001554" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740222v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Betinelli" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749431v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Couprie" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buteau" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401722v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.5" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406695v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921839" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740253v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briquez" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evain" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374399v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.829134" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025614v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019682v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chemin" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019684v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865214v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurjen Couperus Cadabag" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>