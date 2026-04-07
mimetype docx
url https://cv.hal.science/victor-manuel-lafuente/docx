--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -644,303 +644,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las relaciones entre Argentina y la República Democrática Alemana (RDA) durante la dictadura militar Argentina 1976-1983</w:t>
+                <w:t xml:space="preserve">Memoria, archivo e historia del Tercer Reich en América Latina: algunas coordenadas sobre los fondos documentales de la Stasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Manuel Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSS: Dictaduras en Argentina y Alemania en el siglo XX - Culturas de la memoria en comparación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Colonia, Nov 2025, Cologne, Alemania</w:t>
+              <w:t xml:space="preserve">XIII Jornadas de Historia Moderna y Contemporáneas: Tendencias, narrativas, representaciones. Siglos XV-XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des sciences humaines de l'Université du Nord-est, Aug 2025, Resistencia, Chaco, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498268v1</w:t>
+                <w:t xml:space="preserve">hal-05434410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinero de la CIA para la RDA y armas soviéticas para los Contras: operaciones de inteligencia transnacionales en torno al caso del Pia Vesta</w:t>
+                <w:t xml:space="preserve">Las relaciones entre Argentina y la República Democrática Alemana (RDA) durante la dictadura militar Argentina 1976-1983</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Manuel Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: Hacia un enfoque interdisciplinario y transnacional de la Guerra fría latinoamericana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto de Estudios de América Latina y el Caribe, Universidad de Buenos Aires, Aug 2025, Buenos Aires (Argentina), Argentina</w:t>
+              <w:t xml:space="preserve">CSS: Dictaduras en Argentina y Alemania en el siglo XX - Culturas de la memoria en comparación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Colonia, Nov 2025, Cologne, Alemania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498274v1</w:t>
+                <w:t xml:space="preserve">hal-05498268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Der verfehlte Start der Hauptverwaltung A in Südamerika 1957-1963</w:t>
+                <w:t xml:space="preserve">Dinero de la CIA para la RDA y armas soviéticas para los Contras: operaciones de inteligencia transnacionales en torno al caso del Pia Vesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Manuel Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forschungskolloquium des Stasi-Unterlagen-Archivs beim Bundesarchiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stasi-Unterlagen-Archiv beim Bundesarchiv, Dec 2025, Berlin, Allemagne, Germany</w:t>
+              <w:t xml:space="preserve">Workshop: Hacia un enfoque interdisciplinario y transnacional de la Guerra fría latinoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto de Estudios de América Latina y el Caribe, Universidad de Buenos Aires, Aug 2025, Buenos Aires (Argentina), Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498261v1</w:t>
+                <w:t xml:space="preserve">hal-05498274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memoria, archivo e historia del Tercer Reich en América Latina: algunas coordenadas sobre los fondos documentales de la Stasi</w:t>
+                <w:t xml:space="preserve">Der verfehlte Start der Hauptverwaltung A in Südamerika 1957-1963</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Manuel Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII Jornadas de Historia Moderna y Contemporáneas: Tendencias, narrativas, representaciones. Siglos XV-XXI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des sciences humaines de l'Université du Nord-est, Aug 2025, Resistencia, Chaco, Argentina</w:t>
+              <w:t xml:space="preserve">Forschungskolloquium des Stasi-Unterlagen-Archivs beim Bundesarchiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stasi-Unterlagen-Archiv beim Bundesarchiv, Dec 2025, Berlin, Allemagne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434410v1</w:t>
+                <w:t xml:space="preserve">hal-05498261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Latinoamericanística bajo control? Producción de saber, vigilancia ideológica y circulación cultural en el Lateinamerika-Institut de la Universidad de Rostock</w:t>
               </w:r>
@@ -989,303 +989,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">¿Divisas o ideología? La Stasi y la venta de armamento soviético a Perú</w:t>
+                <w:t xml:space="preserve">Campañas de (des)información y contragolpes mediáticos: la reacción occidental al caso Tiedge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Manuel Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taller: Política internacional, seguridad y acciones encubiertas en América Latina, siglo XX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto de Estudios Avanzados, Universidad de Santiago, Jul 2025, Santiago (Chile), Chile</w:t>
+              <w:t xml:space="preserve">XVII Congreso de la Asociación de Historia Contemporánea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Valencia (Espagne), España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498583v1</w:t>
+                <w:t xml:space="preserve">hal-05434393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campañas de (des)información y contragolpes mediáticos: la reacción occidental al caso Tiedge</w:t>
+                <w:t xml:space="preserve">¿Divisas o ideología? La Stasi y la venta de armamento soviético a Perú</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Manuel Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII Congreso de la Asociación de Historia Contemporánea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Valencia (Espagne), España</w:t>
+              <w:t xml:space="preserve">Taller: Política internacional, seguridad y acciones encubiertas en América Latina, siglo XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto de Estudios Avanzados, Universidad de Santiago, Jul 2025, Santiago (Chile), Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434393v1</w:t>
+                <w:t xml:space="preserve">hal-05498583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociedades por acciones de Estados socialistas en Panamá en la década del 80</w:t>
+                <w:t xml:space="preserve">Explorando las riquezas acuáticas: Un análisis de la explotación pesquera en el Atlántico Sur (1982-1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Manuel Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Congreso de la Asociación de Historia Económica del Caribe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto de Investigación Doctor José Luis Mora, Nov 2024, Ciudad de México, México</w:t>
+              <w:t xml:space="preserve">Jorndas de Historia y Patrimonio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad del Magdalena, May 2024, Santa Marta, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925906v1</w:t>
+                <w:t xml:space="preserve">hal-04720707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorando las riquezas acuáticas: Un análisis de la explotación pesquera en el Atlántico Sur (1982-1990)</w:t>
+                <w:t xml:space="preserve">Sociedades por acciones de Estados socialistas en Panamá en la década del 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Manuel Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jorndas de Historia y Patrimonio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad del Magdalena, May 2024, Santa Marta, Colombia</w:t>
+              <w:t xml:space="preserve">VII Congreso de la Asociación de Historia Económica del Caribe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto de Investigación Doctor José Luis Mora, Nov 2024, Ciudad de México, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720707v1</w:t>
+                <w:t xml:space="preserve">hal-04925906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence operations in commercial shipping between Latin America an the Soviet Bloc</w:t>
               </w:r>
@@ -2202,51 +2202,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4C0FAD2"/>
+    <w:nsid w:val="8DB3A80D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2433,51 +2433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-manuel-lafuente" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228638v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel Lafuente" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Petersen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14244/agenda.2024.1.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672268v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Manuel Lafuente" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11suk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243122v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34096/hyg.n3.11172" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377002v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377006v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498274v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434410v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497782v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434393v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720707v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927703v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377014v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723002v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377011v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723064v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783968216478" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723056v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-manuel-lafuente" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228638v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel Lafuente" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Petersen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14244/agenda.2024.1.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672268v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Manuel Lafuente" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11suk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243122v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34096/hyg.n3.11172" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377002v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377006v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434410v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498274v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497782v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925906v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927703v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377014v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723002v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377011v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723064v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783968216478" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723056v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>