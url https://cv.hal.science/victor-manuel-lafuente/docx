--- v1 (2026-04-07)
+++ v2 (2026-05-15)
@@ -644,165 +644,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memoria, archivo e historia del Tercer Reich en América Latina: algunas coordenadas sobre los fondos documentales de la Stasi</w:t>
+                <w:t xml:space="preserve">Der verfehlte Start der Hauptverwaltung A in Südamerika 1957-1963</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Manuel Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII Jornadas de Historia Moderna y Contemporáneas: Tendencias, narrativas, representaciones. Siglos XV-XXI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des sciences humaines de l'Université du Nord-est, Aug 2025, Resistencia, Chaco, Argentina</w:t>
+              <w:t xml:space="preserve">Forschungskolloquium des Stasi-Unterlagen-Archivs beim Bundesarchiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stasi-Unterlagen-Archiv beim Bundesarchiv, Dec 2025, Berlin, Allemagne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434410v1</w:t>
+                <w:t xml:space="preserve">hal-05498261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las relaciones entre Argentina y la República Democrática Alemana (RDA) durante la dictadura militar Argentina 1976-1983</w:t>
+                <w:t xml:space="preserve">Memoria, archivo e historia del Tercer Reich en América Latina: algunas coordenadas sobre los fondos documentales de la Stasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Manuel Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSS: Dictaduras en Argentina y Alemania en el siglo XX - Culturas de la memoria en comparación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Colonia, Nov 2025, Cologne, Alemania</w:t>
+              <w:t xml:space="preserve">XIII Jornadas de Historia Moderna y Contemporáneas: Tendencias, narrativas, representaciones. Siglos XV-XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des sciences humaines de l'Université du Nord-est, Aug 2025, Resistencia, Chaco, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498268v1</w:t>
+                <w:t xml:space="preserve">hal-05434410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinero de la CIA para la RDA y armas soviéticas para los Contras: operaciones de inteligencia transnacionales en torno al caso del Pia Vesta</w:t>
               </w:r>
@@ -851,96 +851,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Der verfehlte Start der Hauptverwaltung A in Südamerika 1957-1963</w:t>
+                <w:t xml:space="preserve">Las relaciones entre Argentina y la República Democrática Alemana (RDA) durante la dictadura militar Argentina 1976-1983</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Manuel Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forschungskolloquium des Stasi-Unterlagen-Archivs beim Bundesarchiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stasi-Unterlagen-Archiv beim Bundesarchiv, Dec 2025, Berlin, Allemagne, Germany</w:t>
+              <w:t xml:space="preserve">CSS: Dictaduras en Argentina y Alemania en el siglo XX - Culturas de la memoria en comparación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Colonia, Nov 2025, Cologne, Alemania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498261v1</w:t>
+                <w:t xml:space="preserve">hal-05498268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Latinoamericanística bajo control? Producción de saber, vigilancia ideológica y circulación cultural en el Lateinamerika-Institut de la Universidad de Rostock</w:t>
               </w:r>
@@ -2202,51 +2202,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DB3A80D"/>
+    <w:nsid w:val="6A2480A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2433,51 +2433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-manuel-lafuente" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228638v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel Lafuente" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Petersen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14244/agenda.2024.1.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672268v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Manuel Lafuente" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11suk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243122v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34096/hyg.n3.11172" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377002v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377006v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434410v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498274v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497782v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925906v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927703v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377014v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723002v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377011v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723064v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783968216478" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723056v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-manuel-lafuente" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228638v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel Lafuente" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Petersen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14244/agenda.2024.1.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672268v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Manuel Lafuente" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11suk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243122v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34096/hyg.n3.11172" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377002v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377006v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434410v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498274v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498268v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497782v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925906v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927703v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377014v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723002v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377011v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723064v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783968216478" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723056v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>