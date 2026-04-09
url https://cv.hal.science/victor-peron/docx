--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -1112,339 +1112,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139201v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary element method for 3D conductive thin layer in eddy current problems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic Models and Impedance Conditions for Highly Conductive Sheets in the Time-Harmonic Eddy Current Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-09-2018-0348⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (6), pp. 2242--2264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/17M1152498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320511v1</w:t>
+                <w:t xml:space="preserve">hal-01505612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent boundary conditions for acoustic media with exponential densities. Application to the atmosphere in helioseismology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 361, pp.177-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amc.2019.04.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Models and Impedance Conditions for Highly Conductive Sheets in the Time-Harmonic Eddy Current Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boundary element method for 3D conductive thin layer in eddy current problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 79 (6), pp. 2242--2264. </w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (2), pp.502-521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/17M1152498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-09-2018-0348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505612v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Models for the Electric Potential across a Highly Conductive Casing</w:t>
               </w:r>
@@ -1528,430 +1528,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720235v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic study for Stokes-Brinkman model with jump embedded transmission conditions</w:t>
+                <w:t xml:space="preserve">The Laplace equation in 3-D domains with cracks: Dual shadows with log terms and extraction of corresponding edge flux intensity functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Angot</w:t>
+                <w:t xml:space="preserve">Samuel Shannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Carbou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Péron</w:t>
+                <w:t xml:space="preserve">Zohar Yosibash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 96 (3-4), pp.223-249. </w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/ASY-151336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mma.3562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184429v1</w:t>
+                <w:t xml:space="preserve">hal-01111593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Robin Boundary Conditions for Acoustic and Elastic Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equivalent transmission conditions for the time-harmonic Maxwell equations in 3D for a medium with a highly conductive thin sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Diaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Péron</w:t>
+                <w:t xml:space="preserve">Kersten Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76 (3), pp.1031--1052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218202516500378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/15M1012116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254194v1</w:t>
+                <w:t xml:space="preserve">hal-01260111v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent transmission conditions for the time-harmonic Maxwell equations in 3D for a medium with a highly conductive thin sheet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic study for Stokes-Brinkman model with jump embedded transmission conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/15M1012116⟩</w:t>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96 (3-4), pp.223-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ASY-151336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260111v2</w:t>
+                <w:t xml:space="preserve">hal-01184429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Laplace equation in 3-D domains with cracks: Dual shadows with log terms and extraction of corresponding edge flux intensity functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Shannon</w:t>
+                <w:t xml:space="preserve">Equivalent Robin Boundary Conditions for Acoustic and Elastic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zohar Yosibash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mma.3562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218202516500378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111593v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Airfoil equation on near disjoint intervals: Approximate models and polynomial solutions</w:t>
               </w:r>
@@ -2041,77 +2041,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular asymptotic solution along an elliptical edge for the Laplace equation in 3-D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Shannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohar Yosibash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2379,51 +2379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin Layer Models For Electromagnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2581,265 +2581,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00971497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Boundary Conditions for Heterogeneous Acoustic Media</w:t>
+                <w:t xml:space="preserve">Corner asymptotics of the magnetic potential in the eddy-current model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Castro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Diaz</w:t>
+                <w:t xml:space="preserve">Monique Dauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tendências em Matemática Aplicada e Computacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (3), pp.301-310. </w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (13), pp.1924-1955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5540/tema.2014.015.03.0301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mma.2947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110728v1</w:t>
+                <w:t xml:space="preserve">hal-00779067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corner asymptotics of the magnetic potential in the eddy-current model</w:t>
+                <w:t xml:space="preserve">Equivalent Boundary Conditions for Heterogeneous Acoustic Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Dauge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+                <w:t xml:space="preserve">Manuela Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37 (13), pp.1924-1955. </w:t>
+              <w:t xml:space="preserve">Tendências em Matemática Aplicada e Computacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (3), pp.301-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mma.2947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5540/tema.2014.015.03.0301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779067v1</w:t>
+                <w:t xml:space="preserve">hal-01110728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent boundary conditions for an elasto-acoustic problem set in a domain with a thin layer</w:t>
               </w:r>
@@ -3071,51 +3071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Chaumont-Frelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3175,51 +3175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy currents and corner singularities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3430,51 +3430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-harmonic Maxwell equations in biological cells. The differential form formalism to treat the thin layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3547,51 +3547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of the geometry on skin effect in electromagnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Caloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Faou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3651,51 +3651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement asymptotique à haute conductivité de l'épaisseur de peau en électromagnétisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Faou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3768,51 +3768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform estimates for transmission problems with high contrast in heat conduction and electromagnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Caloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4543,64 +4543,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary Element Method for Conductive Thin Layer in 3D Eddy Current Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4664,51 +4664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Modelling for 3D Eddy Current Problems with a Conductive Thin Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4753,1020 +4753,1020 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent boundary conditions for acoustic media with exponential densities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Duruflé</w:t>
+                <w:t xml:space="preserve">Impedance Transmission Conditions for the Electric Potential across a Highly Conductive Casing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aralar Erdozain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth Singular Days </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">WONAPDE 2016 - Fifth Chilean Workshop on Numerical Analysis of Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Concepción, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691768v1</w:t>
+                <w:t xml:space="preserve">hal-01403347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance Transmission Conditions for the Electric Potential across a Highly Conductive Casing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Pardo</w:t>
+                <w:t xml:space="preserve">Asymptotic expansion for the magnetic potential in the eddy-current problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WONAPDE 2016 - Fifth Chilean Workshop on Numerical Analysis of Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Concepción, Chile</w:t>
+              <w:t xml:space="preserve">10th EMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403347v1</w:t>
+                <w:t xml:space="preserve">hal-01393362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic expansion for the magnetic potential in the eddy-current problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clair Poignard</w:t>
+                <w:t xml:space="preserve">Equivalent boundary conditions for acoustic media with exponential densities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th EMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Eighth Singular Days </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393362v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance Transmission Conditions for the Electric Potential across a Highly Conductive Casing</w:t>
+                <w:t xml:space="preserve">Description of a boundary layer phenomenon in acoustic media with a multi-scale expansion. Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Pardo</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V-MAD6 - Valparaíso’s Mathematics and its Applications Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Valparíso, Chile</w:t>
+              <w:t xml:space="preserve">V-MAD 2016 - 6th Valparaíso’s Mathematics and its Applications Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Valparaiso, Chile. pp.1-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692286v1</w:t>
+                <w:t xml:space="preserve">hal-01691684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of a boundary layer phenomenon in acoustic media with a multi-scale expansion. Application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Duruflé</w:t>
+                <w:t xml:space="preserve">Equivalent absorbing boundary conditions for heterogeneous acoustic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V-MAD 2016 - 6th Valparaíso’s Mathematics and its Applications Days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICOSAHOM 2016 - International Conference on Spectral and High-Order Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rio de Janeiro, Brazil. pp.301-310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S2179-84512014000300007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691684v1</w:t>
+                <w:t xml:space="preserve">hal-01691552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a boundary layer phenomenon in acoustic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WONAPDE 2016 - 5th Chilean Workshop on Numerical Analysis of Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Concepción, Chile. pp.1-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent absorbing boundary conditions for heterogeneous acoustic media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Diaz</w:t>
+                <w:t xml:space="preserve">Impedance Transmission Conditions for the Electric Potential across a Highly Conductive Casing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aralar Erdozain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOSAHOM 2016 - International Conference on Spectral and High-Order Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">V-MAD6 - Valparaíso’s Mathematics and its Applications Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Valparíso, Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/S2179-84512014000300007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01691552v1</w:t>
+                <w:t xml:space="preserve">hal-01692286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance Transmission Conditions for the Electric Potential across a Highly Conductive Casing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aralar Erdozain</w:t>
+                <w:t xml:space="preserve">Efficient delta-parametrization of 2D Surface-Impedance solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">Compumag 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196181v1</w:t>
+                <w:t xml:space="preserve">hal-01174983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient delta-parametrization of 2D Surface-Impedance solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dular</w:t>
+                <w:t xml:space="preserve">Impedance Transmission Conditions for the Electric Potential across a Highly Conductive Casing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aralar Erdozain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.442</w:t>
+              <w:t xml:space="preserve">Waves 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174983v1</w:t>
+                <w:t xml:space="preserve">hal-01196181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent Robin Boundary Conditions for Acoustic and Elastic Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5856,51 +5856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numélec 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes - IREENA, Jun 2015, Nantes, France</w:t>
@@ -6018,290 +6018,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic delta-Parametrization of Surface-Impedance Solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subproblem Finite Element Refinement of Inductors from Wire to Static and Dynamic Volume Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE CEFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">, May 2014, Annecy, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959750v1</w:t>
+                <w:t xml:space="preserve">hal-00959756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subproblem Finite Element Refinement of Inductors from Wire to Static and Dynamic Volume Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic delta-Parametrization of Surface-Impedance Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE CEFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Annecy, France. pp.4</w:t>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959756v1</w:t>
+                <w:t xml:space="preserve">hal-00959750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin Layer Models for Geophysical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6333,355 +6333,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corner Asymptotics of the Magnetic Potential in the Eddy-Current Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perfect Conductor and Impedance Boundary Condition Corrections via a Finite Element Subproblem Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSA 2013 - Journées Singulières Augmentées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Compumag 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931735v1</w:t>
+                <w:t xml:space="preserve">hal-00807078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Conditions for Elasto-Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Diaz</w:t>
+                <w:t xml:space="preserve">Corner Asymptotics of the Magnetic Potential in the Eddy-Current Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves 2013 - 11th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Gammarth, Tunisia. pp.345-346</w:t>
+              <w:t xml:space="preserve">JSA 2013 - Journées Singulières Augmentées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842571v1</w:t>
+                <w:t xml:space="preserve">hal-00931735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect Conductor and Impedance Boundary Condition Corrections via a Finite Element Subproblem Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dular</w:t>
+                <w:t xml:space="preserve">Equivalent Conditions for Elasto-Acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.866</w:t>
+              <w:t xml:space="preserve">Waves 2013 - 11th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Gammarth, Tunisia. pp.345-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807078v1</w:t>
+                <w:t xml:space="preserve">hal-00842571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive Eddy Current modeling via a finite element subproblem method</w:t>
               </w:r>
@@ -6838,290 +6838,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and Analysis of Equivalent Models for Fluid-Structure Coupling with a Thin Layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic Description of the Magnetic Potential near a Corner Singularity in the Bidimensional Eddy-Current Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitaine-Euskadi Workshop on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">WCCM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768032v1</w:t>
+                <w:t xml:space="preserve">hal-00768026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Description of the Magnetic Potential near a Corner Singularity in the Bidimensional Eddy-Current Problem</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equivalent Conditions for an Elasto-Acoustic Problem with a Thin Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">First Russian-French Conference on Mathematical Geophysics, Mathematical Modeling in Continuum Mechanics and Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768026v2</w:t>
+                <w:t xml:space="preserve">hal-00768036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Conditions for an Elasto-Acoustic Problem with a Thin Layer</w:t>
+                <w:t xml:space="preserve">Construction and Analysis of Equivalent Models for Fluid-Structure Coupling with a Thin Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Russian-French Conference on Mathematical Geophysics, Mathematical Modeling in Continuum Mechanics and Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Aquitaine-Euskadi Workshop on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768036v1</w:t>
+                <w:t xml:space="preserve">hal-00768032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Models for an Elasto-Acoustic Problem with a Thin Layer</w:t>
               </w:r>
@@ -7170,70 +7170,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy currents and corner singularities</w:t>
+                <w:t xml:space="preserve">2D electrostatic problems with rounded corners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7271,94 +7271,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549380v1</w:t>
+                <w:t xml:space="preserve">hal-00549384v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D electrostatic problems with rounded corners</w:t>
+                <w:t xml:space="preserve">Eddy currents and corner singularities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7396,81 +7396,81 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549384v2</w:t>
+                <w:t xml:space="preserve">hal-00549380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin Layer Models for Electromagnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7521,51 +7521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impedance condition close to a corner in eddy-current problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7659,51 +7659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin Effect in Electromagnetism and Asymptotic Behaviour of Skin Depth for High Conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Caloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Faou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7767,51 +7767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions de transmission approchées en électromagnétisme pour des milieux cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7843,273 +7843,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00528532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Transmission Problem in Electromagnetism with a Singular Interface</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Treatment of rounded and sharp corners in the numerical modeling of 2D electrostatic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Singular Days on Asymptotic Methods for PDEs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">MOMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Vitória, Brazil. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00528523v1</w:t>
+                <w:t xml:space="preserve">hal-00502238v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of rounded and sharp corners in the numerical modeling of 2D electrostatic fields</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Transmission Problem in Electromagnetism with a Singular Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Caloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Faou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOMAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Vitória, Brazil. pp.CD</w:t>
+              <w:t xml:space="preserve">6th Singular Days on Asymptotic Methods for PDEs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502238v4</w:t>
+                <w:t xml:space="preserve">inria-00528523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin-Effect Description in Electromagnetism with a Scaled Asymptotic Expansion</w:t>
               </w:r>
@@ -8121,51 +8121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Caloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES 2009 The 9th International Conference on Mathematical and Numerical Aspects of Waves Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8203,51 +8203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin Effect Description in Electromagnetism with a Multiscaled Asymptotic Expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Caloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Faou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8419,165 +8419,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l'effet de peau en électromagnétisme</w:t>
+                <w:t xml:space="preserve">Modélisation de phénomènes électromagnétiques dans des milieux à fort contraste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Travail Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Orsay, France</w:t>
+              <w:t xml:space="preserve">Séminaire Analyse Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00528536v1</w:t>
+                <w:t xml:space="preserve">inria-00528534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de phénomènes électromagnétiques dans des milieux à fort contraste</w:t>
+                <w:t xml:space="preserve">Sur l'effet de peau en électromagnétisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Analyse Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">Groupe de Travail Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00528534v1</w:t>
+                <w:t xml:space="preserve">inria-00528536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin Effect in Electromagnetism and Asymptotic Behaviour of Skin Depth for High Conductivity</w:t>
               </w:r>
@@ -9007,51 +9007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolvent and Spectral Asymptotics for Thin-Layer Transmission Problems in the Large Coupling Limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Carbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9272,64 +9272,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent boundary conditions for acoustic media with exponential densities. Application to the atmosphere in helioseismology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9993,51 +9993,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="541E7A55"/>
+    <w:nsid w:val="3D60318A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10224,51 +10224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-peron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0342-6384" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136872026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lma-umr5142.univ-pau.fr/fr/~vperon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1674601" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935294v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/25M1734336" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225907v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El-Ghaouti Boutarene" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Galleze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-024-00358-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237680v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Farina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ferreira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40879-024-00756-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Abou El Nasser El Yafi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2023.09.042" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373028v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aralar Erdozain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Muga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pinochet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13137-022-00197-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334437v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.3051" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02968889v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-021-01596-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139201v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Labat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.102409" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02320511v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2018-0348" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02320521v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2019.04.065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01505612v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1152498" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01720235v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pardo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.07.043" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184429v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Angot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carbou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-151336" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254194v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202516500378" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260111v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersten Schmidt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1012116" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Shannon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohar Yosibash" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3562" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2015.11.024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.12.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2360232" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071480v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141943" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.120813.100114a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00971497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2014.03.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110728v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Castro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5540/tema.2014.015.03.0301" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779067v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2947" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925643v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04847C4F8114183D58683CD7CE9EE70696CE52B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284338" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chaumont-Frelet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.05.025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614033v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175378" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515107v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-10742011000100008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744211000345" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503170v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caloz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.11.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423607v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.01.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422315v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2010.04.060" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707595v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02071888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02278032v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01834217v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chadebec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679683v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691768v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403347v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393362v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Sabariego" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01692286v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691684v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691616v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691552v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-84512014000300007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174983v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199546v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096897v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959750v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959756v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03172030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931735v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842571v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807078v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917282v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768041v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768032v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768026v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768036v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768042v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549380v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549384v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847009v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727197v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528519v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528532v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528523v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502238v4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528514v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528527v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954996v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528536v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528534v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528535v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528308v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677560v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252092v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736383v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859342v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253971v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762625v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371580v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412369v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174009v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763181v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347971v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421736v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01660795v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-peron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0342-6384" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136872026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lma-umr5142.univ-pau.fr/fr/~vperon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1674601" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935294v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/25M1734336" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225907v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El-Ghaouti Boutarene" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Galleze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-024-00358-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237680v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Farina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ferreira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40879-024-00756-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Abou El Nasser El Yafi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2023.09.042" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373028v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aralar Erdozain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Muga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pinochet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13137-022-00197-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334437v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.3051" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02968889v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-021-01596-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139201v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Labat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.102409" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01505612v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1152498" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02320521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2019.04.065" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02320511v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2018-0348" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01720235v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pardo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.07.043" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111593v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Shannon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohar Yosibash" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3562" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260111v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersten Schmidt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1012116" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Angot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carbou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-151336" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diaz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202516500378" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2015.11.024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.12.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2360232" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071480v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141943" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.120813.100114a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00971497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2014.03.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779067v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2947" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Castro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5540/tema.2014.015.03.0301" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925643v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04847C4F8114183D58683CD7CE9EE70696CE52B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284338" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chaumont-Frelet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.05.025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614033v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175378" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515107v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-10742011000100008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744211000345" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503170v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caloz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.11.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423607v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.01.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422315v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2010.04.060" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707595v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02071888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02278032v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01834217v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chadebec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679683v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403347v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393362v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Sabariego" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691768v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691684v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-84512014000300007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691616v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01692286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174983v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199546v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096897v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959756v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03172030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807078v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931735v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842571v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917282v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768041v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768026v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768036v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768032v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768042v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549384v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549380v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847009v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727197v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528519v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528532v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502238v4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528523v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528514v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528527v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954996v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528534v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528536v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528535v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528308v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677560v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252092v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736383v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859342v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253971v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762625v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371580v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412369v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174009v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763181v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347971v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421736v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01660795v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>