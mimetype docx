--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1112,339 +1112,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139201v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Models and Impedance Conditions for Highly Conductive Sheets in the Time-Harmonic Eddy Current Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boundary element method for 3D conductive thin layer in eddy current problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/17M1152498⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (2), pp.502-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-09-2018-0348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505612v2</w:t>
+                <w:t xml:space="preserve">hal-02320511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent boundary conditions for acoustic media with exponential densities. Application to the atmosphere in helioseismology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic Models and Impedance Conditions for Highly Conductive Sheets in the Time-Harmonic Eddy Current Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (6), pp. 2242--2264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/17M1152498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2019.04.065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02320521v1</w:t>
+                <w:t xml:space="preserve">hal-01505612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary element method for 3D conductive thin layer in eddy current problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equivalent boundary conditions for acoustic media with exponential densities. Application to the atmosphere in helioseismology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-René Poirier</w:t>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 38 (2), pp.502-521. </w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 361, pp.177-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-09-2018-0348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2019.04.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320511v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Models for the Electric Potential across a Highly Conductive Casing</w:t>
               </w:r>
@@ -1528,430 +1528,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720235v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Laplace equation in 3-D domains with cracks: Dual shadows with log terms and extraction of corresponding edge flux intensity functions</w:t>
+                <w:t xml:space="preserve">Asymptotic study for Stokes-Brinkman model with jump embedded transmission conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Shannon</w:t>
+                <w:t xml:space="preserve">Philippe Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zohar Yosibash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96 (3-4), pp.223-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mma.3562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/ASY-151336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111593v1</w:t>
+                <w:t xml:space="preserve">hal-01184429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent transmission conditions for the time-harmonic Maxwell equations in 3D for a medium with a highly conductive thin sheet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equivalent Robin Boundary Conditions for Acoustic and Elastic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 76 (3), pp.1031--1052. </w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/15M1012116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218202516500378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260111v2</w:t>
+                <w:t xml:space="preserve">hal-01254194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic study for Stokes-Brinkman model with jump embedded transmission conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equivalent transmission conditions for the time-harmonic Maxwell equations in 3D for a medium with a highly conductive thin sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Angot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Victor Péron</w:t>
+                <w:t xml:space="preserve">Kersten Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/ASY-151336⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76 (3), pp.1031--1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/15M1012116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184429v1</w:t>
+                <w:t xml:space="preserve">hal-01260111v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Robin Boundary Conditions for Acoustic and Elastic Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Laplace equation in 3-D domains with cracks: Dual shadows with log terms and extraction of corresponding edge flux intensity functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Shannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Diaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Péron</w:t>
+                <w:t xml:space="preserve">Zohar Yosibash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218202516500378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mma.3562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254194v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Airfoil equation on near disjoint intervals: Approximate models and polynomial solutions</w:t>
               </w:r>
@@ -2041,77 +2041,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular asymptotic solution along an elliptical edge for the Laplace equation in 3-D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Shannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohar Yosibash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2256,248 +2256,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive eddy current modeling via a finite element subproblem method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dular</w:t>
+                <w:t xml:space="preserve">Thin Layer Models For Electromagnetism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46 (2), pp.341-348. </w:t>
+              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.213-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAE-141943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4208/cicp.120813.100114a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071480v1</w:t>
+                <w:t xml:space="preserve">hal-00918634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin Layer Models For Electromagnetism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Duruflé</w:t>
+                <w:t xml:space="preserve">Progressive eddy current modeling via a finite element subproblem method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clair Poignard</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16, pp.213-238. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (2), pp.341-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4208/cicp.120813.100114a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAE-141943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918634v1</w:t>
+                <w:t xml:space="preserve">hal-01071480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypersingular integral equations over a disc: convergence of a spectral method and connection with Tranter's method</w:t>
               </w:r>
@@ -2734,51 +2734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent Boundary Conditions for Heterogeneous Acoustic Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3071,51 +3071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Chaumont-Frelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3430,51 +3430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-harmonic Maxwell equations in biological cells. The differential form formalism to treat the thin layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4157,217 +4157,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic models for the multiple electromagnetic wave scattering problem by small obstacles</w:t>
+                <w:t xml:space="preserve">Equivalent point-source modeling of small obstacles for electromagnetic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ondes Sud-Ouest (JOSO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Le Barp, France</w:t>
+              <w:t xml:space="preserve">WAVES 2019 - 14th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071888v1</w:t>
+                <w:t xml:space="preserve">hal-02278032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent point-source modeling of small obstacles for electromagnetic waves</w:t>
+                <w:t xml:space="preserve">Asymptotic models for the multiple electromagnetic wave scattering problem by small obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES 2019 - 14th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journées Ondes Sud-Ouest (JOSO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Le Barp, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278032v1</w:t>
+                <w:t xml:space="preserve">hal-02071888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foldy-Lax Model for the Scattering Problem in Electromagnetism</w:t>
               </w:r>
@@ -4543,64 +4543,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary Element Method for Conductive Thin Layer in 3D Eddy Current Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4664,51 +4664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Modelling for 3D Eddy Current Problems with a Conductive Thin Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4753,135 +4753,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance Transmission Conditions for the Electric Potential across a Highly Conductive Casing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Pardo</w:t>
+                <w:t xml:space="preserve">Equivalent boundary conditions for acoustic media with exponential densities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WONAPDE 2016 - Fifth Chilean Workshop on Numerical Analysis of Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Concepción, Chile</w:t>
+              <w:t xml:space="preserve">Eighth Singular Days </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403347v1</w:t>
+                <w:t xml:space="preserve">hal-01691768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic expansion for the magnetic potential in the eddy-current problem</w:t>
               </w:r>
@@ -4986,442 +4973,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent boundary conditions for acoustic media with exponential densities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Duruflé</w:t>
+                <w:t xml:space="preserve">Impedance Transmission Conditions for the Electric Potential across a Highly Conductive Casing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aralar Erdozain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth Singular Days </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">WONAPDE 2016 - Fifth Chilean Workshop on Numerical Analysis of Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Concepción, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691768v1</w:t>
+                <w:t xml:space="preserve">hal-01403347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of a boundary layer phenomenon in acoustic media with a multi-scale expansion. Application</w:t>
+                <w:t xml:space="preserve">On a boundary layer phenomenon in acoustic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V-MAD 2016 - 6th Valparaíso’s Mathematics and its Applications Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Valparaiso, Chile. pp.1-42</w:t>
+              <w:t xml:space="preserve">WONAPDE 2016 - 5th Chilean Workshop on Numerical Analysis of Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Concepción, Chile. pp.1-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691684v1</w:t>
+                <w:t xml:space="preserve">hal-01691616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent absorbing boundary conditions for heterogeneous acoustic media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Diaz</w:t>
+                <w:t xml:space="preserve">Description of a boundary layer phenomenon in acoustic media with a multi-scale expansion. Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOSAHOM 2016 - International Conference on Spectral and High-Order Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">V-MAD 2016 - 6th Valparaíso’s Mathematics and its Applications Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Valparaiso, Chile. pp.1-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691552v1</w:t>
+                <w:t xml:space="preserve">hal-01691684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a boundary layer phenomenon in acoustic media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Duruflé</w:t>
+                <w:t xml:space="preserve">Equivalent absorbing boundary conditions for heterogeneous acoustic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WONAPDE 2016 - 5th Chilean Workshop on Numerical Analysis of Partial Differential Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICOSAHOM 2016 - International Conference on Spectral and High-Order Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rio de Janeiro, Brazil. pp.301-310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S2179-84512014000300007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691616v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impedance Transmission Conditions for the Electric Potential across a Highly Conductive Casing</w:t>
               </w:r>
@@ -5509,264 +5509,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient delta-parametrization of 2D Surface-Impedance solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dular</w:t>
+                <w:t xml:space="preserve">Impedance Transmission Conditions for the Electric Potential across a Highly Conductive Casing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aralar Erdozain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.442</w:t>
+              <w:t xml:space="preserve">Waves 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174983v1</w:t>
+                <w:t xml:space="preserve">hal-01196181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance Transmission Conditions for the Electric Potential across a Highly Conductive Casing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aralar Erdozain</w:t>
+                <w:t xml:space="preserve">Efficient delta-parametrization of 2D Surface-Impedance solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">Compumag 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196181v1</w:t>
+                <w:t xml:space="preserve">hal-01174983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent Robin Boundary Conditions for Acoustic and Elastic Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6257,51 +6257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin Layer Models for Geophysical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6333,355 +6333,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect Conductor and Impedance Boundary Condition Corrections via a Finite Element Subproblem Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corner Asymptotics of the Magnetic Potential in the Eddy-Current Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.866</w:t>
+              <w:t xml:space="preserve">JSA 2013 - Journées Singulières Augmentées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807078v1</w:t>
+                <w:t xml:space="preserve">hal-00931735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corner Asymptotics of the Magnetic Potential in the Eddy-Current Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+                <w:t xml:space="preserve">Equivalent Conditions for Elasto-Acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSA 2013 - Journées Singulières Augmentées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Waves 2013 - 11th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Gammarth, Tunisia. pp.345-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931735v1</w:t>
+                <w:t xml:space="preserve">hal-00842571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Conditions for Elasto-Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Diaz</w:t>
+                <w:t xml:space="preserve">Perfect Conductor and Impedance Boundary Condition Corrections via a Finite Element Subproblem Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves 2013 - 11th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Gammarth, Tunisia. pp.345-346</w:t>
+              <w:t xml:space="preserve">Compumag 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842571v1</w:t>
+                <w:t xml:space="preserve">hal-00807078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive Eddy Current modeling via a finite element subproblem method</w:t>
               </w:r>
@@ -6792,336 +6792,336 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent Conditions for an Elasto-Acoustic Problem with a Thin Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop HPC-GA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Porto Alegre, Brazil</w:t>
+              <w:t xml:space="preserve">First Russian-French Conference on Mathematical Geophysics, Mathematical Modeling in Continuum Mechanics and Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768041v1</w:t>
+                <w:t xml:space="preserve">hal-00768036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Description of the Magnetic Potential near a Corner Singularity in the Bidimensional Eddy-Current Problem</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equivalent Conditions for an Elasto-Acoustic Problem with a Thin Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">Workshop HPC-GA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768026v2</w:t>
+                <w:t xml:space="preserve">hal-00768041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Conditions for an Elasto-Acoustic Problem with a Thin Layer</w:t>
+                <w:t xml:space="preserve">Construction and Analysis of Equivalent Models for Fluid-Structure Coupling with a Thin Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Russian-French Conference on Mathematical Geophysics, Mathematical Modeling in Continuum Mechanics and Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Aquitaine-Euskadi Workshop on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768036v1</w:t>
+                <w:t xml:space="preserve">hal-00768032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and Analysis of Equivalent Models for Fluid-Structure Coupling with a Thin Layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic Description of the Magnetic Potential near a Corner Singularity in the Bidimensional Eddy-Current Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitaine-Euskadi Workshop on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">WCCM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768032v1</w:t>
+                <w:t xml:space="preserve">hal-00768026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Models for an Elasto-Acoustic Problem with a Thin Layer</w:t>
               </w:r>
@@ -7170,51 +7170,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D electrostatic problems with rounded corners</w:t>
+                <w:t xml:space="preserve">Eddy currents and corner singularities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
@@ -7271,75 +7271,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549384v2</w:t>
+                <w:t xml:space="preserve">hal-00549380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy currents and corner singularities</w:t>
+                <w:t xml:space="preserve">2D electrostatic problems with rounded corners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
@@ -7396,81 +7396,81 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549380v1</w:t>
+                <w:t xml:space="preserve">hal-00549384v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin Layer Models for Electromagnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7767,51 +7767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions de transmission approchées en électromagnétisme pour des milieux cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8419,165 +8419,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de phénomènes électromagnétiques dans des milieux à fort contraste</w:t>
+                <w:t xml:space="preserve">Sur l'effet de peau en électromagnétisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Analyse Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">Groupe de Travail Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00528534v1</w:t>
+                <w:t xml:space="preserve">inria-00528536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l'effet de peau en électromagnétisme</w:t>
+                <w:t xml:space="preserve">Modélisation de phénomènes électromagnétiques dans des milieux à fort contraste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Travail Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Orsay, France</w:t>
+              <w:t xml:space="preserve">Séminaire Analyse Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00528536v1</w:t>
+                <w:t xml:space="preserve">inria-00528534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin Effect in Electromagnetism and Asymptotic Behaviour of Skin Depth for High Conductivity</w:t>
               </w:r>
@@ -9007,51 +9007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolvent and Spectral Asymptotics for Thin-Layer Transmission Problems in the Large Coupling Limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Carbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9272,64 +9272,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent boundary conditions for acoustic media with exponential densities. Application to the atmosphere in helioseismology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9993,51 +9993,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D60318A"/>
+    <w:nsid w:val="2CBDC02D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10224,51 +10224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-peron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0342-6384" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136872026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lma-umr5142.univ-pau.fr/fr/~vperon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1674601" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935294v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/25M1734336" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225907v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El-Ghaouti Boutarene" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Galleze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-024-00358-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237680v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Farina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ferreira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40879-024-00756-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Abou El Nasser El Yafi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2023.09.042" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373028v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aralar Erdozain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Muga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pinochet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13137-022-00197-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334437v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.3051" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02968889v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-021-01596-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139201v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Labat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.102409" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01505612v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1152498" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02320521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2019.04.065" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02320511v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2018-0348" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01720235v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pardo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.07.043" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111593v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Shannon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohar Yosibash" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3562" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260111v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersten Schmidt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1012116" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Angot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carbou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-151336" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diaz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202516500378" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2015.11.024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.12.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2360232" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071480v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141943" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.120813.100114a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00971497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2014.03.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779067v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2947" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Castro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5540/tema.2014.015.03.0301" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925643v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04847C4F8114183D58683CD7CE9EE70696CE52B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284338" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chaumont-Frelet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.05.025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614033v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175378" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515107v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-10742011000100008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744211000345" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503170v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caloz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.11.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423607v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.01.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422315v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2010.04.060" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707595v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02071888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02278032v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01834217v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chadebec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679683v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403347v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393362v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Sabariego" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691768v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691684v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-84512014000300007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691616v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01692286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174983v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199546v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096897v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959756v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03172030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807078v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931735v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842571v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917282v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768041v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768026v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768036v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768032v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768042v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549384v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549380v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847009v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727197v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528519v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528532v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502238v4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528523v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528514v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528527v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954996v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528534v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528536v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528535v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528308v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677560v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252092v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736383v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859342v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253971v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762625v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371580v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412369v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174009v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763181v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347971v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421736v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01660795v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-peron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0342-6384" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136872026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lma-umr5142.univ-pau.fr/fr/~vperon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1674601" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935294v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/25M1734336" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225907v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El-Ghaouti Boutarene" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Galleze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-024-00358-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237680v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Farina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ferreira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40879-024-00756-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Abou El Nasser El Yafi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2023.09.042" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373028v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aralar Erdozain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Muga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pinochet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13137-022-00197-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334437v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.3051" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02968889v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-021-01596-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139201v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Labat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.102409" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02320511v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2018-0348" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01505612v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1152498" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02320521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2019.04.065" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01720235v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pardo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.07.043" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184429v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Angot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carbou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-151336" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254194v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202516500378" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260111v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersten Schmidt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1012116" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Shannon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohar Yosibash" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3562" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2015.11.024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.12.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2360232" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918634v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.120813.100114a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141943" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00971497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2014.03.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779067v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2947" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Castro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5540/tema.2014.015.03.0301" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925643v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04847C4F8114183D58683CD7CE9EE70696CE52B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284338" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chaumont-Frelet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.05.025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614033v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175378" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515107v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-10742011000100008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744211000345" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503170v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caloz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.11.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423607v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.01.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422315v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2010.04.060" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707595v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02278032v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02071888v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01834217v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chadebec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679683v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691768v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393362v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Sabariego" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403347v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691616v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691684v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691552v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-84512014000300007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01692286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174983v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199546v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096897v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959756v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03172030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931735v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842571v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807078v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917282v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768036v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768041v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768032v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768026v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768042v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549380v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549384v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847009v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727197v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528519v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528532v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502238v4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528523v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528514v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528527v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954996v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528536v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528534v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528535v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528308v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677560v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252092v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736383v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859342v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253971v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762625v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371580v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412369v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174009v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763181v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347971v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421736v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01660795v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>