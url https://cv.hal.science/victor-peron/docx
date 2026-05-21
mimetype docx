--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -2477,265 +2477,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypersingular integral equations over a disc: convergence of a spectral method and connection with Tranter's method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corner asymptotics of the magnetic potential in the eddy-current model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul A. Martin</w:t>
+                <w:t xml:space="preserve">Monique Dauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 269, pp.118-131. </w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (13), pp.1924-1955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2014.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mma.2947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00971497v1</w:t>
+                <w:t xml:space="preserve">hal-00779067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corner asymptotics of the magnetic potential in the eddy-current model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypersingular integral equations over a disc: convergence of a spectral method and connection with Tranter's method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Dauge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+                <w:t xml:space="preserve">Paul A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37 (13), pp.1924-1955. </w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 269, pp.118-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mma.2947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2014.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779067v1</w:t>
+                <w:t xml:space="preserve">hal-00971497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent Boundary Conditions for Heterogeneous Acoustic Media</w:t>
               </w:r>
@@ -3175,51 +3175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy currents and corner singularities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3547,51 +3547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of the geometry on skin effect in electromagnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Caloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Faou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3651,51 +3651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement asymptotique à haute conductivité de l'épaisseur de peau en électromagnétisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Faou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3768,51 +3768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform estimates for transmission problems with high contrast in heat conduction and electromagnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Caloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5081,151 +5081,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a boundary layer phenomenon in acoustic media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Duruflé</w:t>
+                <w:t xml:space="preserve">Equivalent absorbing boundary conditions for heterogeneous acoustic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WONAPDE 2016 - 5th Chilean Workshop on Numerical Analysis of Partial Differential Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICOSAHOM 2016 - International Conference on Spectral and High-Order Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rio de Janeiro, Brazil. pp.301-310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S2179-84512014000300007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691616v1</w:t>
+                <w:t xml:space="preserve">hal-01691552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of a boundary layer phenomenon in acoustic media with a multi-scale expansion. Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5267,269 +5263,273 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V-MAD 2016 - 6th Valparaíso’s Mathematics and its Applications Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Valparaiso, Chile. pp.1-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent absorbing boundary conditions for heterogeneous acoustic media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Diaz</w:t>
+                <w:t xml:space="preserve">Impedance Transmission Conditions for the Electric Potential across a Highly Conductive Casing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aralar Erdozain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOSAHOM 2016 - International Conference on Spectral and High-Order Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">V-MAD6 - Valparaíso’s Mathematics and its Applications Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Valparíso, Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/S2179-84512014000300007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01691552v1</w:t>
+                <w:t xml:space="preserve">hal-01692286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance Transmission Conditions for the Electric Potential across a Highly Conductive Casing</w:t>
+                <w:t xml:space="preserve">On a boundary layer phenomenon in acoustic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Pardo</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V-MAD6 - Valparaíso’s Mathematics and its Applications Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Valparíso, Chile</w:t>
+              <w:t xml:space="preserve">WONAPDE 2016 - 5th Chilean Workshop on Numerical Analysis of Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Concepción, Chile. pp.1-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692286v1</w:t>
+                <w:t xml:space="preserve">hal-01691616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impedance Transmission Conditions for the Electric Potential across a Highly Conductive Casing</w:t>
               </w:r>
@@ -6018,260 +6018,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subproblem Finite Element Refinement of Inductors from Wire to Static and Dynamic Volume Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic delta-Parametrization of Surface-Impedance Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE CEFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Annecy, France. pp.4</w:t>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959756v1</w:t>
+                <w:t xml:space="preserve">hal-00959750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic delta-Parametrization of Surface-Impedance Solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subproblem Finite Element Refinement of Inductors from Wire to Static and Dynamic Volume Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE CEFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">, May 2014, Annecy, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959750v1</w:t>
+                <w:t xml:space="preserve">hal-00959756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin Layer Models for Geophysical Applications</w:t>
               </w:r>
@@ -6333,234 +6333,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corner Asymptotics of the Magnetic Potential in the Eddy-Current Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+                <w:t xml:space="preserve">Equivalent Conditions for Elasto-Acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSA 2013 - Journées Singulières Augmentées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Waves 2013 - 11th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Gammarth, Tunisia. pp.345-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931735v1</w:t>
+                <w:t xml:space="preserve">hal-00842571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Conditions for Elasto-Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Diaz</w:t>
+                <w:t xml:space="preserve">Corner Asymptotics of the Magnetic Potential in the Eddy-Current Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves 2013 - 11th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Gammarth, Tunisia. pp.345-346</w:t>
+              <w:t xml:space="preserve">JSA 2013 - Journées Singulières Augmentées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842571v1</w:t>
+                <w:t xml:space="preserve">hal-00931735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect Conductor and Impedance Boundary Condition Corrections via a Finite Element Subproblem Method</w:t>
               </w:r>
@@ -6838,290 +6838,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Conditions for an Elasto-Acoustic Problem with a Thin Layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic Description of the Magnetic Potential near a Corner Singularity in the Bidimensional Eddy-Current Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop HPC-GA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Porto Alegre, Brazil</w:t>
+              <w:t xml:space="preserve">WCCM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768041v1</w:t>
+                <w:t xml:space="preserve">hal-00768026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and Analysis of Equivalent Models for Fluid-Structure Coupling with a Thin Layer</w:t>
+                <w:t xml:space="preserve">Equivalent Conditions for an Elasto-Acoustic Problem with a Thin Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitaine-Euskadi Workshop on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">Workshop HPC-GA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768032v1</w:t>
+                <w:t xml:space="preserve">hal-00768041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Description of the Magnetic Potential near a Corner Singularity in the Bidimensional Eddy-Current Problem</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction and Analysis of Equivalent Models for Fluid-Structure Coupling with a Thin Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">Aquitaine-Euskadi Workshop on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768026v2</w:t>
+                <w:t xml:space="preserve">hal-00768032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Models for an Elasto-Acoustic Problem with a Thin Layer</w:t>
               </w:r>
@@ -7189,51 +7189,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy currents and corner singularities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7314,51 +7314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D electrostatic problems with rounded corners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7521,51 +7521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impedance condition close to a corner in eddy-current problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7659,51 +7659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin Effect in Electromagnetism and Asymptotic Behaviour of Skin Depth for High Conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Caloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Faou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7987,51 +7987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Transmission Problem in Electromagnetism with a Singular Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Caloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Faou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8121,51 +8121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Caloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES 2009 The 9th International Conference on Mathematical and Numerical Aspects of Waves Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8203,51 +8203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin Effect Description in Electromagnetism with a Multiscaled Asymptotic Expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Caloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Faou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9993,51 +9993,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CBDC02D"/>
+    <w:nsid w:val="5F0DF3F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10224,51 +10224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-peron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0342-6384" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136872026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lma-umr5142.univ-pau.fr/fr/~vperon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1674601" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935294v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/25M1734336" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225907v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El-Ghaouti Boutarene" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Galleze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-024-00358-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237680v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Farina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ferreira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40879-024-00756-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Abou El Nasser El Yafi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2023.09.042" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373028v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aralar Erdozain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Muga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pinochet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13137-022-00197-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334437v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.3051" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02968889v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-021-01596-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139201v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Labat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.102409" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02320511v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2018-0348" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01505612v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1152498" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02320521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2019.04.065" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01720235v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pardo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.07.043" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184429v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Angot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carbou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-151336" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254194v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202516500378" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260111v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersten Schmidt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1012116" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Shannon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohar Yosibash" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3562" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2015.11.024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.12.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2360232" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918634v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.120813.100114a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141943" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00971497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2014.03.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779067v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2947" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Castro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5540/tema.2014.015.03.0301" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925643v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04847C4F8114183D58683CD7CE9EE70696CE52B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284338" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chaumont-Frelet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.05.025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614033v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175378" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515107v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-10742011000100008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744211000345" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503170v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caloz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.11.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423607v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.01.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422315v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2010.04.060" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707595v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02278032v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02071888v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01834217v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chadebec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679683v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691768v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393362v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Sabariego" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403347v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691616v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691684v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691552v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-84512014000300007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01692286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174983v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199546v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096897v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959756v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03172030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931735v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842571v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807078v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917282v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768036v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768041v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768032v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768026v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768042v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549380v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549384v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847009v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727197v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528519v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528532v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502238v4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528523v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528514v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528527v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954996v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528536v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528534v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528535v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528308v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677560v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252092v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736383v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859342v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253971v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762625v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371580v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412369v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174009v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763181v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347971v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421736v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01660795v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/victor-peron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0342-6384" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136872026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lma-umr5142.univ-pau.fr/fr/~vperon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1674601" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935294v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/25M1734336" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225907v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El-Ghaouti Boutarene" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Galleze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-024-00358-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237680v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Farina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ferreira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40879-024-00756-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Abou El Nasser El Yafi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2023.09.042" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373028v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aralar Erdozain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Muga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pinochet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13137-022-00197-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334437v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.3051" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02968889v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-021-01596-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139201v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Labat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.102409" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02320511v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2018-0348" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01505612v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1152498" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02320521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2019.04.065" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01720235v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pardo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.07.043" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184429v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Angot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carbou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-151336" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254194v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202516500378" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260111v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersten Schmidt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1012116" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Shannon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohar Yosibash" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3562" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2015.11.024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.12.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2360232" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918634v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.120813.100114a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141943" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2947" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00971497v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2014.03.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Castro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5540/tema.2014.015.03.0301" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925643v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04847C4F8114183D58683CD7CE9EE70696CE52B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284338" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chaumont-Frelet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.05.025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614033v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175378" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515107v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-10742011000100008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744211000345" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503170v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caloz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.11.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423607v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.01.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422315v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2010.04.060" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707595v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02278032v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02071888v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01834217v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chadebec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679683v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691768v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393362v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Sabariego" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403347v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691552v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-84512014000300007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01692286v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691616v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174983v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199546v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096897v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959750v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959756v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03172030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842571v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931735v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807078v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917282v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768036v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768026v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768041v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768032v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768042v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549380v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549384v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847009v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727197v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528519v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528532v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502238v4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528523v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528514v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528527v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954996v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528536v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528534v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528535v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528308v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677560v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252092v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736383v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859342v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253971v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762625v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371580v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412369v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174009v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763181v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347971v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421736v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01660795v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>