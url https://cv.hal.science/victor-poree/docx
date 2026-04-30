--- v0 (2026-04-04)
+++ v1 (2026-04-30)
@@ -234,693 +234,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of the longitudinal exciton dispersion in h -BN by resonant inelastic X-ray scattering</w:t>
+                <w:t xml:space="preserve">Dynamic Control of Weight-Update Linearity in Magneto-Ionic Synapses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Nicolaou</w:t>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kari Ruotsalainen</w:t>
+                <w:t xml:space="preserve">Kellian Cottart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Susana</w:t>
+                <w:t xml:space="preserve">Maria-Andromachi Syskaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Galvao Tizei</w:t>
+                <w:t xml:space="preserve">Andrea Resta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (8), pp.085207. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (4), pp.1443-1450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/wn39-b2sh⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c05247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367108v1</w:t>
+                <w:t xml:space="preserve">hal-05358053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Control of Weight-Update Linearity in Magneto-Ionic Synapses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for fractional matter coupled to an emergent gauge field in a quantum spin ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+                <w:t xml:space="preserve">Félix Desrochers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kellian Cottart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andrea Resta</w:t>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c05247⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), pp.83-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-024-02711-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358053v1</w:t>
+                <w:t xml:space="preserve">hal-04085035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for fractional matter coupled to an emergent gauge field in a quantum spin ice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct measurement of the longitudinal exciton dispersion in h -BN by resonant inelastic X-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Nicolaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kari Ruotsalainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Susana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Lhotel</w:t>
+                <w:t xml:space="preserve">Luiz Galvão Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (1), pp.83-88. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (8), pp.085207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-024-02711-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/wn39-b2sh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085035v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frustrated magnetism of a novel breathing kagome U-network aluminide: U3Os4Al11.84(4)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dipolar-octupolar correlations and hierarchy of exchange interactions in Ce$_2$Hf$_2$O$_7$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anish Bhardwaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vladimir Pomjakushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2024.107806⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (18), pp.L180404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/j451-ztvr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984419v1</w:t>
+                <w:t xml:space="preserve">hal-04225181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipolar-octupolar correlations and hierarchy of exchange interactions in Ce$_2$Hf$_2$O$_7$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frustrated magnetism of a novel breathing kagome U-network aluminide: U3Os4Al11.84(4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Porée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (18), pp.L180404. </w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 160, pp.107806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/j451-ztvr⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2024.107806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225181v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the full magneto-ionic oxidation spectrum in Pt/CoFeB/HfO2</w:t>
               </w:r>
@@ -1066,51 +1066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Krajewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1226,51 +1226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Pomjakushin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (5), pp.546-552. </w:t>
@@ -1627,51 +1627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393901v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Bhardwaj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Por&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.155137" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nicolaou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Ruotsalainen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Susana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Galvao Tizei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/wn39-b2sh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05358053v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellian Cottart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Andromachi Syskaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c05247" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Desrochers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02711-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lamy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2024.107806" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225181v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pomjakushin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j451-ztvr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benguettat-El Mokhtari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pachat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Por&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamperti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0270206" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Krajewska" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puphal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.044406" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sibille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0827-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mielke Iii" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pomjakushin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zaharko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sturniolo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393901v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Bhardwaj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Por&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.155137" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05358053v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellian Cottart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Andromachi Syskaki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c05247" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085035v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Desrochers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02711-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367108v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nicolaou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Ruotsalainen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Susana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Galv&#227;o Tizei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/wn39-b2sh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pomjakushin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j451-ztvr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984419v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lamy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2024.107806" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benguettat-El Mokhtari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pachat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Por&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamperti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0270206" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Krajewska" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puphal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.044406" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sibille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0827-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mielke Iii" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pomjakushin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zaharko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sturniolo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>