--- v0 (2026-03-06)
+++ v1 (2026-04-17)
@@ -106,1063 +106,1063 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agriculteur ou jardinier ? Petite sociologie d’un renversement de stigmate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2025021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au bout du fil à tout bout de champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (253), pp.167-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.253.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Growing on digital soil: French farmers’ everyday acquisition of new skills online</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Calvignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Human Values</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10460-025-10758-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Cédric Calvignac</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créations de plateformes numériques dans le secteur agricole français et logiques relationnelles : découplage ou encastrement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2025021⟩</w:t>
+              <w:t xml:space="preserve">ARCS - Analyse de réseaux pour les sciences sociales / Network analysis for social sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Relational chains, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arcs.10972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991732v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage &amp;quot;Le soin des choses. Politiques de la maintenance&amp;quot;, Jérôme Denis, David Pontille, La Découverte, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.58828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire campagne pour sa ferme. Sur l’adoption des plateformes de crowdfunding dans les mondes agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Victor Potier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.032.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : La manufacture de l’événement, objet d’enquêtes de sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Favre</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edgar Perrin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Brailly</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (1), pp.5-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.044.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prototyping to turn policy into design. (Co)modification of a serious game in the French education system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (6), pp.852-866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17530350.2023.2223228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04192139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’utilité des pratiques futiles. Les pratiques interstitielles du jeu vidéo dans l’activité quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yassine-diab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (1), pp.187-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.042.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04189390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du prototype au marché : Le cas des « expérimentations » pour numériser le système d’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des concepteurs de jeu vidéo à l’université. Objets et catégories de l’innovation pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 5 (253), pp.167-210. </w:t>
-[...750 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2020, 224 (6), pp.197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.224.0197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -1248,521 +1248,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03121796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrice Flichy, Les Nouvelles Frontières du travail à l’ère numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.376-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.12969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03121835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’enseignement pris à partie : étude d’un phénomène de déludicisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39 (1), pp.33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/trav.039.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03121798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cardon, À quoi rêvent les algorithmes ? Nos vies à l’heure du big data (Seuil, 2015), Revue Sociologie, n°3 Vol. 9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03121832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Patrice Flichy, Les Nouvelles Frontières du travail à l’ère numérique</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Valin, Les Jeux de hasard et d’argent. Étude sociologique autour de pratiques ludiques : Française des jeux, casinos, Pari Mutuel Urbain, Revue Questions de communication, n°32.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 33, pp.376-379. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.12969⟩</w:t>
+              <w:t xml:space="preserve">, 2017, pp.436-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.11684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Audrey Valin, Les Jeux de hasard et d’argent. Étude sociologique autour de pratiques ludiques : Française des jeux, casinos, Pari Mutuel Urbain, Revue Questions de communication, n°32.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03121841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Soyons sérieux et jouons un peu ! » Navigation aux frontières de la classe par le jeu vidéo d’apprentissage Mecagenius.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.11684⟩</w:t>
+              <w:t xml:space="preserve">Sciences du jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdj.638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03121801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Complexity Fun-Machining Procedures in Mechanical Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (1), pp.491--500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950775v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-03121801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addiction by Design : Machine Gambling in Las Vegas, N.D. Schüll. Princeton University Press, Princeton (2014). 456 p, Revue Sociologie du Travail. Vol. 57, n° 3</w:t>
               </w:r>
@@ -1918,523 +1918,523 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser pour écologiser. Configurations sociotechniques et devenir-algorithme des experts agronomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The scrutiny of comitted backers. Exploring crowdfunding in French agriculture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Congress of the Society for the Advancement of Socio-Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SASE, Jul 2025, Montreal (Canada), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Victoria Brun</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les agriculteurs face au capitalisme de plateforme. Une analyse de la résistance aux plateformes numérique par les usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soazig Di Bianco,</w:t>
+                <w:t xml:space="preserve">Brailly Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès de l'AFS - 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modéliser pour écologiser. Configurations sociotechniques et devenir-algorithme des experts agronomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Victor Potier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...53 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Quentin Chapus</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soazig Di Bianco,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brailly Julien</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baptiste Kotras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès de l'AFS - 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158848v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’utilité des pratiques futiles. Les pratiques interstitielles du jeu vidéo dans l’activité quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du laboratoire CRESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau &amp;quot;faire-ensemble&amp;quot; des agriculteurs ? Sociabilités et coopération dans les mondes agricoles à l'heure du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche du projet CoEDiTAg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototyping as a quasi-laboratory. Interweaving digital tools, expertise and design trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazig Di Bianco,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Kotras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2466,243 +2466,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Métro, boulot, jeu vidéo. Pratiques interstitielles numériques pour l'articulation des temporalités sociales en population étudiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yassine-diab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Se saisir des avancées technologiques et numériques pour mieux articuler les temps sociaux ? Des pratiques quotidiennes au carrefour de logiques inégalitaires, d'optimisation et de surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM; AFS; EMA, Sep 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The social life of farmers in France. A structural analysis of agricultural personal networks and sociabilities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSNA Sunbelt 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Network for Social Network Analysis, Jun 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543782v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04835078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quête d’images, images d’enquête. Usages et perspectives de la sociologie visuelle</w:t>
               </w:r>
@@ -2757,51 +2757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Farmers Face Platform Power: Latent Resistance Versus Permissive Consensus? Empirical Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2876,873 +2876,873 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réseaux de sociabilités dans les mondes agricoles à l'heure du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frognet 2023 - deuxième conférence francophone interdisciplinaire sur l'analyse des réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultiver ses compétences en ligne. Plateformes et espaces numériques comme instances de professionnalisation agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersections, circulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10e Congrès de l'Association française de sociologie, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie sociale des agriculteurs. Sociabilités rurales et numériques dans la structure des réseaux personnels agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Congrès de l’Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La production et la mise en marché des jeux de société : conception et circulation des prototypes d’auteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Zabban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Victor Potier</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels sont les effets des plateformes sur le conseil agricole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frognet 2023 - deuxième conférence francophone interdisciplinaire sur l'analyse des réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire de la chaire AgroTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Julien Brailly</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La difficile transposition en ligne des événements professionnels pendant la crise sanitaire : pour une sociologie des plateformes hors ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intersections, circulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 10e Congrès de l'Association française de sociologie, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Usages, Techniques, Marchés" du Labex Structuration des Mondes Sociaux, Université Toulouse 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La vie sociale des agriculteurs. Sociabilités rurales et numériques dans la structure des réseaux personnels agricoles</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A dynamic visualization of long paths in ego-networks : Examples from firm creations in the French AgTech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edgar Perrin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Congrès de l’Association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Sunbelt – International Social Networks Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Network for Social Network Analysis (ISNA), Jul 2022, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levée de fonds ou levée de l'anonymat ? Les plateformes de financement participatif comme nouvelles estrades dans les mondes agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Financement des filières agricoles et alimentaires. Quelles évolutions et quels impacts pour les acteurs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'économie rurale, Jun 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on parler d'une plateformisation des mondes agricoles en France ? Premiers éléments d'analyse sur les usages des plateformes numériques chez les agriculteurs et les agricultrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire PragmaTIC : marchés et TIC, du Labex Structuration des Mondes Sociaux, Université Toulouse 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative et évolution des réseaux personnels dans les mondes agricoles à l’heure du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SMS (Structuration des Mondes Sociaux) 2022 - Régulations et incertitudes - Université Toulouse 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459055v1</w:t>
-              </w:r>
-[...339 lines deleted...]
-                <w:t xml:space="preserve">hal-04459004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototyping as political regulation of the market flow : The case of a serious game in the French educational system</w:t>
               </w:r>
@@ -4431,64 +4431,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu, jeunes et numérique : des relations à déconstruire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Yassine-diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Etude pluridisciplinaire Genre, générations, structure sociale et territoires à l'ère du numérique; Méthodes et analyses croisées,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERTOP, Oct 2017, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4507,286 +4507,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Undesigned Cooperation within a Serious Game Observations during a Mechanical Engineering Course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2016 International Conference on Collaboration Technologies and Systems (CTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Orlando, United States. pp.143-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer les serious games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Comprendre les mondes sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex SMS - Université de Toulouse, Apr 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’innovation méthodologique à l’innovation technique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de Printemps du RéDoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau international d'Écoles Doctorales de l’AISLF, Mar 2016, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674249v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-03674264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la fiction ludique à la réalité professionnelle.</w:t>
               </w:r>
@@ -4835,303 +4835,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la machine-outil au cercle magique : consommation d’un mode d’apprentissage négocié.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Ludovia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Ax-les-Thermes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois échelles qui percent l’écran.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Ethnographie des associations sociotechniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex SMS - Université de Toulouse, Dec 2014, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la machine-outil au cercle magique : consommation d’un mode d’apprentissage négocié. Le cas de Mecagenius.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludovia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Ax-les-Thermes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03121856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Soyons sérieux et jouons un peu ! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Des jeux traditionnels aux jeux numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674278v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-03121856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5719,269 +5719,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La manufacture de l'événement, objet d’enquêtes de sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Naulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 44 (1), 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.044.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Objets numériques, objets sociaux. Dix ans d'enquête en sciences sociales sur internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Alcaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Borelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Dagiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, pp.1-13, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716834v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-04691645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6549,51 +6549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Calvignac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10758-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058481v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Perrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.253.0167" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991732v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chapus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.10972" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.58828" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KFDC3PM9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Calvignac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.032.0173" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691649v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Naulin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.044.0005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189390v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-diab" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.042.0187" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2023.2223228" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671400v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121741v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.224.0197" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2020-39/008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.039.0033" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121832v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.12969" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121841v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11684" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950775v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.638" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121802v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.329" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158840v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Brun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Di Bianco," TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158826v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brailly Julien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459045v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543772v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459040v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Schnebelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deramond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458978v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458968v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458947v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459075v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459055v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459062v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674015v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674191v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674189v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674214v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674219v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674235v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835088v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674249v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674264v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674278v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674284v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674274v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121856v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121820v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1895/9782706151170/l-evenementiel-bouscule-par-l-experience-du-numerique" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121813v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trompette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1844/9782706149405/le-funeraire-une-autre-premiere-ligne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/trade-shows-in-the-21st-century-9781800886032.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673993v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345527v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11612" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03121730v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716834v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alcaras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dagiral" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691645v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459097v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459110v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459115v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459103v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459088v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048905v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9cl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Calvignac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421333v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Perrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brailly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.253.0167" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117605v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10758-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991732v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chapus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.10972" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.58828" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KFDC3PM9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Calvignac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.032.0173" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691649v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Naulin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.044.0005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2023.2223228" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-diab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.042.0187" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671400v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121741v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.224.0197" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2020-39/008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.12969" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.039.0033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121841v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11684" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.638" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121802v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.329" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158826v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158848v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brailly Julien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158840v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Brun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Di Bianco," TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459045v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543772v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835078v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543782v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459040v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Schnebelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deramond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459068v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459062v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674015v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459004v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459075v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459055v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674191v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674189v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674214v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674219v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674235v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835088v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055840v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674264v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674249v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674284v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121856v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674278v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121820v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1895/9782706151170/l-evenementiel-bouscule-par-l-experience-du-numerique" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121813v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trompette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1844/9782706149405/le-funeraire-une-autre-premiere-ligne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/trade-shows-in-the-21st-century-9781800886032.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673993v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345527v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11612" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03121730v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691645v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alcaras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dagiral" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459097v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459110v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459115v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459103v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459088v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048905v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9cl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>