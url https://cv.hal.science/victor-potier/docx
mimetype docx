--- v1 (2026-04-17)
+++ v2 (2026-05-25)
@@ -72,1835 +72,1926 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Market caretaking: the role of trade fairs in the maintenance of market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trompette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17530350.2026.2625344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agriculteur ou jardinier ? Petite sociologie d’un renversement de stigmate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Calvignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/nss/2025021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au bout du fil à tout bout de champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (253), pp.167-210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.253.0167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growing on digital soil: French farmers’ everyday acquisition of new skills online</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Calvignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Human Values</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10460-025-10758-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créations de plateformes numériques dans le secteur agricole français et logiques relationnelles : découplage ou encastrement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCS - Analyse de réseaux pour les sciences sociales / Network analysis for social sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Relational chains, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/arcs.10972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991732v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de l'ouvrage &amp;quot;Le soin des choses. Politiques de la maintenance&amp;quot;, Jérôme Denis, David Pontille, La Découverte, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lectures.58828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire campagne pour sa ferme. Sur l’adoption des plateformes de crowdfunding dans les mondes agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Calvignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfse.032.0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : La manufacture de l’événement, objet d’enquêtes de sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 44 (1), pp.5-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tt.044.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototyping to turn policy into design. (Co)modification of a serious game in the French education system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (6), pp.852-866. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17530350.2023.2223228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04192139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’utilité des pratiques futiles. Les pratiques interstitielles du jeu vidéo dans l’activité quotidienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Yassine-diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42 (1), pp.187-210. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.042.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tt.042.0187⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04189390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du prototype au marché : Le cas des « expérimentations » pour numériser le système d’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec un actant : pour une sociologie embarquée au cœur des données numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25667/ethnographiques/2020-39/008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03121796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des concepteurs de jeu vidéo à l’université. Objets et catégories de l’innovation pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 224 (6), pp.197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.224.0197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03121741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Flichy, Les Nouvelles Frontières du travail à l’ère numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33, pp.376-379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.12969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03121835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cardon, À quoi rêvent les algorithmes ? Nos vies à l’heure du big data (Seuil, 2015), Revue Sociologie, n°3 Vol. 9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03121832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement pris à partie : étude d’un phénomène de déludicisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39 (1), pp.33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/trav.039.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03121798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...65 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valin, Les Jeux de hasard et d’argent. Étude sociologique autour de pratiques ludiques : Française des jeux, casinos, Pari Mutuel Urbain, Revue Questions de communication, n°32.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.436-438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.11684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03121841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making Complexity Fun-Machining Procedures in Mechanical Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (1), pp.491--500</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Soyons sérieux et jouons un peu ! » Navigation aux frontières de la classe par le jeu vidéo d’apprentissage Mecagenius.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sdj.638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03121801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (1), pp.491--500</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Addiction by Design : Machine Gambling in Las Vegas, N.D. Schüll. Princeton University Press, Princeton (2014). 456 p, Revue Sociologie du Travail. Vol. 57, n° 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03121845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en jeu de la production aux usages d’un jeu sérieux. Le cas d’une entreprise du secteur du jeu vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sdj.329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03121802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1910,3222 +2001,3222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The scrutiny of comitted backers. Exploring crowdfunding in French agriculture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Calvignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Congress of the Society for the Advancement of Socio-Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SASE, Jul 2025, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agriculteurs face au capitalisme de plateforme. Une analyse de la résistance aux plateformes numérique par les usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Chapus</w:t>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brailly Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brailly Julien</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Calvignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès de l'AFS - 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser pour écologiser. Configurations sociotechniques et devenir-algorithme des experts agronomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazig Di Bianco,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Kotras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès de l'AFS - 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’utilité des pratiques futiles. Les pratiques interstitielles du jeu vidéo dans l’activité quotidienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du laboratoire CRESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prototyping as a quasi-laboratory. Interweaving digital tools, expertise and design trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soazig Di Bianco,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Kotras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EASST-4S 2024 Amsterdam: Making and Doing Transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EASST-4S, Jul 2024, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau &amp;quot;faire-ensemble&amp;quot; des agriculteurs ? Sociabilités et coopération dans les mondes agricoles à l'heure du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche du projet CoEDiTAg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Soazig Di Bianco,</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métro, boulot, jeu vidéo. Pratiques interstitielles numériques pour l'articulation des temporalités sociales en population étudiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Kotras</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Yassine-diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se saisir des avancées technologiques et numériques pour mieux articuler les temps sociaux ? Des pratiques quotidiennes au carrefour de logiques inégalitaires, d'optimisation et de surveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM; AFS; EMA, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social life of farmers in France. A structural analysis of agricultural personal networks and sociabilities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSNA Sunbelt 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Network for Social Network Analysis, Jun 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quête d’images, images d’enquête. Usages et perspectives de la sociologie visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du laboratoire EXPERICE, Université Paris 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Farmers Face Platform Power: Latent Resistance Versus Permissive Consensus? Empirical Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Calvignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Schnebelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Annual EAEPE Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie sociale des agriculteurs. Sociabilités rurales et numériques dans la structure des réseaux personnels agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Congrès de l’Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultiver ses compétences en ligne. Plateformes et espaces numériques comme instances de professionnalisation agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersections, circulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10e Congrès de l'Association française de sociologie, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de sociabilités dans les mondes agricoles à l'heure du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frognet 2023 - deuxième conférence francophone interdisciplinaire sur l'analyse des réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Victor Potier</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production et la mise en marché des jeux de société : conception et circulation des prototypes d’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Zabban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Deramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...202 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les effets des plateformes sur le conseil agricole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de la chaire AgroTIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levée de fonds ou levée de l'anonymat ? Les plateformes de financement participatif comme nouvelles estrades dans les mondes agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Financement des filières agricoles et alimentaires. Quelles évolutions et quels impacts pour les acteurs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'économie rurale, Jun 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A dynamic visualization of long paths in ego-networks : Examples from firm creations in the French AgTech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sunbelt – International Social Networks Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Network for Social Network Analysis (ISNA), Jul 2022, Cairns, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficile transposition en ligne des événements professionnels pendant la crise sanitaire : pour une sociologie des plateformes hors ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Usages, Techniques, Marchés" du Labex Structuration des Mondes Sociaux, Université Toulouse 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...189 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on parler d'une plateformisation des mondes agricoles en France ? Premiers éléments d'analyse sur les usages des plateformes numériques chez les agriculteurs et les agricultrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire PragmaTIC : marchés et TIC, du Labex Structuration des Mondes Sociaux, Université Toulouse 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative et évolution des réseaux personnels dans les mondes agricoles à l’heure du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SMS (Structuration des Mondes Sociaux) 2022 - Régulations et incertitudes - Université Toulouse 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricants d’événements : coulisses et évolutions d’un conditionnement du marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Congrès de l’Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Event Manufacturers : Setting the Rhythm and Staging the Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society for the Advancement of Socio-Economics (SASE) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual Conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototyping as political regulation of the market flow : The case of a serious game in the French educational system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Market Studies Workshop. IMSW 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et plateformes : quand l'événementiel doit faire l'expérience du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès de l’Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business event as a way to (con)figure the world … and to manufacture “desirable” futures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for the Advancement of Socio-Economics (SASE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’éthos du numérique éducatif à la normalisation du jeu sérieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès de l’Association Française de Sociologie : Classer, déclasser, reclasser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie (AFS), Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des start-ups à l’Université ? : Jeux sérieux et entrepreneuriat universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Concepteurs, conceptions et créations de mondes ludiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux sérieux, entrelacements universitaires et industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Les mondes professionnels du jeu vidéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet TETRIS (Labex ICCA), May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passivation en agencement marchand public.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales du groupe de recherche Économie &amp; Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT12 Sociologie économique, Oct 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La déludicisation : plaidoyer pour une approche symétrique des innovations ludiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque La Gamification de la société. Vers le régime du jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex ICCA, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu, jeunes et numérique : des relations à déconstruire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Yassine-diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Etude pluridisciplinaire Genre, générations, structure sociale et territoires à l'ère du numérique; Méthodes et analyses croisées,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERTOP, Oct 2017, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undesigned Cooperation within a Serious Game Observations during a Mechanical Engineering Course</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+                <w:t xml:space="preserve">Michèle Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Lalanne</w:t>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 International Conference on Collaboration Technologies and Systems (CTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Orlando, United States. pp.143-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer les serious games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Comprendre les mondes sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex SMS - Université de Toulouse, Apr 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’innovation méthodologique à l’innovation technique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de Printemps du RéDoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau international d'Écoles Doctorales de l’AISLF, Mar 2016, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la fiction ludique à la réalité professionnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">loque international « La gamification du travail. Modalités, effets, fonctions et limites de la translation du jeu au travail.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labec ICCA, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la machine-outil au cercle magique : consommation d’un mode d’apprentissage négocié.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Ludovia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la machine-outil au cercle magique : consommation d’un mode d’apprentissage négocié. Le cas de Mecagenius.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludovia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Ax-les-Thermes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03121856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois échelles qui percent l’écran.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Ethnographie des associations sociotechniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex SMS - Université de Toulouse, Dec 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Soyons sérieux et jouons un peu ! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Des jeux traditionnels aux jeux numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5135,184 +5226,184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’événementiel bousculé par « l’expérience » du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Le virus de la recherche, 9782706151170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03121820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le funéraire, une autre « première ligne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Potier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Pascale Trompette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Le virus de la recherche, 9782706151170</w:t>
+              <w:t xml:space="preserve">, 2020, Le virus de la recherche, 978-2-7061-4940-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...83 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03121813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5322,283 +5413,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">”Not working … Networking!” : Scripting and shaping conviviality in trade events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Sophie Béliard; Sidonie Naulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trade Shows in the 21st Century: The Role of Events in Structuring Careers and Professions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 978-1-80088-603-2</w:t>
+              <w:t xml:space="preserve">, pp.140-156, 2022, 978-1-80088-603-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afterword: Covid-19 and the digital quarantine of event-based sociabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Sophie Béliard; Sidonie Naulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trade Shows in the 21st Century: The Role of Events in Structuring Careers and Professions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.140-156, 2022, 978-1-80088-603-2</w:t>
+              <w:t xml:space="preserve">, 2022, 978-1-80088-603-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamifier le travail d'apprentissage en génie mécanique avec le jeu vidéo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Savignac; Yanita Andonova; Pierre Lénel; Anne Monjaret; Aude Seurrat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Travail de la Gamification. Enjeux, modalités et rhétoriques de la translation du jeu au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, P.I.E Peter Lang, pp.119-138, 2017, ICCA – Industries culturelles, création, numérique, 978-2-8076-0487-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b11612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5608,100 +5699,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des « serious games » : activité, normes, usages. Du jeu dans les rouages de l’innovation pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Toulouse 2 Jean Jaurès, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03121730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5711,271 +5802,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La manufacture de l'événement, objet d’enquêtes de sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44 (1), 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.044.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objets numériques, objets sociaux. Dix ans d'enquête en sciences sociales sur internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Alcaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tt.044.0005⟩</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Alcaras</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Bellon</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Borelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Dagiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, pp.1-13, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5985,424 +6076,424 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champs et hors champ : perspectives et applications de la sociologie visuelle, Carnet Hypothèse Carrière et Notoriété : le rôle de l'événementiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde et le territoire : structuration, internationalisation et politisation du marché de l’événementiel, Carnet Hypothèse « Carrière et Notoriété : le rôle de l'événementiel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Événementiel et Covid : enjeux et limites de la numérisation des rassemblements, Carnet Hypothèse « Carrière et Notoriété : le rôle de l'événementiel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champs d’application de la sociologie visuelle au projet CaNoE, Carnet Hypothèse « Carrière et Notoriété : le rôle de l'événementiel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La face cachée des Serious Games&amp;quot;, Carnets de recherche Mondes Sociaux du Labex SMS. Université Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La face cachée des « serious games » (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/u9cl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6549,51 +6640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Calvignac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421333v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Perrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brailly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.253.0167" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117605v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10758-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991732v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chapus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.10972" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.58828" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KFDC3PM9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Calvignac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.032.0173" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691649v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Naulin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.044.0005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2023.2223228" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-diab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.042.0187" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671400v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121741v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.224.0197" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2020-39/008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.12969" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.039.0033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121841v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11684" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.638" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121802v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.329" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158826v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158848v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brailly Julien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158840v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Brun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Di Bianco," TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459045v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543772v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835078v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543782v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459040v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Schnebelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deramond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459068v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459062v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674015v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459004v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459075v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459055v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674191v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674189v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674214v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674219v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674235v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835088v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055840v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674264v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674249v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674284v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121856v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674278v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121820v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1895/9782706151170/l-evenementiel-bouscule-par-l-experience-du-numerique" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121813v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trompette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1844/9782706149405/le-funeraire-une-autre-premiere-ligne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/trade-shows-in-the-21st-century-9781800886032.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673993v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345527v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11612" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03121730v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691645v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alcaras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dagiral" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459097v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459110v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459115v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459103v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459088v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048905v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9cl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trompette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2026.2625344" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058481v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Calvignac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Perrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.253.0167" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10758-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991732v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chapus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.10972" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541400v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.58828" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KFDC3PM9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Calvignac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.032.0173" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Naulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.044.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2023.2223228" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189390v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-diab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.042.0187" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671400v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121796v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2020-39/008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121741v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.224.0197" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.12969" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121832v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121798v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.039.0033" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11684" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950775v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.638" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.329" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158826v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brailly Julien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158840v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Brun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Di Bianco," TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835078v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543782v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459040v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857867v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Schnebelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458947v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458968v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458978v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458955v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deramond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459004v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459075v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459055v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674191v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674087v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674095v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674214v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674210v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674219v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674235v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674228v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835088v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674264v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674267v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674274v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121856v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674284v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674278v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1895/9782706151170/l-evenementiel-bouscule-par-l-experience-du-numerique" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121813v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1844/9782706149405/le-funeraire-une-autre-premiere-ligne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673993v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/trade-shows-in-the-21st-century-9781800886032.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673997v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345527v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11612" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03121730v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691645v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716834v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alcaras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dagiral" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459097v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459110v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459115v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459103v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459088v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048905v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9cl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>